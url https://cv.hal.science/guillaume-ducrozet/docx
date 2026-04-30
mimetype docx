--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -212,572 +212,572 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ship motion prediction capabilities of the open-source model NEMOH against field observations</w:t>
+                <w:t xml:space="preserve">HOS-Ocean v2.1: Extensions of a nonlinear wave solver based on the High-Order Spectral method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianshi Yu</w:t>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziyue Wang</w:t>
+                <w:t xml:space="preserve">Moran Charlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Nelli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.123580⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 323, pp.110098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2026.110098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384051v1</w:t>
+                <w:t xml:space="preserve">hal-05554896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOS-Ocean v2.1: Extensions of a nonlinear wave solver based on the High-Order Spectral method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessing the ship motion prediction capabilities of the open-source model NEMOH against field observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianshi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Nelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 323, pp.110098. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 344, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2026.110098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.123580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554896v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-fidelity approach for the evaluation of extreme wave loads using nonlinear response-conditioned waves</w:t>
+                <w:t xml:space="preserve">Prediction of the extreme slow-drift response of moored floating structures using design waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Dermatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lasbleis</w:t>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinwoong Kim</w:t>
+                <w:t xml:space="preserve">Henrik Bredmose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume de Hauteclocque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harry B Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 316, pp.119919. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.119919⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 333, pp.121456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.121456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817885v1</w:t>
+                <w:t xml:space="preserve">hal-05068363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the extreme slow-drift response of moored floating structures using design waves</w:t>
+                <w:t xml:space="preserve">A multi-fidelity approach for the evaluation of extreme wave loads using nonlinear response-conditioned waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Dermatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lasbleis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinwoong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Hauteclocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 333, pp.121456. </w:t>
+              <w:t xml:space="preserve">, 2025, 316, pp.119919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.121456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.119919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068363v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing local crest phase speed in multi-directional sea states through the Spatial Hilbert Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 331, pp.121357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -939,4778 +939,4778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of a wave-structure interaction solver by the Parareal method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of extreme wave loads on a containership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinwoong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Hauteclocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lasbleis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2024.105870⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 306, pp.118031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647112v1</w:t>
+                <w:t xml:space="preserve">hal-04568573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A real-time wave prediction in directional wave fields: Strategies for accurate continuous prediction in time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-C. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 291, pp.116445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.116445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Order Spectral Irregular Wave Generation Procedure in Experimental and Computational Fluid Dynamics Numerical Wave Tanks, with Application in a Physical Wave Tank and in Open-Source Field Operation and Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Jun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (2), pp.227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse12020227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation on deterministic prediction of ocean surface wave and wave excitation force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-C. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 142, pp.103834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apor.2023.103834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time phase-resolved ocean wave prediction in directional wave fields: Second-order Lagrangian wave models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.-C. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 313, pp.119316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.119316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of controlled irregular wave crest statistics in experimental and numerical wave tanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 310 (2), pp.118676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A particle-free stereo-video free-surface reconstruction method for wave-tank experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 65 (10), pp.157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00348-024-03887-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of soliton gases in deep-water surface gravity waves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Acceleration of a wave-structure interaction solver by the Parareal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.034207⟩</w:t>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.105870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2024.105870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509449v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of extreme wave loads on a containership</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interaction of soliton gases in deep-water surface gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Novkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 306, pp.118031. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (3), pp.034207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.034207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568573v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on wave-induced bending moments of a 6,750-TEU containership in oblique waves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">NEMOH: Open-source boundary element solver for computation of first- and second-order hydrodynamic loads in the frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Kurnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 284, pp.115161. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 292, pp.108885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.115161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2023.108885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491017v1</w:t>
+                <w:t xml:space="preserve">hal-04490827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient methodology for the simulation of nonlinear irregular waves in computational fluid dynamics solvers based on the high order spectral method with an application with OpenFOAM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards accurate stereo-video based free-surface reconstruction for wave tank experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Myung Choi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+                <w:t xml:space="preserve">Yves Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sopheak Seng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">Benoit Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.100510. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1288 (1), 012009 (17p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2022.100510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/1288/1/012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490842v1</w:t>
+                <w:t xml:space="preserve">hal-04204153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time phase-resolved ocean wave prediction in directional wave fields: Enhanced algorithm and experimental validation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation on wave-induced bending moments of a 6,750-TEU containership in oblique waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinwoong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Hauteclocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 276, pp.114212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114212⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 284, pp.115161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.115161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327969v1</w:t>
+                <w:t xml:space="preserve">hal-04491017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of a nonlinear, deterministic sea wave prediction method using instantaneous velocity profiles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An efficient methodology for the simulation of nonlinear irregular waves in computational fluid dynamics solvers based on the high order spectral method with an application with OpenFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Myung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114739⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.100510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2022.100510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099624v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEMOH: Open-source boundary element solver for computation of first- and second-order hydrodynamic loads in the frequency domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+                <w:t xml:space="preserve">Real-time phase-resolved ocean wave prediction in directional wave fields: Enhanced algorithm and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-C. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 292, pp.108885. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 276, pp.114212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2023.108885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490827v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards accurate stereo-video based free-surface reconstruction for wave tank experiments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental assessment of a nonlinear, deterministic sea wave prediction method using instantaneous velocity profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Gall</w:t>
+                <w:t xml:space="preserve">Marion Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gomez</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1288 (1), 012009 (17p.). </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 281, pp.114739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/1288/1/012009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204153v1</w:t>
+                <w:t xml:space="preserve">hal-04099624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency and accuracy of the domain and functional decomposition strategies for the wave-structure interaction problem</w:t>
+                <w:t xml:space="preserve">Space-time statistics of extreme ocean waves in crossing sea states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sithik Aliyar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Silvio Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvise Benetazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Barbariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeseon Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112568⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1002806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1002806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491023v1</w:t>
+                <w:t xml:space="preserve">hal-03889091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and manipulation of hydrodynamic rogue waves via nonlinear spectral engineering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Galilean-transformed solitons and supercontinuum generation in dispersive media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Roberti</w:t>
+                <w:t xml:space="preserve">Yuchen He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gennady El</w:t>
+                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Tovbis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.054401⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 439, pp.133342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2022.133342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546156v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of a FORM-based design wave applying the HOS-NWT nonlinear wave solver</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume de Hauteclocque</w:t>
+                <w:t xml:space="preserve">Prediction and manipulation of hydrodynamic rogue waves via nonlinear spectral engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Tikan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Roberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady El</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tovbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (5), pp.054401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.054401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04491005v1</w:t>
+                <w:t xml:space="preserve">hal-03546156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dispersion relation in integrable turbulence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of a FORM-based design wave applying the HOS-NWT nonlinear wave solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinwoong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Michel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Hauteclocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-14209-7⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.112287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546163v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varying ocean wave statistics emerging from a single energy spectrum in an experimental wave tank</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nonlinear dispersion relation in integrable turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Tikan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Prabhudesai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.110375⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.10386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-14209-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546130v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between occurrence probability of freak waves and kurtosis/skewness in unidirectional wave trains under single-peak spectra</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency and accuracy of the domain and functional decomposition strategies for the wave-structure interaction problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sithik Aliyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sriram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 248, pp.110813. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 266, pp.112568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.110813⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03583724v1</w:t>
+                <w:t xml:space="preserve">hal-04491023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical coupling strategy using HOS-OpenFOAM-MoorDyn for OC3 Hywind SPAR type platform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Varying ocean wave statistics emerging from a single energy spectrum in an experimental wave tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 263, pp.112206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112206⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 246, pp.110375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.110375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491026v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of rogue waves in isotropic wave fields</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relation between occurrence probability of freak waves and kurtosis/skewness in unidirectional wave trains under single-peak spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binzhen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinxuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuxue Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.436⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 248, pp.110813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.110813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694182v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galilean-transformed solitons and supercontinuum generation in dispersive media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical coupling strategy using HOS-OpenFOAM-MoorDyn for OC3 Hywind SPAR type platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sithik Aliyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sriram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2022.133342⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.112206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546140v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time statistics of extreme ocean waves in crossing sea states</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Statistics of rogue waves in isotropic wave fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeseon Yoo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.1002806. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 943 (A26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1002806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889091v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of envelope solitons on a bottom step</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral Wave Explicit Navier-Stokes Equations for wave-structure interactions using two-phase Computational Fluid Dynamics solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. V. Slunyaev</w:t>
+                <w:t xml:space="preserve">Zhaobin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. A. Stepanyants</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (6), pp.066606. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 221, pp.108513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0054806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.108513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261117v1</w:t>
+                <w:t xml:space="preserve">hal-03124375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the occurrence of rogue waves in the presence of opposing currents with a high-order spectral method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Statistics of long-crested extreme waves in single and mixed sea states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinxuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuxue Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Toffoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.064803⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (1), pp.21-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-020-01418-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263993v1</w:t>
+                <w:t xml:space="preserve">hal-03124379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study on the Nonlinear Interaction Between a Focusing Wave and Cylinder Using State-of-the-art Solvers: Part B</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting the occurrence of rogue waves in the presence of opposing currents with a high-order spectral method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Abdolahpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Nelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Toffoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17736/ijope.2021.jc832⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.064803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261108v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear deterministic sea wave prediction using instantaneous velocity profiles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation of envelope solitons on a bottom step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Slunyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. A. Stepanyants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.108492⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (6), pp.066606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0054806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124383v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of long-crested extreme waves in single and mixed sea states</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Comparative Study on the Nonlinear Interaction Between a Focusing Wave and Cylinder Using State-of-the-art Solvers: Part B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagun Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaswat Saincher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriram Venkatachalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiqiang Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihua Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-020-01418-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17736/ijope.2021.jc832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124379v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Wave Explicit Navier-Stokes Equations for wave-structure interactions using two-phase Computational Fluid Dynamics solvers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nonlinear deterministic sea wave prediction using instantaneous velocity profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 221, pp.108513. </w:t>
+              <w:t xml:space="preserve">, 2021, 220, pp.108492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.108513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.108492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124375v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental reconstruction of extreme sea waves by time reversal principle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development and Application of Open-Source Software for Problems with Numerical PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingang Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadym Aizinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amin Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.939⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2020.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401526v1</w:t>
+                <w:t xml:space="preserve">hal-05517769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focused wave interactions with floating structures: A blind comparative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward Jack Ransley</w:t>
+                <w:t xml:space="preserve">Experimental reconstruction of extreme sea waves by time reversal principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Andrew Brown</w:t>
+                <w:t xml:space="preserve">Nobuhito Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martyn Hann</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Civil Engineers: Engineering and Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jencm.20.00006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 884, pp.A20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124360v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Peregrine solitons in integrable turbulence of deep water gravity waves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaurav Prabhudesai</w:t>
+                <w:t xml:space="preserve">Focused wave interactions with floating structures: A blind comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Jack Ransley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Andrew Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Cazaubiel</w:t>
+                <w:t xml:space="preserve">Martyn Hann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.082801⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Civil Engineers: Engineering and Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 174 (1), pp.46-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jencm.20.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914100v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Application of Open-Source Software for Problems with Numerical PDEs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qingang Xiong</w:t>
+                <w:t xml:space="preserve">Emergence of Peregrine solitons in integrable turbulence of deep water gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Prabhudesai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadym Aizinger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annette Cazaubiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81, pp.1-2. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.082801(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2020.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.082801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517769v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Spectral Synthesis of Soliton Gas in Deep-Water Surface Gravity Waves</w:t>
+                <w:t xml:space="preserve">Experimental and numerical assessment of deterministic nonlinear ocean waves prediction algorithms using non-uniformly sampled wave gauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Suret</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nicolas Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Michel</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.264101⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.107659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099411v1</w:t>
+                <w:t xml:space="preserve">hal-02880225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical assessment of deterministic nonlinear ocean waves prediction algorithms using non-uniformly sampled wave gauges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Spectral Synthesis of Soliton Gas in Deep-Water Surface Gravity Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Tikan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Perignon</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 212, pp.107659. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.264101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880225v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From modulational instability to focusing dam breaks in water waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Tikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, pp.034802. </w:t>
@@ -5761,90 +5761,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved Lagrangian model for the time evolution of nonlinear surface waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 876, pp.527-552. </w:t>
@@ -5882,103 +5882,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of wave modeling methods in CFD solvers for ocean engineering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaobin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 188, pp.106237. </w:t>
@@ -6010,1035 +6010,1035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly non linear modeling of submerged wave energy converters</w:t>
+                <w:t xml:space="preserve">Simulation of breaking waves using the high-order spectral method with laboratory experiments: wave-breaking energy dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Letournel</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Betsy Seiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2018.03.014⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.65-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-017-1119-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766248v1</w:t>
+                <w:t xml:space="preserve">hal-01644316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of breaking waves using the high-order spectral method with laboratory experiments: wave-breaking energy dissipation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weakly non linear modeling of submerged wave energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betsy Seiffert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Baptiste Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 68, pp.65-89. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10236-017-1119-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2018.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644316v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of the equivalence of Tanizawa-Berkvens's and Cointe-van Daalen's formulations for the time derivative of the velocity potential for non-linear potential flow solvers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelisation non-lineaire de propagation de houle sur un fond variable tridimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2017.01.010⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.42 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496149v2</w:t>
+                <w:t xml:space="preserve">hal-01644321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability and limitations of highly non-linear potential flow solvers in the context of water waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Proof of the equivalence of Tanizawa-Berkvens's and Cointe-van Daalen's formulations for the time derivative of the velocity potential for non-linear potential flow solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Perignon</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.184-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2017.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.07.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01563219v1</w:t>
+                <w:t xml:space="preserve">hal-01496149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of varying bathymetry in rogue wave occurrence within unidirectional and directional sea-states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Applicability and limitations of highly non-linear potential flow solvers in the context of water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Gouin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ocean Engineering and Marine Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.233-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40722-017-0086-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563227v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of breaking waves using the High-Order Spectral method with laboratory experiments: Wave-breaking onset</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of varying bathymetry in rogue wave occurrence within unidirectional and directional sea-states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
+              <w:t xml:space="preserve">Journal of Ocean Engineering and Marine Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2017.09.006⟩</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40722-017-0086-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612035v1</w:t>
+                <w:t xml:space="preserve">hal-01563227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of 3D nonlinear waves over an elliptical mound with a High-Order Spectral method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation of breaking waves using the High-Order Spectral method with laboratory experiments: Wave-breaking onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsy Seiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Ferrant</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.01.002⟩</w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437324v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and numerical study on breather solutions for surface waves in the intermediate water depth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Propagation of 3D nonlinear waves over an elliptical mound with a High-Order Spectral method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Guedes Soares</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.01.030⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.9-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01480968v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation non-lineaire de propagation de houle sur un fond variable tridimensionnel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An experimental and numerical study on breather solutions for surface waves in the intermediate water depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.D. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klein,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guedes Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01644321v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-reversal of nonlinear waves: Applicability and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7092,304 +7092,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the equivalence of unidirectional rogue waves detected in periodic simulations and reproduced in numerical wave tanks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development and validation of a non-linear spectral model for water waves over variable depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2016.03.027⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299500v1</w:t>
+                <w:t xml:space="preserve">hal-01299482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a non-linear spectral model for water waves over variable depth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the equivalence of unidirectional rogue waves detected in periodic simulations and reproduced in numerical wave tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Ferrant</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57, pp.115-128. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.346-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2016.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299482v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOS-ocean: Open-source solver for nonlinear waves in open ocean based on High-Order Spectral method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7423,90 +7423,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-linear wave decomposition model for efficient wave–structure interaction. Part A: Formulation, validations and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Engsig-Karup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.B. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 257, Part A, pp.863-883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7540,90 +7540,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of two fast nonlinear free-surface water wave models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.B. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Engsig-Karup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7682,90 +7682,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modified High-Order Spectral method for wavemaker modeling in a numerical wave tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34, http://dx.doi.org/10.1016/j.euromechflu.2012.01.017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7824,64 +7824,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANS Simulations of a Calm Buoy in Regular and Irregular Seas using the SWENSE Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7936,51 +7936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order finite difference solution for 3D nonlinear wave-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.B. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8065,64 +8065,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D HOS simulations of extreme waves in open seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8182,64 +8182,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and Validation of Nonlinear Wave Maker Models in a HOS Numerical Wave Tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8322,90 +8322,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIME DOMAIN SIMULATION OF NONLINEAR WATER WAVES USING SPECTRAL METHODS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in numerical simulation of nonlinear water waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.129-164, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8465,1694 +8465,1694 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher harmonic wave loads on structures under regular and irregular waves based on weak-scatterer theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design wave identification using different hydrodynamic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Dermatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinmeng Zeng</w:t>
+                <w:t xml:space="preserve">Seung-Yoon Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanlin Shao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sylvain Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Plitvice, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533247v1</w:t>
+                <w:t xml:space="preserve">hal-05533200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-enhanced HOS-NWT for generating and propagating short-crested seas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Higher harmonic wave loads on structures under regular and irregular waves based on weak-scatterer theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinmeng Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlin Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingya Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Plitvice, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533208v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design wave identification using different hydrodynamic models</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performance-enhanced HOS-NWT for generating and propagating short-crested seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Plitvice, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533200v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of Bending Moments of a rigid 6750-TEU containership in Oblique Regular Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a second-order force model for floating non-slender structures in fully nonlinear waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Dermatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Bredmose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrine Akkari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Harry Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Workshop on Ship and Marine Hydrodynamics (IWSH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">40th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490864v1</w:t>
+                <w:t xml:space="preserve">hal-05533110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of wave breaking in short-crested seas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical Investigation of Bending Moments of a rigid 6750-TEU containership in Oblique Regular Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lasbleis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Shanghai, China</w:t>
+              <w:t xml:space="preserve">The International Workshop on Ship and Marine Hydrodynamics (IWSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533115v1</w:t>
+                <w:t xml:space="preserve">hal-05490864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Generation of Nonlinear Short-Crested Ocean Waves From High Order Spectral Method in a Computational Fluid Dynamics Solver</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of wave breaking in short-crested seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2025 44th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533082v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a second-order force model for floating non-slender structures in fully nonlinear waves</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The Generation of Nonlinear Short-Crested Ocean Waves From High Order Spectral Method in a Computational Fluid Dynamics Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tierno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Myung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moran Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Workshop on Water Waves and Floating Bodies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2025 44th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2025-157309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533110v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Nonlinear Loads and Motions Through Response Conditioned Design Waves: Practical Application and Limits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performance Study Of A Low-Pass Filter To Model Energy Dissipation Due To Multidirectional Wave Breaking In Hos-Nwt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Aertsens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaak Monbaliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Toffoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2024 43rd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">38th International Conference on Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688999v1</w:t>
+                <w:t xml:space="preserve">hal-05014686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating instantaneous crest phase speed in multi-directional seas through Hilbert transform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reconstruction de surface libre en bassin d'essais par stereo video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Malas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, St Andrews, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées de l'hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014699v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la résistance ajoutée d'un porte-conteneurs dans un état de mer irrégulier directionnel par simulations numériques en vagues régulières et irrégulières</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Accélération d'un programme de simulation d'interactions vague-structure par la méthode PARAREAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533165v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de surface libre en bassin d'essais par stereo video</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Caverne</w:t>
+                <w:t xml:space="preserve">Stochastic Prediction of the Extreme Responses of a Floating Offshore Wind Turbine Using Response-Conditioned Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Dermatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Malas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">ISOPE2024 - 34th International Ocean and Polar Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099028v1</w:t>
+                <w:t xml:space="preserve">hal-04631274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Study Of A Low-Pass Filter To Model Energy Dissipation Due To Multidirectional Wave Breaking In Hos-Nwt</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessment of Nonlinear Loads and Motions Through Response Conditioned Design Waves: Practical Application and Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Dermatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinwoong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Hauteclocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference on Coastal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2024 43rd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2024-128825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014686v1</w:t>
+                <w:t xml:space="preserve">hal-04688999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Prediction of the Extreme Responses of a Floating Offshore Wind Turbine Using Response-Conditioned Waves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluating instantaneous crest phase speed in multi-directional seas through Hilbert transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPE2024 - 34th International Ocean and Polar Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece</w:t>
+              <w:t xml:space="preserve">39th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631274v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélération d'un programme de simulation d'interactions vague-structure par la méthode PARAREAL</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la résistance ajoutée d'un porte-conteneurs dans un état de mer irrégulier directionnel par simulations numériques en vagues régulières et irrégulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tierno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343082v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of a containership vertical bending moment in steep regular waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lasbleis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Hydrodynamics (ICHD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10190,90 +10190,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction de gaz de solitons en eau profonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Novkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du non-linéaire 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
@@ -10315,90 +10315,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic response of a floating offshore wind turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tierno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Ocean and Polar Engineering Conference (ISOPE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ottawa (Canada), Canada</w:t>
@@ -10427,90 +10427,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the Integration of Experimental and Numerical Fluid Dynamics in the Study of a Floating Body Such As a Wind Turbine Subjected to Environmental Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2023 42nd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10544,51 +10544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced wave breaking modelling in a High-Order Spectral model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10652,64 +10652,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Phase-Resolved Real-Time Wave Forecasting With Unidirectional and Multidirectional Seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Chul Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2023 42nd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Melbourne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10743,90 +10743,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Sided Wave Generation in a High-Order Spectral Numerical Wave Tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Aertsens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaak Monbaliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2023 42nd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Melbourne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10854,1010 +10854,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical and experimental study of Galilei-transformed nonlinear wave groups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Space-time statistics of extreme ocean waves in crossing sea conditions during a tropical cyclone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvise Benetazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Barbariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amin Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8981⟩</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491067v1</w:t>
+                <w:t xml:space="preserve">hal-04491063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint-Industry Effort to Develop and Verify CFD Modeling Practice for Predicting Wave Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Pakozdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csaba Pakozdi</w:t>
+                <w:t xml:space="preserve">Andrea Califano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Califano</w:t>
+                <w:t xml:space="preserve">Andreas Akselsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Akselsen</w:t>
+                <w:t xml:space="preserve">Eloise Croonenborghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jang Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2022 41st International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Hamburg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2022-79152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Controlled Irregular Wave Crest Statistics in a Numerical Wavetank Using HOS-NWT Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2022 41st International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Hamburg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2022-79880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Order Difference- and Sum-Frequency Wave Loads in the Open-Source Potential Flow Solver NEMOH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Kurnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Jun 2022, Hamburg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2022-79163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of crest heigth statistics at a target position in a wave tank environement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking focused wave interaction with cylinder using HOS-OpenFOAM coupling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A numerical and experimental study of Galilei-transformed nonlinear wave groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2022 - Chennai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Chennai, France. pp.1-10, </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, May 2022, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/oceanschennai45887.2022.9775539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491076v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental reproduction of an extreme sea state in two wave tanks at various generation scales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Breaking focused wave interaction with cylinder using HOS-OpenFOAM coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sithik Aliyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriram Venkatachalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2022 - Chennai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2022, Chennai, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">, Feb 2022, Chennai, France. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/oceanschennai45887.2022.9775216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/oceanschennai45887.2022.9775539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490943v1</w:t>
+                <w:t xml:space="preserve">hal-04491076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time statistics of extreme ocean waves in crossing sea conditions during a tropical cyclone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental reproduction of an extreme sea state in two wave tanks at various generation scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, May 2022, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">OCEANS 2022 - Chennai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Chennai, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/oceanschennai45887.2022.9775216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491063v1</w:t>
+                <w:t xml:space="preserve">hal-04490943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various experimental wave statistics emerging from a single energy spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2021, Online, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11943,51 +11943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjen Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho-Joon Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jang Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2021 40th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, United States. </w:t>
@@ -12019,317 +12019,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of 3-hr Long-Crested Waves of Extreme Sea States With HOS-NWT Solver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transformation of envelope solitons propagating over a bottom step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Slunyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Stepanyants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2020 39th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/OMAE2020-18930⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124367v1</w:t>
+                <w:t xml:space="preserve">hal-02563937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of envelope solitons propagating over a bottom step</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Generation of 3-hr Long-Crested Waves of Extreme Sea States With HOS-NWT Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yury Stepanyants</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">ASME 2020 39th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Virtual, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2020-18930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563937v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Protocol to Couple Wave and CFD Solvers Towards Reproducible CFD Modeling Practices for Offshore Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jang Whan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hojoon Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Myung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2020 39th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Virtual, United States. </w:t>
@@ -12361,2841 +12361,2841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction in Wave Tanks of Extreme Waves at Sea using Time Reversal Principle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ocean Currents Trigger Rogue Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Toffoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuji Waseda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Onorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Abdolahpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">The 29th International Ocean and Polar Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375055v1</w:t>
+                <w:t xml:space="preserve">hal-02375042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Wave Explicit Navier-Stokes Equations method for wave-structure interaction in a two-phase Finite Volume Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaobin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naval Hydro Workshop 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de houle en bassin sur de grandes distances de propagation : méthode non-linéaire pour une enveloppe non-modulée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Tikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Currents Trigger Rogue Waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reproduction in Wave Tanks of Extreme Waves at Sea using Time Reversal Principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takuji Waseda</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuhito Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Waves, Storm Surges and Coastal Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378639v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean Currents Trigger Rogue Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuji Waseda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th International Ocean and Polar Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Honolulu, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Waves, Storm Surges and Coastal Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375042v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Investigation of Extreme Events in JONSWAP Seas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Progress in Coupling Potential Wave Models and Two-Phase Solvers With the SWENSE Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaobin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Ocean and Polar Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2018-77466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986762v1</w:t>
+                <w:t xml:space="preserve">hal-02885122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-Resolved Reconstruction Algorithm and Deterministic Prediction of Nonlinear Ocean Waves From Spatio-Temporal Optical Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2018-78367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction déterministe de houle en temps réel par mesure du profil de vitesses horizontales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16es Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in Coupling Potential Wave Models and Two-Phase Solvers With the SWENSE Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaobin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.V009T13A027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of wave generation methods for two-phase VOF solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaobin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th OpenFOAM Workshop (OFW13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Resolved Prediction of Nonlinear Ocean Wave Fields from Remote Optical Measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical and Experimental Investigation of Extreme Events in JONSWAP Seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Toffoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">The 28th International Ocean and Polar Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013250v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Regular and Irregular Waves in Navier-Stokes CFD Solvers by Matching With the Nonlinear Potential Wave Solution at the Boundaries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Phase-Resolved Prediction of Nonlinear Ocean Wave Fields from Remote Optical Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gentaz</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.V002T08A020</w:t>
+              <w:t xml:space="preserve">16èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986766v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in developing a SWENSE two-phase CFD solver for complex wave conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Generation of Regular and Irregular Waves in Navier-Stokes CFD Solvers by Matching With the Nonlinear Potential Wave Solution at the Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngmyung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.V002T08A020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986771v1</w:t>
+                <w:t xml:space="preserve">hal-01986766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of regular and irregular waves in Navier-Stokes CFD solvers by matching with nonlinear potential wave solution at the boundary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Challenges in developing a SWENSE two-phase CFD solver for complex wave conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaobin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">33rd International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885309v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in Coupling Potential Wave Models and Two-Phase Solvers With the SWENSE Methodology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Generation of regular and irregular waves in Navier-Stokes CFD solvers by matching with nonlinear potential wave solution at the boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Myung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OMAE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/OMAE2018-77466⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02885122v1</w:t>
+                <w:t xml:space="preserve">hal-02885309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Wave Breaking Models in a High-Order Spectral Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Calculation of high-order wave loads on a vertical circular cylinder using the SWENSE method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaobin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2017 36th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. pp.V07BT06A050</w:t>
+              <w:t xml:space="preserve">32nd International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986775v1</w:t>
+                <w:t xml:space="preserve">hal-01986779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathers in the Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of Wave Breaking Models in a High-Order Spectral Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsy Seiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ASME 2017 36th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. pp.V07BT06A050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986780v1</w:t>
+                <w:t xml:space="preserve">hal-01986775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of high-order wave loads on a vertical circular cylinder using the SWENSE method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Breathers in the Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Toffoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dalian, China</w:t>
+              <w:t xml:space="preserve">EGU General Assembly Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986779v1</w:t>
+                <w:t xml:space="preserve">hal-01986780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep water wave-breaking in a High-Order Spectral model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Propagation of 3D nonlinear waves over complex bathymetry using a High-Order Spectral method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th Intl Workshop on Water Waves and Floating Bodie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Plymouth, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344691v1</w:t>
+                <w:t xml:space="preserve">hal-01344695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Of Green Water Loads On Offshore Structures Using A Numerical Wave Basin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wave-breaking onset in a High-Order Spectral model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsy Seiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNAME 21st Offshore Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Houston, TX, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130125v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Reversal of Nonlinear Water Waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deep water wave-breaking in a High-Order Spectral model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsy R. Seiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Portland, United States</w:t>
+              <w:t xml:space="preserve">31th Intl Workshop on Water Waves and Floating Bodie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Plymouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986781v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation non-linéaire de propagation de houle sur un fond variable tridimensionnel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Time-Reversal of Nonlinear Water Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">69th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495567v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of 3D nonlinear waves over complex bathymetry using a High-Order Spectral method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Modélisation non-linéaire de propagation de houle sur un fond variable tridimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">15èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344695v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-breaking onset in a High-Order Spectral model</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation Of Green Water Loads On Offshore Structures Using A Numerical Wave Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Afonso Barcarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">SNAME 21st Offshore Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Houston, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344697v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a nonlinear spectral model for water waves over a variable bathymetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Comparison of rogue waves in open ocean and wave basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Water Waves and Floating Bodies IWWWFB2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158885v1</w:t>
+                <w:t xml:space="preserve">hal-01158888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization of highly nonlinear waves in coastal regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15227,878 +15227,878 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progresses in the developement of a weakly-nonlinear wave body interaction model based on the weak-scatterer approximation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a nonlinear spectral model for water waves over a variable bathymetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2015 International Conference on Ocean, Offshore and Artic Engineering (OMAE2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Water Waves and Floating Bodies IWWWFB2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bristol, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198816v1</w:t>
+                <w:t xml:space="preserve">hal-01158885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D nonlinear wave propagation over a non-uniform bottom by pseudo-spectral method.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Progresses in the developement of a weakly-nonlinear wave body interaction model based on the weak-scatterer approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWTEC 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2015 International Conference on Ocean, Offshore and Artic Engineering (OMAE2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, St John's, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2015-41971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158887v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT AND VALIDATION OF A HIGHLY NONLINEAR MODEL FOR WAVE PROPAGATION OVER A VARIABLE BATHYMETRY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">2D and 3D nonlinear wave propagation over a non-uniform bottom by pseudo-spectral method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, St John's, Canada</w:t>
+              <w:t xml:space="preserve">EWTEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158886v1</w:t>
+                <w:t xml:space="preserve">hal-01158887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of rogue waves in open ocean and wave basins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">DEVELOPMENT AND VALIDATION OF A HIGHLY NONLINEAR MODEL FOR WAVE PROPAGATION OVER A VARIABLE BATHYMETRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">OMAE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, St John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158888v1</w:t>
+                <w:t xml:space="preserve">hal-01158886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of fully non linear and weakly nonlinear potential flow solvers for the study of wave energy converters undergoing large amplitude of motions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Développement d'un outil de simulation numérique basé sur l'approche Weak-Scatterer pour l'étude des systèmes houlomoteurs en grands mouvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 33rd International Conference on Ocean, Offshore and Artic Engineering (OMAE2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14èmes Journées de l'hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Val de Reuil, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199157v1</w:t>
+                <w:t xml:space="preserve">hal-01198987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un outil de simulation numérique basé sur l'approche Weak-Scatterer pour l'étude des systèmes houlomoteurs en grands mouvements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+                <w:t xml:space="preserve">A Coupled SPH-Spectral Method for the Simulation of Wave Train Impacts on a FPSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de l'hydrodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2014 33rd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, San Francisco, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2014-24679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198987v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coupled SPH-Spectral Method for the Simulation of Wave Train Impacts on a FPSO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Ducrozet</w:t>
+                <w:t xml:space="preserve">Comparison of fully non linear and weakly nonlinear potential flow solvers for the study of wave energy converters undergoing large amplitude of motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Candelier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeffrey C. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2014 33rd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, San Francisco, California, United States. </w:t>
+              <w:t xml:space="preserve">ASME 33rd International Conference on Ocean, Offshore and Artic Engineering (OMAE2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, San Francisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/OMAE2014-24679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2014-23912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160631v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a highly nonlinear model for wave propagation over a variable bathymetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16136,103 +16136,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of extreme wave impacts on a FLNG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPHERIC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16296,64 +16296,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry B. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan P. Engsig-Karup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 32nd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16426,51 +16426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 International conference on Ocean, Offshore and Artic Engineering (OMAE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16498,420 +16498,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient pseudo-spectral model for free surface nonlinear water waves</w:t>
+                <w:t xml:space="preserve">Développement d’un outil de simulation numérique basé sur l’approche Weak-Scatterer pour l’étude des systèmes houlomoteurs en grands mouvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torben Robert Bilgrav Christiansen</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spectral and High Order Methods (ICOSAHOM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Gammarth, Tunisia</w:t>
+              <w:t xml:space="preserve">13emes Journées de l'Hydrodynamique (JH13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160755v1</w:t>
+                <w:t xml:space="preserve">hal-01201953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un outil de simulation numérique basé sur l’approche Weak-Scatterer pour l’étude des systèmes houlomoteurs en grands mouvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13emes Journées de l'Hydrodynamique (JH13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">JH13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201953v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil de simulation numérique basé sur l’approche Weak-Scatterer pour l’étude des systèmes houlomoteurs en grands mouvements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Ducrozet</w:t>
+                <w:t xml:space="preserve">Efficient pseudo-spectral model for free surface nonlinear water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Robert Bilgrav Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Peter Engsig-Karup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry B Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JH13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">International Conference on Spectral and High Order Methods (ICOSAHOM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Gammarth, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158799v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind forcing and dissipation in a High Order Spectral deterministic wave model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16943,627 +16943,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear Initialization in Three-Dimensional Higher Order Spectral Deterministic Sea State Modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">RANS Simulations of Hydrodynamic Forces in Irregular 2D and 3D Sea States using the SWENSE Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Int. Conf on Offshore Mechanics and Arctic Engineering, OMAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
+              <w:t xml:space="preserve">20th ISOPE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156365v1</w:t>
+                <w:t xml:space="preserve">hal-01156363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind forcing and dissipation in three-dimensional High Order Spectra deterministic sea state modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+                <w:t xml:space="preserve">Non-Linear Initialization in Three-Dimensional Higher Order Spectral Deterministic Sea State Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">29th Int. Conf on Offshore Mechanics and Arctic Engineering, OMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160757v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Order Finite Difference Solution for 3D Nonlinear Wave-Structure Interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
+                <w:t xml:space="preserve">Wind forcing and dissipation in three-dimensional High Order Spectra deterministic sea state modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on HydroDynamics, ICHD’10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156341v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-block, boundary-fitted solutions for 3D nonlinear wave-structure interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Allan Peter Engsig-Karup</w:t>
+                <w:t xml:space="preserve">High-Order Finite Difference Solution for 3D Nonlinear Wave-Structure Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.B. Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Engsip-Karup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Harbin, China</w:t>
+              <w:t xml:space="preserve">9th International Conference on HydroDynamics, ICHD’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160756v1</w:t>
+                <w:t xml:space="preserve">hal-01156341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANS Simulations of Hydrodynamic Forces in Irregular 2D and 3D Sea States using the SWENSE Method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-block, boundary-fitted solutions for 3D nonlinear wave-structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry B Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Peter Engsig-Karup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ISOPE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Pékin, China</w:t>
+              <w:t xml:space="preserve">25th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Harbin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156363v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de termes de croissance par le Vent et de dissipation dans un modèle HOS d'états de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17614,51 +17614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of Ship motins in regular and irregular Head Seas using the SWENSE Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17716,1197 +17716,1210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Reconstruction and Prediction of Nonlinear Wave Fields using Probe Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully Nonlinear potential/RANSE simulation of wave interaction with ship and marine structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blondel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OMAE'2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Estoril, France</w:t>
+              <w:t xml:space="preserve">, 2008, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156224v1</w:t>
+                <w:t xml:space="preserve">hal-01156242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Freak Waves Formations with large scale Fully NonLinear Higher Order Spectral Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">RANS Simulations of Ship Motions in Regular and Irregular Head Seas Using the SWENSE Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPE'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vancouver, France</w:t>
+              <w:t xml:space="preserve">19th Conference of the International Society for Offshore and Polar Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156239v1</w:t>
+                <w:t xml:space="preserve">hal-01156256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Wave Characterization and Prediction using an Advanced Higher-Order Spectral (HOS) Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Rogue Waves in Large Scale Fully Nonlinear High-order-Spectral Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNH 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Seoul, Korea, France</w:t>
+              <w:t xml:space="preserve">Rogues Waves Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156226v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances Towards the Viscous Flow Simulation of Ships Manoeuvering in Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme Wave Characterization and Prediction using an Advanced Higher-Order Spectral (HOS) Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IWWWFB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Jeju Corée, France</w:t>
+              <w:t xml:space="preserve">SNH 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Seoul, Korea, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156243v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Reconstruction and Prediction of Nonlinear Wave Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Advances Towards the Viscous Flow Simulation of Ships Manoeuvering in Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blondel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">R. Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 rd IWWWFB</w:t>
+              <w:t xml:space="preserve">23rd IWWWFB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Jeju Corée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156225v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogue Waves in Large Scale Fully Nonlinear High-order-Spectral Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Deterministic Reconstruction and Prediction of Nonlinear Wave Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rogues Waves Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">23 rd IWWWFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Jeju Corée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156240v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANS Simulations of Ship Motions in Regular and Irregular Head Seas Using the SWENSE Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Deterministic Reconstruction and Prediction of Nonlinear Wave Fields using Probe Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Gentaz</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference of the International Society for Offshore and Polar Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">OMAE'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Estoril, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156256v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Nonlinear potential/RANSE simulation of wave interaction with ship and marine structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Freak Waves Formations with large scale Fully NonLinear Higher Order Spectral Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">ISOPE'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vancouver, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156242v1</w:t>
+                <w:t xml:space="preserve">hal-01156239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear model to simulate large amplitude motions: application to wave energy conversion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Non-linear potential model to predict large amplitude motions: application to the SEAREV wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Plivice (Croatie), France</w:t>
+              <w:t xml:space="preserve">26thOMAE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Diego (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156187v1</w:t>
+                <w:t xml:space="preserve">hal-01156188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Pratical Tool for the Viscous Flow Simulation of Marine Structures in Complex Sea States</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of a TLP in Waves using the SWENSE Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Barcelone, France</w:t>
+              <w:t xml:space="preserve">17th ISOPE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lisbonne (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156184v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Wave Propagation using SPH Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18921,800 +18934,804 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd SPHERIC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a TLP in Waves using the SWENSE Scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
+                <w:t xml:space="preserve">Application of the SWENSE Method to Seakeeping Simulations in Irregular Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ISOPE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lisbonne (Portugal), France</w:t>
+              <w:t xml:space="preserve">9th Numerical Ship Hydrodynamics Conference Ann Arbor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Michigan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156200v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the SWENSE Method to Seakeeping Simulations in Irregular Waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Investigation of Freak Waves in Large Scale 3D higher-order Spectral Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Gentaz</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Numerical Ship Hydrodynamics Conference Ann Arbor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Michigan, France</w:t>
+              <w:t xml:space="preserve">22nd IWWWFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Croatie, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156199v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Freak Waves in Large Scale 3D higher-order Spectral Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Non-linear model to simulate large amplitude motions: application to wave energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IWWWFB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Croatie, Croatia</w:t>
+              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Plivice (Croatie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156180v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear potential model to predict large amplitude motions: application to the SEAREV wave energy converter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Towards a Pratical Tool for the Viscous Flow Simulation of Marine Structures in Complex Sea States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26thOMAE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Diego (USA), France</w:t>
+              <w:t xml:space="preserve">Marine'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156188v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D HOS Simulations of extreme waves in open seas and of their reproducing in a wavetank</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Experimental and Numerical Investigation of Pressure Fields Under</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Retzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">25 rd OMAE'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hamburg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156141v1</w:t>
+                <w:t xml:space="preserve">hal-01156143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and Validation of Non Linear Wave Maker Models in a HOS Numerical Wave Tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPE'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulations of Wave-Body interactions sung a Modified SPH Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19729,359 +19746,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPE'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Francisco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naval and Offshore Applications of an Efficient Potential/RANSE Scheme for Wave-Body Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICHD'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigation of Pressure Fields Under</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">3D HOS Simulations of extreme waves in open seas and of their reproducing in a wavetank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 rd OMAE'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hamburg, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156143v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Fully Non Linear Water Wave Simulator Based on Higher Order Spectral Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20151,51 +20151,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des processus non-linéaires de génération et de propagation d'états de mer par une approche spectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université de Nantes; Ecole Centrale de Nantes (ECN), 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20254,51 +20254,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la modélisation numérique et à l’analyse physique des états de mer non-linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Nantes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20308,283 +20308,401 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03746577v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CN-Stream: Open-source library for nonlinear regular waves using stream function theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Diffraction of deep-water solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Novkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Barckicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013226v1</w:t>
+                <w:t xml:space="preserve">hal-05561691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CN-Stream: Open-source library for nonlinear regular waves using stream function theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grid2Grid : HOS Wrapper Program for CFD solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngmyung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20594,118 +20712,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEMOH v3.0 - User Manual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Kurnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId471"/>
+      <w:footerReference w:type="default" r:id="rId473"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20773,51 +20891,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E06FDFE"/>
+    <w:nsid w:val="A69341FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21004,51 +21122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-ducrozet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5937-4504" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123770335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshi Yu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyue Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Nelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.123580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moran Charlou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2026.110098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Dermatis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinwoong Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Hauteclocque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119919" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bredmose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry B Bingham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121456" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121357" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04926694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimin Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ransley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Qian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brown" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104441" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Poirier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2024.105870" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116445" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jun Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Canard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12020227" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103834" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119316" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118676" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744781v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Le Page" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caverne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03887-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Novkoski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.034207" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delacroix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.115161" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Myung Choi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Seng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2022.100510" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327969v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114212" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114739" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Kurnia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108885" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gomez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1288/1/012009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithik Aliyar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sriram" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112568" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tikan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Bonnefoy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roberti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tovbis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054401" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112287" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546163v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Prabhudesai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14209-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.110375" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583724v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binzhen Zhou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Jin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxuan Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxue Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.110813" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491026v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112206" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694182v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.436" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen He" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2022.133342" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davison" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Benetazzo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Barbariol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeseon Yoo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1002806" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Slunyaev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Stepanyants" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054806" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Abdolahpour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Toffoli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064803" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261108v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagun Agarwal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaswat Saincher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Venkatachalam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqiang Yan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Xie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17736/ijope.2021.jc832" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124383v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108492" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-020-01418-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124375v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaobin Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gentaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108513" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401526v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhito Mori" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.939" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Jack Ransley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Andrew Brown" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Hann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Greaves" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Windt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jencm.20.00006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.082801" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517769v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Xu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingang Xiong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Aizinger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2020.12.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099411v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.264101" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880225v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmars" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107659" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034802" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310305v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.519" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374843v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106237" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766248v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Letournel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvign&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gelly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.03.014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Seiffert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-017-1119-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496149v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.01.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563219v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.07.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563227v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-017-0086-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.09.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437324v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Gouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ferrant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.01.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480968v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Zhang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein," TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedes Soares" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.01.030" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF73W9GL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644321v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017043" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357916v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fink" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabchoub" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.054302" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299500v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.03.027" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299482v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gouin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.12.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299487v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.02.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145176v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Engsig-Karup" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Bingham" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.09.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2672" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPZVPNW3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161487v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.01.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V82JHG14-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145092v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6058(09)60198-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J86TSMG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330919v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-7-109-2007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699465v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457312v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812836502_0004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533247v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmeng Zeng" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Shao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingya Feng" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533208v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533200v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Yoon Han" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jamet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490864v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Akkari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533082v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tierno" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Myung Choi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descamps" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2025-157309" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533110v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bingham" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688999v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2024-128825" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014699v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Y. Wang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533165v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tierno" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099028v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Malas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014686v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Aertsens" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaak Monbaliu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631274v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343082v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490872v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014708v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fache" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Copie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984064v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Engel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327959v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-104676" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491055v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Derakhti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490911v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Chul Kim" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-104857" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490927v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-100850" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491067v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dudley" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8981" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490961v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Pakozdi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Califano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Akselsen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Croonenborghs" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Kim" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2022-79152" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490950v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2022-79880" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846967v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2022-79163" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491069v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11154" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491076v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceanschennai45887.2022.9775539" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490943v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceanschennai45887.2022.9775216" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491063v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9869" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546233v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7960" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546188v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fouques" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Croonenborghs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Koop" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Joon Lim" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2021-63884" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124367v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2020-18930" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563937v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Slunyaev" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Stepanyants" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5740" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124368v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Whan Kim" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojoon Lim" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2020-19188" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375055v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885512v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338225v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378639v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Waseda" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375042v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Onorato" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986762v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855465v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan T. Grilli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-78367" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013239v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986765v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986768v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013250v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986766v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmyung Choi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986771v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885309v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885122v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77466" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986775v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986780v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986779v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344691v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy R. Seiffert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130125v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Afonso Barcarolo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couty" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Berry" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jacquin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986781v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495567v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344695v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344697v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158885v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158889v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198816v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bozonnet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2015-41971" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158887v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158886v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158888v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199157v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23912" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198987v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160631v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Candelier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-24679" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158884v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158873v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beguin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160630v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben B. Christiansen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry B. Bingham" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan P. Engsig-Karup" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10861" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007863v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philippe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10639" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160755v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Robert Bilgrav Christiansen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Peter Engsig-Karup" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201953v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Letournel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158799v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156401v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156365v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160757v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156341v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Engsip-Karup" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160756v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156363v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156316v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156307v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156224v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blondel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156239v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156226v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156243v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luquet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156225v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156240v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156256v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156242v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156187v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156184v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156190v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156200v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156199v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156180v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touze" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156188v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gilloteaux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156141v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156142v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156147v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156145v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156143v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retzler" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156065v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00263596v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03746577v2" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013226v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986773v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533186v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kurnia" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-ducrozet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5937-4504" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123770335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moran Charlou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2026.110098" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384051v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshi Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyue Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Nelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.123580" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Dermatis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bredmose" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry B Bingham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinwoong Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Hauteclocque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119919" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121357" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04926694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimin Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ransley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Qian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brown" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104441" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116445" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jun Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Canard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12020227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103834" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119316" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118676" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Le Page" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caverne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03887-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647112v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Poirier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2024.105870" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Novkoski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.034207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490827v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Kurnia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108885" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gomez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1288/1/012009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delacroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.115161" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Myung Choi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Seng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2022.100510" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114212" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099624v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114739" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Benetazzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Barbariol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeseon Yoo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1002806" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen He" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2022.133342" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tikan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Bonnefoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roberti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tovbis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054401" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112287" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Prabhudesai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14209-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491023v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithik Aliyar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sriram" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112568" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.110375" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binzhen Zhou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Jin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxuan Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxue Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.110813" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112206" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.436" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124375v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaobin Li" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gentaz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108513" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124379v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-020-01418-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Abdolahpour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Toffoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064803" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Slunyaev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Stepanyants" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054806" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagun Agarwal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaswat Saincher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Venkatachalam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqiang Yan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Xie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17736/ijope.2021.jc832" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108492" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517769v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Xu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingang Xiong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Aizinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2020.12.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401526v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhito Mori" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.939" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124360v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Jack Ransley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Andrew Brown" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Hann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Greaves" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Windt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jencm.20.00006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.082801" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmars" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107659" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099411v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.264101" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034802" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310305v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.519" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374843v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106237" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644316v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Seiffert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-017-1119-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766248v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Letournel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvign&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gelly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.03.014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644321v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Gouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017043" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496149v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.01.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563219v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.07.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-017-0086-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.09.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437324v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ferrant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.01.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480968v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein," TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedes Soares" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.01.030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF73W9GL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357916v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fink" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabchoub" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.054302" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299482v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gouin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.12.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299500v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.03.027" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299487v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.02.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145176v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Engsig-Karup" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Bingham" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.09.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2672" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPZVPNW3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161487v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.01.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V82JHG14-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145092v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6058(09)60198-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J86TSMG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330919v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-7-109-2007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699465v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457312v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812836502_0004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533200v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Yoon Han" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jamet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533247v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmeng Zeng" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Shao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingya Feng" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533208v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533110v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bingham" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490864v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Akkari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533115v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533082v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tierno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Myung Choi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descamps" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2025-157309" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014686v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Aertsens" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaak Monbaliu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099028v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Malas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343082v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631274v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688999v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2024-128825" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014699v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Y. Wang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533165v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tierno" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490872v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014708v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fache" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Copie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984064v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Engel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327959v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-104676" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491055v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Derakhti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490911v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Chul Kim" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-104857" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490927v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-100850" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491063v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9869" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490961v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Pakozdi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Califano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Akselsen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Croonenborghs" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Kim" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2022-79152" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490950v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2022-79880" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846967v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2022-79163" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491069v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11154" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491067v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dudley" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8981" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491076v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceanschennai45887.2022.9775539" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490943v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceanschennai45887.2022.9775216" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546233v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7960" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546188v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fouques" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Croonenborghs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Koop" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Joon Lim" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2021-63884" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563937v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Slunyaev" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Stepanyants" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5740" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124367v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2020-18930" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124368v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Whan Kim" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojoon Lim" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2020-19188" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375042v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Waseda" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Onorato" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885512v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338225v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375055v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378639v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885122v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77466" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855465v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan T. Grilli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-78367" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013239v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986765v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986768v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986762v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013250v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986766v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmyung Choi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986771v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885309v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986779v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986775v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986780v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344695v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344697v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344691v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy R. Seiffert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986781v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495567v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130125v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Afonso Barcarolo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couty" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Berry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jacquin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158888v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158889v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158885v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198816v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bozonnet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2015-41971" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158887v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158886v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198987v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160631v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Candelier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-24679" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199157v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23912" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158884v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158873v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beguin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160630v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben B. Christiansen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry B. Bingham" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan P. Engsig-Karup" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10861" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007863v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philippe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10639" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201953v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Letournel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158799v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160755v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Robert Bilgrav Christiansen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Peter Engsig-Karup" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156401v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156363v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156365v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160757v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156341v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Engsip-Karup" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160756v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156316v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156307v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156242v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luquet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156256v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156240v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156226v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blondel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156243v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156225v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156224v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156239v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156188v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gilloteaux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156200v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156190v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156199v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156180v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touze" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156187v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156184v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156143v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retzler" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156142v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156147v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156145v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156141v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156065v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00263596v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03746577v2" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561691v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barckicke" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013226v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986773v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533186v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kurnia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>