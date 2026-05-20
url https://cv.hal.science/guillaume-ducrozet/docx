--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -178,85 +178,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOS-Ocean v2.1: Extensions of a nonlinear wave solver based on the High-Order Spectral method</w:t>
+                <w:t xml:space="preserve">HOS-NWT: an open-source numerical wave tank based on the High-Order Spectral method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moran Charlou</w:t>
@@ -265,831 +265,805 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 323, pp.110098. </w:t>
+              <w:t xml:space="preserve">, 2026, 325, pp.110168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2026.110098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2026.110168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554896v1</w:t>
+                <w:t xml:space="preserve">hal-05611149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ship motion prediction capabilities of the open-source model NEMOH against field observations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HOS-Ocean v2.1: Extensions of a nonlinear wave solver based on the High-Order Spectral method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moran Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.123580⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 323, pp.110098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2026.110098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384051v1</w:t>
+                <w:t xml:space="preserve">hal-05554896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the extreme slow-drift response of moored floating structures using design waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+                <w:t xml:space="preserve">Assessing the ship motion prediction capabilities of the open-source model NEMOH against field observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianshi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Nelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 333, pp.121456. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.121456⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.123580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068363v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-fidelity approach for the evaluation of extreme wave loads using nonlinear response-conditioned waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Dermatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lasbleis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinwoong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Hauteclocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 316, pp.119919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.119919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing local crest phase speed in multi-directional sea states through the Spatial Hilbert Transform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ying Wang</w:t>
+                <w:t xml:space="preserve">Prediction of the extreme slow-drift response of moored floating structures using design waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Dermatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Bredmose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry B Bingham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 331, pp.121357. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.121357⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 333, pp.121456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.121456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053652v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the hydrodynamic response of a floating offshore wind turbine – a comparative study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing local crest phase speed in multi-directional sea states through the Spatial Hilbert Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2025.104441⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 331, pp.121357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.121357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926694v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of extreme wave loads on a containership</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the hydrodynamic response of a floating offshore wind turbine – a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shimin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ransley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 306, pp.118031. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 155, pp.104441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2025.104441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568573v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A real-time wave prediction in directional wave fields: Strategies for accurate continuous prediction in time</w:t>
               </w:r>
@@ -1235,51 +1209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Jun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1337,603 +1311,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation on deterministic prediction of ocean surface wave and wave excitation force</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acceleration of a wave-structure interaction solver by the Parareal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2023.103834⟩</w:t>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.105870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2024.105870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336707v1</w:t>
+                <w:t xml:space="preserve">hal-04647112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time phase-resolved ocean wave prediction in directional wave fields: Second-order Lagrangian wave models</w:t>
+                <w:t xml:space="preserve">Numerical and experimental investigation on deterministic prediction of ocean surface wave and wave excitation force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.-C. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.119316⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 142, pp.103834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2023.103834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716138v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of controlled irregular wave crest statistics in experimental and numerical wave tanks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Canard</w:t>
+                <w:t xml:space="preserve">Real-time phase-resolved ocean wave prediction in directional wave fields: Second-order Lagrangian wave models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-C. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 310 (2), pp.118676. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118676⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 313, pp.119316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.119316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653636v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A particle-free stereo-video free-surface reconstruction method for wave-tank experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Caverne</w:t>
+                <w:t xml:space="preserve">Generation of controlled irregular wave crest statistics in experimental and numerical wave tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 310 (2), pp.118676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-024-03887-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04744781v1</w:t>
+                <w:t xml:space="preserve">hal-04653636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of a wave-structure interaction solver by the Parareal method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A particle-free stereo-video free-surface reconstruction method for wave-tank experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Salomon</w:t>
+                <w:t xml:space="preserve">Sacha Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">Julien Caverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 167, pp.105870. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (10), pp.157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2024.105870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-024-03887-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647112v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of soliton gases in deep-water surface gravity waves</w:t>
               </w:r>
@@ -2047,2320 +2021,2303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEMOH: Open-source boundary element solver for computation of first- and second-order hydrodynamic loads in the frequency domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruddy Kurnia</w:t>
+                <w:t xml:space="preserve">Experimental analysis of extreme wave loads on a containership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinwoong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Hauteclocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lasbleis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2023.108885⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 306, pp.118031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490827v1</w:t>
+                <w:t xml:space="preserve">hal-04568573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards accurate stereo-video based free-surface reconstruction for wave tank experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gomez</w:t>
+                <w:t xml:space="preserve">Experimental investigation on wave-induced bending moments of a 6,750-TEU containership in oblique waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinwoong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Hauteclocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/1288/1/012009⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 284, pp.115161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.115161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204153v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on wave-induced bending moments of a 6,750-TEU containership in oblique waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">An efficient methodology for the simulation of nonlinear irregular waves in computational fluid dynamics solvers based on the high order spectral method with an application with OpenFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Myung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume de Hauteclocque</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.115161⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.100510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2022.100510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491017v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient methodology for the simulation of nonlinear irregular waves in computational fluid dynamics solvers based on the high order spectral method with an application with OpenFOAM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time phase-resolved ocean wave prediction in directional wave fields: Enhanced algorithm and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-C. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2022.100510⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 276, pp.114212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490842v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time phase-resolved ocean wave prediction in directional wave fields: Enhanced algorithm and experimental validation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental assessment of a nonlinear, deterministic sea wave prediction method using instantaneous velocity profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 276, pp.114212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114212⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 281, pp.114739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327969v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of a nonlinear, deterministic sea wave prediction method using instantaneous velocity profiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+                <w:t xml:space="preserve">NEMOH: Open-source boundary element solver for computation of first- and second-order hydrodynamic loads in the frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Kurnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114739⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 292, pp.108885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2023.108885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099624v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time statistics of extreme ocean waves in crossing sea states</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeseon Yoo</w:t>
+                <w:t xml:space="preserve">Towards accurate stereo-video based free-surface reconstruction for wave tank experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1002806⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1288 (1), 012009 (17p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/1288/1/012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889091v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galilean-transformed solitons and supercontinuum generation in dispersive media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction and manipulation of hydrodynamic rogue waves via nonlinear spectral engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Tikan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Roberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady El</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuchen He</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Tovbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2022.133342⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (5), pp.054401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.054401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546140v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and manipulation of hydrodynamic rogue waves via nonlinear spectral engineering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency and accuracy of the domain and functional decomposition strategies for the wave-structure interaction problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sithik Aliyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sriram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.054401⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 266, pp.112568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546156v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of a FORM-based design wave applying the HOS-NWT nonlinear wave solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinwoong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Hauteclocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 263, pp.112287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear dispersion relation in integrable turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Tikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Prabhudesai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.10386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-14209-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency and accuracy of the domain and functional decomposition strategies for the wave-structure interaction problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sithik Aliyar</w:t>
+                <w:t xml:space="preserve">Varying ocean wave statistics emerging from a single energy spectrum in an experimental wave tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 266, pp.112568. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112568⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 246, pp.110375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.110375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491023v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varying ocean wave statistics emerging from a single energy spectrum in an experimental wave tank</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relation between occurrence probability of freak waves and kurtosis/skewness in unidirectional wave trains under single-peak spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binzhen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinxuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuxue Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 246, pp.110375. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.110375⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 248, pp.110813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.110813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546130v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between occurrence probability of freak waves and kurtosis/skewness in unidirectional wave trains under single-peak spectra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shuxue Liu</w:t>
+                <w:t xml:space="preserve">Numerical coupling strategy using HOS-OpenFOAM-MoorDyn for OC3 Hywind SPAR type platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sithik Aliyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sriram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 248, pp.110813. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.110813⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 263, pp.112206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583724v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical coupling strategy using HOS-OpenFOAM-MoorDyn for OC3 Hywind SPAR type platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sithik Aliyar</w:t>
+                <w:t xml:space="preserve">Statistics of rogue waves in isotropic wave fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 943 (A26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491026v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of rogue waves in isotropic wave fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+                <w:t xml:space="preserve">Space-time statistics of extreme ocean waves in crossing sea states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvise Benetazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Barbariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeseon Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.436⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1002806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1002806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694182v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Wave Explicit Navier-Stokes Equations for wave-structure interactions using two-phase Computational Fluid Dynamics solvers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+                <w:t xml:space="preserve">Galilean-transformed solitons and supercontinuum generation in dispersive media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.108513⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 439, pp.133342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2022.133342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124375v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of long-crested extreme waves in single and mixed sea states</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+                <w:t xml:space="preserve">Transformation of envelope solitons on a bottom step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Slunyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. A. Stepanyants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71 (1), pp.21-42. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (6), pp.066606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10236-020-01418-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0054806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124379v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the occurrence of rogue waves in the presence of opposing currents with a high-order spectral method</w:t>
               </w:r>
@@ -4372,51 +4329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Abdolahpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Nelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Toffoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4457,2355 +4414,2398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of envelope solitons on a bottom step</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. A. Stepanyants</w:t>
+                <w:t xml:space="preserve">Nonlinear deterministic sea wave prediction using instantaneous velocity profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0054806⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 220, pp.108492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.108492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261117v1</w:t>
+                <w:t xml:space="preserve">hal-03124383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study on the Nonlinear Interaction Between a Focusing Wave and Cylinder Using State-of-the-art Solvers: Part B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagun Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaswat Saincher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shagun Agarwal</w:t>
+                <w:t xml:space="preserve">Sriram Venkatachalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaswat Saincher</w:t>
+                <w:t xml:space="preserve">Shiqiang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihua Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (1), pp.11-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17736/ijope.2021.jc832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear deterministic sea wave prediction using instantaneous velocity profiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+                <w:t xml:space="preserve">Spectral Wave Explicit Navier-Stokes Equations for wave-structure interactions using two-phase Computational Fluid Dynamics solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaobin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 220, pp.108492. </w:t>
+              <w:t xml:space="preserve">, 2021, 221, pp.108513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.108492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.108513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124383v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Application of Open-Source Software for Problems with Numerical PDEs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vadym Aizinger</w:t>
+                <w:t xml:space="preserve">Statistics of long-crested extreme waves in single and mixed sea states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinxuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuxue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2020.12.002⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (1), pp.21-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-020-01418-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517769v1</w:t>
+                <w:t xml:space="preserve">hal-03124379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental reconstruction of extreme sea waves by time reversal principle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Application of Open-Source Software for Problems with Numerical PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingang Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadym Aizinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amin Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.939⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2020.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401526v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focused wave interactions with floating structures: A blind comparative study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental reconstruction of extreme sea waves by time reversal principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuhito Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Civil Engineers: Engineering and Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jencm.20.00006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 884, pp.A20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124360v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Peregrine solitons in integrable turbulence of deep water gravity waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Prabhudesai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Cazaubiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, pp.082801(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.082801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical assessment of deterministic nonlinear ocean waves prediction algorithms using non-uniformly sampled wave gauges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Perignon</w:t>
+                <w:t xml:space="preserve">Focused wave interactions with floating structures: A blind comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Jack Ransley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Andrew Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyn Hann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107659⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Civil Engineers: Engineering and Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 174 (1), pp.46-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jencm.20.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880225v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Spectral Synthesis of Soliton Gas in Deep-Water Surface Gravity Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Tikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (26), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.264101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From modulational instability to focusing dam breaks in water waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical assessment of deterministic nonlinear ocean waves prediction algorithms using non-uniformly sampled wave gauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suret</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5, pp.034802. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.107659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.034802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418759v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved Lagrangian model for the time evolution of nonlinear surface waves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
+                <w:t xml:space="preserve">From modulational instability to focusing dam breaks in water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Tikan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.519⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.034802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.034802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310305v1</w:t>
+                <w:t xml:space="preserve">hal-02418759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of wave modeling methods in CFD solvers for ocean engineering applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+                <w:t xml:space="preserve">An improved Lagrangian model for the time evolution of nonlinear surface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106237⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 876, pp.527-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374843v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of breaking waves using the high-order spectral method with laboratory experiments: wave-breaking energy dissipation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Betsy Seiffert</w:t>
+                <w:t xml:space="preserve">Comparison of wave modeling methods in CFD solvers for ocean engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaobin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-017-1119-3⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.106237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644316v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly non linear modeling of submerged wave energy converters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+                <w:t xml:space="preserve">Simulation of breaking waves using the high-order spectral method with laboratory experiments: wave-breaking energy dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsy Seiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2018.03.014⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.65-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-017-1119-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766248v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation non-lineaire de propagation de houle sur un fond variable tridimensionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïté Gouin</w:t>
+                <w:t xml:space="preserve">Weakly non linear modeling of submerged wave energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017043⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2018.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644321v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of the equivalence of Tanizawa-Berkvens's and Cointe-van Daalen's formulations for the time derivative of the velocity potential for non-linear potential flow solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63, pp.184-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apor.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability and limitations of highly non-linear potential flow solvers in the context of water waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 142, pp.233-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of varying bathymetry in rogue wave occurrence within unidirectional and directional sea-states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ocean Engineering and Marine Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40722-017-0086-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of breaking waves using the High-Order Spectral method with laboratory experiments: Wave-breaking onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betsy Seiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocemod.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of 3D nonlinear waves over an elliptical mound with a High-Order Spectral method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6829,51 +6829,51 @@
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63, pp.9-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -6988,1317 +6988,1421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-reversal of nonlinear waves: Applicability and limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelisation non-lineaire de propagation de houle sur un fond variable tridimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Chabchoub</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.054302⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.42 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357916v1</w:t>
+                <w:t xml:space="preserve">hal-01644321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a non-linear spectral model for water waves over variable depth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-reversal of nonlinear waves: Applicability and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Ferrant</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.054302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299482v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the equivalence of unidirectional rogue waves detected in periodic simulations and reproduced in numerical wave tanks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and validation of a non-linear spectral model for water waves over variable depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117, pp.346-358. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.115-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2016.03.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299500v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOS-ocean: Open-source solver for nonlinear waves in open ocean based on High-Order Spectral method</w:t>
+                <w:t xml:space="preserve">On the equivalence of unidirectional rogue waves detected in periodic simulations and reproduced in numerical wave tanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.346-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2016.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299487v1</w:t>
+                <w:t xml:space="preserve">hal-01299500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-linear wave decomposition model for efficient wave–structure interaction. Part A: Formulation, validations and analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">HOS-ocean: Open-source solver for nonlinear waves in open ocean based on High-Order Spectral method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.09.017⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145176v1</w:t>
+                <w:t xml:space="preserve">hal-01299487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of two fast nonlinear free-surface water wave models</w:t>
+                <w:t xml:space="preserve">A non-linear wave decomposition model for efficient wave–structure interaction. Part A: Formulation, validations and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Engsig-Karup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.B. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.2672⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 257, Part A, pp.863-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01145120v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified High-Order Spectral method for wavemaker modeling in a numerical wave tank</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">A comparative study of two fast nonlinear free-surface water wave models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.B. Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Engsig-Karup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1818-1834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.2672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2012.01.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161487v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANS Simulations of a Calm Buoy in Regular and Irregular Seas using the SWENSE Method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A modified High-Order Spectral method for wavemaker modeling in a numerical wave tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, http://dx.doi.org/10.1016/j.euromechflu.2012.01.017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2012.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145146v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order finite difference solution for 3D nonlinear wave-structure interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RANS Simulations of a Calm Buoy in Regular and Irregular Seas using the SWENSE Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrodynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.264-271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01145092v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D HOS simulations of extreme waves in open seas</w:t>
+                <w:t xml:space="preserve">High-order finite difference solution for 3D nonlinear wave-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.B. Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Engsig-Karup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-7-109-2007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Proceedings of the 9th International Conference on Hydrodynamics, 22 (Suppl 1), pp.225-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1001-6058(09)60198-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330919v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">3-D HOS simulations of extreme waves in open seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-7-109-2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Implementation and Validation of Nonlinear Wave Maker Models in a HOS Numerical Wave Tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vol. 16 ; n° 3 ; pp. 161-167 ;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8308,51 +8412,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIME DOMAIN SIMULATION OF NONLINEAR WATER WAVES USING SPECTRAL METHODS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8361,93 +8465,93 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in numerical simulation of nonlinear water waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.129-164, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789812836502_0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8457,1676 +8561,1676 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design wave identification using different hydrodynamic models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+                <w:t xml:space="preserve">Higher harmonic wave loads on structures under regular and irregular waves based on weak-scatterer theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinmeng Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlin Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingya Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Plitvice, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533200v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher harmonic wave loads on structures under regular and irregular waves based on weak-scatterer theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanlin Shao</w:t>
+                <w:t xml:space="preserve">Performance-enhanced HOS-NWT for generating and propagating short-crested seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Plitvice, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533247v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-enhanced HOS-NWT for generating and propagating short-crested seas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ying Wang</w:t>
+                <w:t xml:space="preserve">Design wave identification using different hydrodynamic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Dermatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung-Yoon Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Plitvice, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533208v1</w:t>
+                <w:t xml:space="preserve">hal-05533200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a second-order force model for floating non-slender structures in fully nonlinear waves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harry Bingham</w:t>
+                <w:t xml:space="preserve">Numerical Investigation of Bending Moments of a rigid 6750-TEU containership in Oblique Regular Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lasbleis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Shanghai, China</w:t>
+              <w:t xml:space="preserve">The International Workshop on Ship and Marine Hydrodynamics (IWSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533110v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of Bending Moments of a rigid 6750-TEU containership in Oblique Regular Waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+                <w:t xml:space="preserve">Modeling of wave breaking in short-crested seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Workshop on Ship and Marine Hydrodynamics (IWSH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">40th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490864v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of wave breaking in short-crested seas</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Generation of Nonlinear Short-Crested Ocean Waves From High Order Spectral Method in a Computational Fluid Dynamics Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tierno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Myung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moran Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Workshop on Water Waves and Floating Bodies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2025 44th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2025-157309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533115v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Generation of Nonlinear Short-Crested Ocean Waves From High Order Spectral Method in a Computational Fluid Dynamics Solver</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Towards a second-order force model for floating non-slender structures in fully nonlinear waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Dermatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Bredmose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2025 44th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533082v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Study Of A Low-Pass Filter To Model Energy Dissipation Due To Multidirectional Wave Breaking In Hos-Nwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Aertsens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaak Monbaliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Toffoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Conference on Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de surface libre en bassin d'essais par stereo video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Malas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélération d'un programme de simulation d'interactions vague-structure par la méthode PARAREAL</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">Assessment of Nonlinear Loads and Motions Through Response Conditioned Design Waves: Practical Application and Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Dermatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinwoong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Hauteclocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journées de l'Hydrodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2024 43rd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2024-128825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343082v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Prediction of the Extreme Responses of a Floating Offshore Wind Turbine Using Response-Conditioned Waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Leroy</w:t>
+                <w:t xml:space="preserve">Evaluating instantaneous crest phase speed in multi-directional seas through Hilbert transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPE2024 - 34th International Ocean and Polar Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece</w:t>
+              <w:t xml:space="preserve">39th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631274v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Nonlinear Loads and Motions Through Response Conditioned Design Waves: Practical Application and Limits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la résistance ajoutée d'un porte-conteneurs dans un état de mer irrégulier directionnel par simulations numériques en vagues régulières et irrégulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tierno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2024 43rd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19e Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688999v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating instantaneous crest phase speed in multi-directional seas through Hilbert transform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ying Y. Wang</w:t>
+                <w:t xml:space="preserve">Accélération d'un programme de simulation d'interactions vague-structure par la méthode PARAREAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, St Andrews, United Kingdom</w:t>
+              <w:t xml:space="preserve">19e Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014699v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la résistance ajoutée d'un porte-conteneurs dans un état de mer irrégulier directionnel par simulations numériques en vagues régulières et irrégulières</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Descamps</w:t>
+                <w:t xml:space="preserve">Stochastic Prediction of the Extreme Responses of a Floating Offshore Wind Turbine Using Response-Conditioned Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Dermatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">ISOPE2024 - 34th International Ocean and Polar Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533165v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of a containership vertical bending moment in steep regular waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lasbleis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10141,2553 +10245,2549 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Hydrodynamics (ICHD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction de gaz de solitons en eau profonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Novkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du non-linéaire 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic response of a floating offshore wind turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tierno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Ocean and Polar Engineering Conference (ISOPE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the Integration of Experimental and Numerical Fluid Dynamics in the Study of a Floating Body Such As a Wind Turbine Subjected to Environmental Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2023 42nd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2023-104676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced wave breaking modelling in a High-Order Spectral model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Derakhti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B’Waves 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Phase-Resolved Real-Time Wave Forecasting With Unidirectional and Multidirectional Seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Chul Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2023 42nd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Melbourne, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2023-104857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Sided Wave Generation in a High-Order Spectral Numerical Wave Tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Aertsens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaak Monbaliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2023 42nd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Melbourne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2023-100850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time statistics of extreme ocean waves in crossing sea conditions during a tropical cyclone</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joint-Industry Effort to Develop and Verify CFD Modeling Practice for Predicting Wave Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Pakozdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Akselsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Croonenborghs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jang Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9869⟩</w:t>
+              <w:t xml:space="preserve">ASME 2022 41st International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Hamburg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2022-79152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491063v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint-Industry Effort to Develop and Verify CFD Modeling Practice for Predicting Wave Impact</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A numerical and experimental study of Galilei-transformed nonlinear wave groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2022 41st International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/OMAE2022-79152⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490961v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Controlled Irregular Wave Crest Statistics in a Numerical Wavetank Using HOS-NWT Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2022 41st International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Hamburg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2022-79880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Order Difference- and Sum-Frequency Wave Loads in the Open-Source Potential Flow Solver NEMOH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Kurnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Jun 2022, Hamburg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2022-79163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of crest heigth statistics at a target position in a wave tank environement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical and experimental study of Galilei-transformed nonlinear wave groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuchen He</w:t>
+                <w:t xml:space="preserve">Breaking focused wave interaction with cylinder using HOS-OpenFOAM coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sithik Aliyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriram Venkatachalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8981⟩</w:t>
+              <w:t xml:space="preserve">OCEANS 2022 - Chennai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Chennai, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/oceanschennai45887.2022.9775539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491067v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking focused wave interaction with cylinder using HOS-OpenFOAM coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sithik Aliyar</w:t>
+                <w:t xml:space="preserve">Experimental reproduction of an extreme sea state in two wave tanks at various generation scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2022 - Chennai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2022, Chennai, France. pp.1-10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/oceanschennai45887.2022.9775539⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2022, Chennai, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/oceanschennai45887.2022.9775216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491076v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental reproduction of an extreme sea state in two wave tanks at various generation scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Canard</w:t>
+                <w:t xml:space="preserve">Space-time statistics of extreme ocean waves in crossing sea conditions during a tropical cyclone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvise Benetazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Barbariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2022 - Chennai</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/oceanschennai45887.2022.9775216⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490943v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various experimental wave statistics emerging from a single energy spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2021, Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification Criteria for the Verification of Numerical Waves – Part 1: Potential-Based Numerical Wave Tank (PNWT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Croonenborghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjen Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho-Joon Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jang Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2021 40th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2021-63884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of envelope solitons propagating over a bottom step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Slunyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury Stepanyants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of 3-hr Long-Crested Waves of Extreme Sea States With HOS-NWT Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2020 39th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Virtual, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2020-18930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Protocol to Couple Wave and CFD Solvers Towards Reproducible CFD Modeling Practices for Offshore Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jang Whan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hojoon Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Myung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2020 39th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Virtual, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2020-19188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Currents Trigger Rogue Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Toffoli</w:t>
+                <w:t xml:space="preserve">Spectral Wave Explicit Navier-Stokes Equations method for wave-structure interaction in a two-phase Finite Volume Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaobin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maryam Abdolahpour</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th International Ocean and Polar Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Honolulu, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">Naval Hydro Workshop 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375042v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Wave Explicit Navier-Stokes Equations method for wave-structure interaction in a two-phase Finite Volume Framework</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproduction in Wave Tanks of Extreme Waves at Sea using Time Reversal Principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuhito Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naval Hydro Workshop 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885512v1</w:t>
+                <w:t xml:space="preserve">hal-02375055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de houle en bassin sur de grandes distances de propagation : méthode non-linéaire pour une enveloppe non-modulée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Tikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12736,3477 +12836,3481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction in Wave Tanks of Extreme Waves at Sea using Time Reversal Principle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean Currents Trigger Rogue Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Toffoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuji Waseda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Waves, Storm Surges and Coastal Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375055v1</w:t>
+                <w:t xml:space="preserve">hal-02378639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean Currents Trigger Rogue Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuji Waseda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Onorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Abdolahpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Waves, Storm Surges and Coastal Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">The 29th International Ocean and Polar Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378639v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in Coupling Potential Wave Models and Two-Phase Solvers With the SWENSE Methodology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Gentaz</w:t>
+                <w:t xml:space="preserve">Phase-Resolved Reconstruction Algorithm and Deterministic Prediction of Nonlinear Ocean Waves From Spatio-Temporal Optical Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan T. Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/OMAE2018-77466⟩</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2018-78367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885122v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Resolved Reconstruction Algorithm and Deterministic Prediction of Nonlinear Ocean Waves From Spatio-Temporal Optical Measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and Experimental Investigation of Extreme Events in JONSWAP Seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Toffoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 28th International Ocean and Polar Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Sapporo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855465v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction déterministe de houle en temps réel par mesure du profil de vitesses horizontales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16es Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in Coupling Potential Wave Models and Two-Phase Solvers With the SWENSE Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaobin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.V009T13A027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of wave generation methods for two-phase VOF solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaobin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th OpenFOAM Workshop (OFW13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Investigation of Extreme Events in JONSWAP Seas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase-Resolved Prediction of Nonlinear Ocean Wave Fields from Remote Optical Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan T. Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Ocean and Polar Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">16èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986762v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Resolved Prediction of Nonlinear Ocean Wave Fields from Remote Optical Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Perignon</w:t>
+                <w:t xml:space="preserve">Generation of Regular and Irregular Waves in Navier-Stokes CFD Solvers by Matching With the Nonlinear Potential Wave Solution at the Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngmyung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephan T. Grilli</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.V002T08A020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013250v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Regular and Irregular Waves in Navier-Stokes CFD Solvers by Matching With the Nonlinear Potential Wave Solution at the Boundaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Challenges in developing a SWENSE two-phase CFD solver for complex wave conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaobin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.V002T08A020</w:t>
+              <w:t xml:space="preserve">33rd International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986766v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in developing a SWENSE two-phase CFD solver for complex wave conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Generation of regular and irregular waves in Navier-Stokes CFD solvers by matching with nonlinear potential wave solution at the boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Myung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">OMAE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986771v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of regular and irregular waves in Navier-Stokes CFD solvers by matching with nonlinear potential wave solution at the boundary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Progress in Coupling Potential Wave Models and Two-Phase Solvers With the SWENSE Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaobin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sopheak Seng</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2018-77466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885309v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of high-order wave loads on a vertical circular cylinder using the SWENSE method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Gentaz</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Wave Breaking Models in a High-Order Spectral Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsy Seiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dalian, China</w:t>
+              <w:t xml:space="preserve">ASME 2017 36th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. pp.V07BT06A050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986779v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Wave Breaking Models in a High-Order Spectral Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Betsy Seiffert</w:t>
+                <w:t xml:space="preserve">Breathers in the Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2017 36th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. pp.V07BT06A050</w:t>
+              <w:t xml:space="preserve">EGU General Assembly Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986775v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathers in the Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Toffoli</w:t>
+                <w:t xml:space="preserve">Calculation of high-order wave loads on a vertical circular cylinder using the SWENSE method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaobin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">32nd International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986780v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of 3D nonlinear waves over complex bathymetry using a High-Order Spectral method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïté Gouin</w:t>
+                <w:t xml:space="preserve">Deep water wave-breaking in a High-Order Spectral model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsy R. Seiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">31th Intl Workshop on Water Waves and Floating Bodie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Plymouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344695v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-breaking onset in a High-Order Spectral model</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation Of Green Water Loads On Offshore Structures Using A Numerical Wave Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Afonso Barcarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">SNAME 21st Offshore Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Houston, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344697v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep water wave-breaking in a High-Order Spectral model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Betsy R. Seiffert</w:t>
+                <w:t xml:space="preserve">Modélisation non-linéaire de propagation de houle sur un fond variable tridimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th Intl Workshop on Water Waves and Floating Bodie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Plymouth, United States</w:t>
+              <w:t xml:space="preserve">15èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344691v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Reversal of Nonlinear Water Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation non-linéaire de propagation de houle sur un fond variable tridimensionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïté Gouin</w:t>
+                <w:t xml:space="preserve">Wave-breaking onset in a High-Order Spectral model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsy Seiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495567v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Of Green Water Loads On Offshore Structures Using A Numerical Wave Basin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propagation of 3D nonlinear waves over complex bathymetry using a High-Order Spectral method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNAME 21st Offshore Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Houston, TX, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130125v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of rogue waves in open ocean and wave basins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a nonlinear spectral model for water waves over a variable bathymetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Workshop on Water Waves and Floating Bodies IWWWFB2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158888v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization of highly nonlinear waves in coastal regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a nonlinear spectral model for water waves over a variable bathymetry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Progresses in the developement of a weakly-nonlinear wave body interaction model based on the weak-scatterer approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Water Waves and Floating Bodies IWWWFB2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2015 International Conference on Ocean, Offshore and Artic Engineering (OMAE2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, St John's, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2015-41971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158885v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progresses in the developement of a weakly-nonlinear wave body interaction model based on the weak-scatterer approximation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D and 3D nonlinear wave propagation over a non-uniform bottom by pseudo-spectral method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2015 International Conference on Ocean, Offshore and Artic Engineering (OMAE2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWTEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198816v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D nonlinear wave propagation over a non-uniform bottom by pseudo-spectral method.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">DEVELOPMENT AND VALIDATION OF A HIGHLY NONLINEAR MODEL FOR WAVE PROPAGATION OVER A VARIABLE BATHYMETRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWTEC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">OMAE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, St John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158887v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT AND VALIDATION OF A HIGHLY NONLINEAR MODEL FOR WAVE PROPAGATION OVER A VARIABLE BATHYMETRY</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of rogue waves in open ocean and wave basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, St John's, Canada</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158886v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un outil de simulation numérique basé sur l'approche Weak-Scatterer pour l'étude des systèmes houlomoteurs en grands mouvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de l'hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Val de Reuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coupled SPH-Spectral Method for the Simulation of Wave Train Impacts on a FPSO</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of fully non linear and weakly nonlinear potential flow solvers for the study of wave energy converters undergoing large amplitude of motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey C. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2014 33rd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/OMAE2014-24679⟩</w:t>
+              <w:t xml:space="preserve">ASME 33rd International Conference on Ocean, Offshore and Artic Engineering (OMAE2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2014-23912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160631v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of fully non linear and weakly nonlinear potential flow solvers for the study of wave energy converters undergoing large amplitude of motions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Coupled SPH-Spectral Method for the Simulation of Wave Train Impacts on a FPSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 33rd International Conference on Ocean, Offshore and Artic Engineering (OMAE2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/OMAE2014-23912⟩</w:t>
+              <w:t xml:space="preserve">ASME 2014 33rd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, San Francisco, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2014-24679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199157v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a highly nonlinear model for wave propagation over a variable bathymetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Water Waves and Floating Bodies IWWWFB2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of extreme wave impacts on a FLNG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16221,657 +16325,657 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPHERIC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Hybrid-Spectral Model for Fully Nonlinear Numerical Wave Tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torben B. Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry B. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan P. Engsig-Karup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 32nd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2013-10861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach for the representation of concrete gravity based foundations for offshore wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 International conference on Ocean, Offshore and Artic Engineering (OMAE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2013-10639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil de simulation numérique basé sur l’approche Weak-Scatterer pour l’étude des systèmes houlomoteurs en grands mouvements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+                <w:t xml:space="preserve">Efficient pseudo-spectral model for free surface nonlinear water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Robert Bilgrav Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Peter Engsig-Karup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry B Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13emes Journées de l'Hydrodynamique (JH13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">International Conference on Spectral and High Order Methods (ICOSAHOM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Gammarth, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201953v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un outil de simulation numérique basé sur l’approche Weak-Scatterer pour l’étude des systèmes houlomoteurs en grands mouvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Ducrozet</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JH13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">13emes Journées de l'Hydrodynamique (JH13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158799v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient pseudo-spectral model for free surface nonlinear water waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">Développement d’un outil de simulation numérique basé sur l’approche Weak-Scatterer pour l’étude des systèmes houlomoteurs en grands mouvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spectral and High Order Methods (ICOSAHOM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Gammarth, Tunisia</w:t>
+              <w:t xml:space="preserve">JH13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160755v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind forcing and dissipation in a High Order Spectral deterministic wave model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16880,650 +16984,650 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st ISOPE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lahaina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANS Simulations of Hydrodynamic Forces in Irregular 2D and 3D Sea States using the SWENSE Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Monroy</w:t>
+                <w:t xml:space="preserve">Non-Linear Initialization in Three-Dimensional Higher Order Spectral Deterministic Sea State Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ISOPE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Pékin, China</w:t>
+              <w:t xml:space="preserve">29th Int. Conf on Offshore Mechanics and Arctic Engineering, OMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156363v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear Initialization in Three-Dimensional Higher Order Spectral Deterministic Sea State Modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Order Finite Difference Solution for 3D Nonlinear Wave-Structure Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.B. Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Engsip-Karup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Int. Conf on Offshore Mechanics and Arctic Engineering, OMAE</w:t>
+              <w:t xml:space="preserve">9th International Conference on HydroDynamics, ICHD’10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156365v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind forcing and dissipation in three-dimensional High Order Spectra deterministic sea state modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Order Finite Difference Solution for 3D Nonlinear Wave-Structure Interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
+                <w:t xml:space="preserve">Multi-block, boundary-fitted solutions for 3D nonlinear wave-structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry B Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Peter Engsig-Karup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on HydroDynamics, ICHD’10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
+              <w:t xml:space="preserve">25th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Harbin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156341v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-block, boundary-fitted solutions for 3D nonlinear wave-structure interaction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RANS Simulations of Hydrodynamic Forces in Irregular 2D and 3D Sea States using the SWENSE Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Harbin, China</w:t>
+              <w:t xml:space="preserve">20th ISOPE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160756v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de termes de croissance par le Vent et de dissipation dans un modèle HOS d'états de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17532,2602 +17636,2602 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de Modélisation de l'Atmosphère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of Ship motins in regular and irregular Head Seas using the SWENSE Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPE'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Nonlinear potential/RANSE simulation of wave interaction with ship and marine structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Extreme Wave Characterization and Prediction using an Advanced Higher-Order Spectral (HOS) Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">SNH 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Seoul, Korea, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156242v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANS Simulations of Ship Motions in Regular and Irregular Head Seas Using the SWENSE Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Monroy</w:t>
+                <w:t xml:space="preserve">Deterministic Reconstruction and Prediction of Nonlinear Wave Fields using Probe Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference of the International Society for Offshore and Polar Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">OMAE'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Estoril, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156256v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogue Waves in Large Scale Fully Nonlinear High-order-Spectral Simulations</w:t>
+                <w:t xml:space="preserve">Analysis of Freak Waves Formations with large scale Fully NonLinear Higher Order Spectral Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rogues Waves Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">ISOPE'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vancouver, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156240v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Wave Characterization and Prediction using an Advanced Higher-Order Spectral (HOS) Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Blondel</w:t>
+                <w:t xml:space="preserve">Recent Advances Towards the Viscous Flow Simulation of Ships Manoeuvering in Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNH 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Seoul, Korea, France</w:t>
+              <w:t xml:space="preserve">23rd IWWWFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Jeju Corée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156226v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances Towards the Viscous Flow Simulation of Ships Manoeuvering in Waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Deterministic Reconstruction and Prediction of Nonlinear Wave Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IWWWFB</w:t>
+              <w:t xml:space="preserve">23 rd IWWWFB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Jeju Corée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156243v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Reconstruction and Prediction of Nonlinear Wave Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Blondel</w:t>
+                <w:t xml:space="preserve">RANS Simulations of Ship Motions in Regular and Irregular Head Seas Using the SWENSE Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 rd IWWWFB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Jeju Corée, France</w:t>
+              <w:t xml:space="preserve">19th Conference of the International Society for Offshore and Polar Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156225v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Reconstruction and Prediction of Nonlinear Wave Fields using Probe Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Fully Nonlinear potential/RANSE simulation of wave interaction with ship and marine structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OMAE'2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Estoril, France</w:t>
+              <w:t xml:space="preserve">, 2008, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156224v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Freak Waves Formations with large scale Fully NonLinear Higher Order Spectral Simulations</w:t>
+                <w:t xml:space="preserve">Rogue Waves in Large Scale Fully Nonlinear High-order-Spectral Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPE'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vancouver, France</w:t>
+              <w:t xml:space="preserve">Rogues Waves Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156239v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear potential model to predict large amplitude motions: application to the SEAREV wave energy converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
+                <w:t xml:space="preserve">Simulation of a TLP in Waves using the SWENSE Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26thOMAE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Diego (USA), France</w:t>
+              <w:t xml:space="preserve">17th ISOPE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lisbonne (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156188v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a TLP in Waves using the SWENSE Scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water Wave Propagation using SPH Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Luquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ISOPE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lisbonne (Portugal), France</w:t>
+              <w:t xml:space="preserve">2nd SPHERIC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156200v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Wave Propagation using SPH Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
+                <w:t xml:space="preserve">Non-linear model to simulate large amplitude motions: application to wave energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Doring</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SPHERIC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Madrid, France</w:t>
+              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Plivice (Croatie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156190v1</w:t>
+                <w:t xml:space="preserve">hal-01156187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the SWENSE Method to Seakeeping Simulations in Irregular Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Pratical Tool for the Viscous Flow Simulation of Marine Structures in Complex Sea States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Numerical Ship Hydrodynamics Conference Ann Arbor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Michigan, France</w:t>
+              <w:t xml:space="preserve">Marine'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156199v1</w:t>
+                <w:t xml:space="preserve">hal-01156184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Freak Waves in Large Scale 3D higher-order Spectral Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the SWENSE Method to Seakeeping Simulations in Irregular Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IWWWFB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Croatie, Croatia</w:t>
+              <w:t xml:space="preserve">9th Numerical Ship Hydrodynamics Conference Ann Arbor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Michigan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156180v1</w:t>
+                <w:t xml:space="preserve">hal-01156199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear model to simulate large amplitude motions: application to wave energy conversion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Freak Waves in Large Scale 3D higher-order Spectral Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Plivice (Croatie), France</w:t>
+              <w:t xml:space="preserve">22nd IWWWFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Croatie, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156187v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Pratical Tool for the Viscous Flow Simulation of Marine Structures in Complex Sea States</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Luquet</w:t>
+                <w:t xml:space="preserve">Non-linear potential model to predict large amplitude motions: application to the SEAREV wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandrini</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Barcelone, France</w:t>
+              <w:t xml:space="preserve">26thOMAE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Diego (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156184v1</w:t>
+                <w:t xml:space="preserve">hal-01156188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigation of Pressure Fields Under</w:t>
+                <w:t xml:space="preserve">Implementation and Validation of Non Linear Wave Maker Models in a HOS Numerical Wave Tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 rd OMAE'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hamburg, France</w:t>
+              <w:t xml:space="preserve">ISOPE'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156143v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and Validation of Non Linear Wave Maker Models in a HOS Numerical Wave Tank</w:t>
+                <w:t xml:space="preserve">3D HOS Simulations of extreme waves in open seas and of their reproducing in a wavetank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPE'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156142v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulations of Wave-Body interactions sung a Modified SPH Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPE'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Francisco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naval and Offshore Applications of an Efficient Potential/RANSE Scheme for Wave-Body Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICHD'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D HOS Simulations of extreme waves in open seas and of their reproducing in a wavetank</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Investigation of Pressure Fields Under</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Retzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">25 rd OMAE'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hamburg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156141v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Fully Non Linear Water Wave Simulator Based on Higher Order Spectral Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Longyearbyen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20137,100 +20241,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des processus non-linéaires de génération et de propagation d'états de mer par une approche spectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université de Nantes; Ecole Centrale de Nantes (ECN), 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00263596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20240,91 +20344,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la modélisation numérique et à l’analyse physique des états de mer non-linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Nantes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03746577v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20334,375 +20438,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction of deep-water solitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Novkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Barckicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CN-Stream: Open-source library for nonlinear regular waves using stream function theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid2Grid : HOS Wrapper Program for CFD solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngmyung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20712,118 +20816,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEMOH v3.0 - User Manual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Kurnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId473"/>
+      <w:footerReference w:type="default" r:id="rId475"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20891,51 +20995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A69341FA"/>
+    <w:nsid w:val="3E459F84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21122,51 +21226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-ducrozet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5937-4504" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123770335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moran Charlou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2026.110098" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384051v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshi Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyue Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Nelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.123580" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Dermatis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bredmose" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry B Bingham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinwoong Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Hauteclocque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119919" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121357" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04926694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimin Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ransley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Qian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brown" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104441" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116445" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jun Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Canard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12020227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103834" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119316" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118676" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Le Page" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caverne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03887-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647112v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Poirier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2024.105870" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Novkoski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.034207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490827v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Kurnia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108885" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gomez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1288/1/012009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delacroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.115161" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Myung Choi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Seng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2022.100510" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114212" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099624v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114739" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Benetazzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Barbariol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeseon Yoo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1002806" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen He" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2022.133342" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tikan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Bonnefoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roberti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tovbis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054401" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112287" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Prabhudesai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14209-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491023v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithik Aliyar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sriram" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112568" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.110375" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binzhen Zhou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Jin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxuan Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxue Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.110813" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112206" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.436" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124375v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaobin Li" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gentaz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108513" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124379v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-020-01418-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Abdolahpour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Toffoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064803" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Slunyaev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Stepanyants" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054806" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagun Agarwal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaswat Saincher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Venkatachalam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqiang Yan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Xie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17736/ijope.2021.jc832" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108492" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517769v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Xu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingang Xiong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Aizinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2020.12.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401526v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhito Mori" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.939" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124360v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Jack Ransley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Andrew Brown" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Hann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Greaves" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Windt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jencm.20.00006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.082801" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmars" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107659" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099411v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.264101" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034802" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310305v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.519" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374843v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106237" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644316v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Seiffert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-017-1119-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766248v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Letournel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvign&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gelly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.03.014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644321v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Gouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017043" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496149v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.01.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563219v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.07.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-017-0086-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.09.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437324v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ferrant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.01.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480968v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein," TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedes Soares" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.01.030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF73W9GL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357916v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fink" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabchoub" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.054302" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299482v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gouin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.12.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299500v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.03.027" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299487v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.02.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145176v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Engsig-Karup" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Bingham" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.09.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2672" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPZVPNW3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161487v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.01.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V82JHG14-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145092v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6058(09)60198-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J86TSMG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330919v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-7-109-2007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699465v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457312v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812836502_0004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533200v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Yoon Han" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jamet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533247v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmeng Zeng" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Shao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingya Feng" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533208v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533110v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bingham" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490864v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Akkari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533115v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533082v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tierno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Myung Choi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descamps" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2025-157309" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014686v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Aertsens" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaak Monbaliu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099028v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Malas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343082v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631274v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688999v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2024-128825" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014699v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Y. Wang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533165v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tierno" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490872v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014708v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fache" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Copie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984064v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Engel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327959v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-104676" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491055v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Derakhti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490911v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Chul Kim" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-104857" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490927v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-100850" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491063v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9869" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490961v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Pakozdi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Califano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Akselsen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Croonenborghs" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Kim" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2022-79152" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490950v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2022-79880" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846967v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2022-79163" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491069v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11154" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491067v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dudley" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8981" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491076v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceanschennai45887.2022.9775539" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490943v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceanschennai45887.2022.9775216" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546233v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7960" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546188v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fouques" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Croonenborghs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Koop" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Joon Lim" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2021-63884" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563937v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Slunyaev" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Stepanyants" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5740" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124367v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2020-18930" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124368v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Whan Kim" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojoon Lim" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2020-19188" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375042v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Waseda" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Onorato" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885512v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338225v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375055v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378639v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885122v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77466" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855465v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan T. Grilli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-78367" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013239v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986765v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986768v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986762v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013250v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986766v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmyung Choi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986771v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885309v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986779v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986775v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986780v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344695v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344697v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344691v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy R. Seiffert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986781v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495567v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130125v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Afonso Barcarolo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couty" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Berry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jacquin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158888v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158889v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158885v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198816v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bozonnet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2015-41971" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158887v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158886v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198987v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160631v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Candelier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-24679" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199157v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23912" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158884v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158873v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beguin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160630v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben B. Christiansen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry B. Bingham" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan P. Engsig-Karup" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10861" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007863v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philippe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10639" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201953v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Letournel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158799v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160755v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Robert Bilgrav Christiansen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Peter Engsig-Karup" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156401v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156363v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156365v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160757v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156341v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Engsip-Karup" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160756v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156316v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156307v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156242v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luquet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156256v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156240v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156226v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blondel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156243v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156225v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156224v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156239v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156188v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gilloteaux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156200v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156190v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156199v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156180v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touze" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156187v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156184v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156143v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retzler" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156142v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156147v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156145v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156141v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156065v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00263596v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03746577v2" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561691v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barckicke" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013226v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986773v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533186v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kurnia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-ducrozet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5937-4504" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123770335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moran Charlou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2026.110168" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554896v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2026.110098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshi Yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyue Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Nelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.123580" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Dermatis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinwoong Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Hauteclocque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119919" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bredmose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry B Bingham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121456" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121357" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04926694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimin Yu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ransley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Qian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brown" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104441" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116445" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jun Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Canard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12020227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Poirier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2024.105870" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103834" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119316" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118676" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Le Page" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caverne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03887-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Novkoski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.034207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delacroix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.115161" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Myung Choi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Seng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2022.100510" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114212" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099624v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114739" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Kurnia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108885" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gomez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1288/1/012009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tikan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Bonnefoy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roberti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tovbis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054401" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithik Aliyar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sriram" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112568" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112287" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Prabhudesai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14209-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.110375" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binzhen Zhou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Jin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxuan Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxue Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.110813" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112206" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694182v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.436" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Benetazzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Barbariol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeseon Yoo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1002806" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546140v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen He" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2022.133342" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Slunyaev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Stepanyants" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054806" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Abdolahpour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Toffoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064803" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108492" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261108v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagun Agarwal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaswat Saincher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Venkatachalam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqiang Yan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Xie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17736/ijope.2021.jc832" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124375v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaobin Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gentaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108513" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124379v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-020-01418-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Xu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingang Xiong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Aizinger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2020.12.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401526v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhito Mori" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.939" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.082801" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124360v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Jack Ransley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Andrew Brown" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Hann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Greaves" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Windt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jencm.20.00006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099411v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.264101" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880225v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmars" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107659" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034802" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310305v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.519" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106237" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644316v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Seiffert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-017-1119-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766248v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Letournel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvign&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gelly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.03.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496149v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.01.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563219v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.07.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563227v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-017-0086-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612035v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.09.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437324v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Gouin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ferrant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.01.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480968v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein," TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedes Soares" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.01.030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF73W9GL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644321v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017043" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357916v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fink" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabchoub" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.054302" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299482v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gouin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.12.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299500v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.03.027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299487v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.02.017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145176v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Engsig-Karup" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Bingham" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.09.017" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145120v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2672" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPZVPNW3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161487v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.01.017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V82JHG14-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145092v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6058(09)60198-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J86TSMG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330919v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-7-109-2007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699465v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457312v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812836502_0004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmeng Zeng" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Shao" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingya Feng" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533208v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533200v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Yoon Han" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jamet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490864v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Akkari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533115v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533082v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tierno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Myung Choi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descamps" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2025-157309" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533110v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bingham" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014686v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Aertsens" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaak Monbaliu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099028v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Malas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688999v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2024-128825" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014699v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Y. Wang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533165v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tierno" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343082v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631274v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490872v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014708v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fache" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Copie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984064v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Engel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327959v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-104676" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491055v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Derakhti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490911v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Chul Kim" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-104857" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490927v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-100850" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490961v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Pakozdi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Califano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Akselsen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Croonenborghs" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Kim" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2022-79152" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491067v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dudley" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8981" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490950v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2022-79880" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846967v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2022-79163" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491069v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11154" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491076v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceanschennai45887.2022.9775539" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490943v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceanschennai45887.2022.9775216" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491063v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9869" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546233v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7960" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546188v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fouques" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Croonenborghs" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Koop" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Joon Lim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2021-63884" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563937v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Slunyaev" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Stepanyants" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5740" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124367v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2020-18930" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124368v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Whan Kim" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojoon Lim" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2020-19188" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885512v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375055v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338225v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378639v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Waseda" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375042v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Onorato" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855465v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan T. Grilli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-78367" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986762v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013239v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986765v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986768v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013250v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986766v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmyung Choi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986771v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885309v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885122v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77466" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986775v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986780v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986779v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344691v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy R. Seiffert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130125v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Afonso Barcarolo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couty" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Berry" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jacquin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495567v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986781v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344697v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344695v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158885v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158889v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198816v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bozonnet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2015-41971" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158887v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158886v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158888v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198987v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199157v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23912" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160631v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Candelier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-24679" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158884v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158873v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beguin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160630v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben B. Christiansen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry B. Bingham" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan P. Engsig-Karup" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10861" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007863v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philippe" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10639" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160755v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Robert Bilgrav Christiansen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Peter Engsig-Karup" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201953v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Letournel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158799v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156401v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156365v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156341v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Engsip-Karup" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160757v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160756v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156363v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156316v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156307v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156226v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blondel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156224v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156239v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156243v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luquet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156225v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156256v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156242v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156240v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156200v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156190v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156187v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156184v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156199v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156180v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touze" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156188v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gilloteaux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156142v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156141v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156147v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156145v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156143v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retzler" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156065v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00263596v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03746577v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561691v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barckicke" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013226v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986773v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533186v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kurnia" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>