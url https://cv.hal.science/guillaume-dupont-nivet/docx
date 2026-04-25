--- v0 (2026-03-23)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Dupont-Nivet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géosciences Rennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campus de Beaulieu, Bat 15, 35042 Rennes</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webpage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH INTERESTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Themes:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paleoenvironments, Paleoclimate, Tectonism and Geodynamic.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chronostratigraphy, Paleomagnetism, Stable isotopes, Palynology, Thermochronology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Asian climate and tectonism, Global Climate transition, Hominid paleoenvironments.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 Habilitation thesis, Rennes Univ., France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-2002 Ph.D. Geosciences, University of Arizona, USA. Supervision Pr. R.F. Butler.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995-1996 M.S. Geology, Univ. Rennes, France. Supervision Prs. A. Chauvin & P. Roperch.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993-1995 B.S. Geophysics, Paris 7/IPGP, Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991-1993 B.S. Physics, Strasbourg, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POSITIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-present Chercheur CNRS / Rennes Univ., France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2021 Guest researcher, Faculty of Earth & Environmental sciences, Potsdam Univ., Germany.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014 Chercheur CNRS / Rennes Univ., France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2018 Chair Professor, Department of Earth and Space Sciences, Peking Univ., China.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2014 Vidi NWO fellow, Faculty of Geosciences, Utrecht Univ., The Netherlands.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008 Veni NWO fellow, Faculty of Geosciences, Utrecht Univ., The Netherlands.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2005 Marie-Curie Individual fellow, Faculty of Geosciences, Utrecht Univ., The Netherlands.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2003 Postdoc., Department of Earth and Space Sciences, U. of California Los Angeles, USA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-1997 Science lieutenant. EPSHOM (Oceanographic center, French Navy) Brest, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across ancient oceans: Eocene dispersal routes of Asian terrestrial mammals to Europe, Afro-Arabia and South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Christopher Beard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 273, pp.105352. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2025.105352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic paleoecological evolution of NE Tibet: A review of magnetostratigraphically-constrained mammal records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhantao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weilin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maodu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 267, pp.105156. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2025.105156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05076379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the interplay among tectonics, climate, and erosion in the Himalayas using landscape evolution modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Shobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 658, pp.119305. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04996446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation in counterclockwise vertical-axis block rotations across a rift overlap zone, southwestern Ethiopia, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfaw Erbello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nowaczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 897, pp.230599. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04830334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past aridity and dust drove biodiversity crises and altered pollination in the ancient gymnosperm (Gnetales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Hoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100 (4), pp.1680-1697. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.70019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05025582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of Gondwanan woods in Myanmar through the Paleogene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario De Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day Wa Aung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing arcs of the India-Asia collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147, pp.260-275. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2025.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05164741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First fossil woods and palm stems from the mid Paleocene of Myanmar and their implications for biogeography and wood anatomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario De Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day Wa Aung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111 (1), pp.e16259. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.16259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323534v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacustrine rhythmites from the Mulhouse Basin (Upper Rhine Graben, France): a sedimentary record of increased seasonal climatic contrast and sensitivity of the climate to orbital variations through the Eocene-Oligocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gindre-Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentologika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57035/journals/sdk.2024.e21.1222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04485737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimmipollis burmanica gen. et sp. nov.: New genus of the soapberry family (Sapindaceae) from the late Eocene of central Myanmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huasheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond van der Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limi Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.104818. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2022.104818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03897654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogeographic reconstructions using QGIS: Introducing Terra Antiqua plugin and its application to 30 and 50 Ma maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovid Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gailleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 240, pp.104401. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04058763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remagnetization under hydrothermal alteration of South Tibetan Paleocene lavas: Maghemitization, hematization, and grain size reduction of (titano)magnetite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Bilardello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (3), pp.e2023JB026418. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JB026418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04021509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proto-monsoonal climate in the late Eocene of Southeast Asia: Evidence from a sedimentary record in central Myanmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huasheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pérez-Pinedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.101457. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gsf.2022.101457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03765271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary history of the Central Asian steppe-desert taxon Nitraria (Nitrariaceae) as revealed by integration of fossil pollen morphology and molecular data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Woutersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip E Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Giovanni Bogotá-Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 (2), pp.195-214. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boac050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Eocene magnetostratigraphy and tectonic evolution of the Xining Basin, NE Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.510-529. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream propagation of fluvial erosion in Eastern Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 605, pp.118017. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03997388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revised age and stratigraphy of the classic Homo erectus-bearing succession at Trinil (Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander L. Hilgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinatria Adhityatama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom A. Veldkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold W.K. Berghuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 301, pp.107908. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03917964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of magnetic susceptibility impressed during rock magnetic procedures (AF, IRM) and information on the domain state of the magnetic carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 342, pp.107076. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2023.107076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04170453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northward expansion of the southern-temperate podocarp forest during the Early Eocene Climatic Optimum: Palynological evidence from the NE Tibetan Plateau (China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faez Robin-Champigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gravendyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huasheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Woutersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pocknall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 316, pp.104914. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2023.104914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04099648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle to late Miocene growth of the North Pamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), pp.533-554. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03405280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene South Asian monsoon rainfall and wind histories diverged due to topographic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (4), pp.314-319. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-022-00919-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganization of Asian climate in relation to Tibetan Plateau uplift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuli Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yibo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsheng Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.684-700. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-022-00331-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03781752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Plateau made central Asian drylands move northward, concentrate in narrow latitudinal bands, and increase in intensity during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongshi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dabang Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (3), pp.e2021GL093718. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gl093718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03542140v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eurasian epicontinental sea was an important carbon sink during the Palaeocene-Eocene thermal maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Y Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Frieling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Fioroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.124. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00451-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03696476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southeastern Tibetan Plateau Growth Revealed by Inverse Analysis of Landscape Evolution Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (10), pp.e2021GL097623. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gl097623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03682805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of continental temperature seasonality from the Eocene greenhouse to the Oligocene icehouse –a model–data comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (2), pp.341 - 362. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-18-341-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03592787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of pedogenic carbonate growth in the tropical domain of Myanmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), pp.e2021GC009929. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gc009929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711354v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil wood from the lower Miocene of Myanmar (Natma Formation): palaeoenvironmental and biogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario De Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (28), pp.853-909. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2022v44a28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03798780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital variations as a major driver of climate and biome distribution during the greenhouse to icehouse transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (43), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abh2819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03401267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and driving mechanisms of the Eocene-Oligocene transition from astronomical tuning of a lacustrine record (Rennes Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galbrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Châteauneuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (6), pp.2343-2360. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-2343-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03594277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At a crossroads: The late Eocene flora of central Myanmar owes its composition to plate collision and tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huasheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pérez-Pinedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 291, pp.104441. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03219283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loess‐Like Dust Appearance at 40 Ma in Central China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Woutersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.e2020PA003993. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020pa003993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03226162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronostratigraphy of the Baringo-Tugen Hills-Barsemoi (HSPDP-BTB13-1A) core – 40Ar/39Ar dating, magnetostratigraphy, tephrostratigraphy, sequence stratigraphy and Bayesian age modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Deino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Sier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique I Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brenhin Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kingston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 570, pp.109519. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02403903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy of the Hominin Sites and Paleolakes Drilling Project (HSPDP) Baringo-Tugen Hills-Barsemoi core (Kenya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Sier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor Langereis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Deino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kingston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 570, pp.110190. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03093656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming-induced Asian hydrological climate transition across the Miocene–Pliocene boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco J Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew P Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann E Holbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.6935. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27054-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interactive global paleogeographic maps, new reconstructions at 60, 40 and 20 Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. Van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 214, 214, pp.103508. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03108247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic response to pedogenesis in aerobic soils of different weathering degree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caicai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglong Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 567, pp.110240. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03137080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sporopollenin chemistry and its durability in the geological record: an integration of extant and fossil chemical data across the seed plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Hoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine A.M. Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Woutersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (2), pp.285-305. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03146419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic history of central Myanmar and implications for the evolution of the Burma Terrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.303-319. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2020.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02915966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burma Terrane collision and northward indentation in the Eastern Himalayas recorded in the Eocene ‐ Miocene Chindwin Basin (Myanmar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (10), pp.e2020TC006413. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020TC006413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02968719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of Asian monsoons: a modelling perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.847-865. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-847-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital climate variability on the northeastern Tibetan Plateau across the Eocene–Oligocene transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.5249. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18824-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03006953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene integration of the Yellow River I: Detrital-zircon evidence from the North China Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuzhen Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 546, pp.109691. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02504733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage mid-Brunhes climate transition and mid-Pleistocene human diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco J Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Stringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew P Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.103354. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02940055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline of soil respiration in northeastern Tibet through the transition into the Oligocene icehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caves-Rugenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 560, pp.110016. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02940052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early onset and late acceleration of rapid exhumation in the Namche Barwa syntaxis, eastern Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Millar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Gemignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (12), pp.1139-1143. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G47720.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03101240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying eolian dust in the geological record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Trabucho-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.103410. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02973283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eocene palms from central Myanmar in a South-East Asian and global perspective: evidence from the palynological record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huasheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friðgeir Grímsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194 (2), pp.177-206. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boaa038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03101259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonated Inheritance in the Eastern Tibetan Lithospheric Mantle: Petrological Evidences and Geodynamic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Goussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.e2019GC008495. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02498157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of the steppe-desert biome in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Woutersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (41), pp.eabb8227. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abb8227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02965777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cretaceous Evolution of the Central Asian Proto‐Paratethys Sea: Tectonic, Eustatic, and Climatic Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Yücel Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (9), pp.e2019TC005983. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019TC005983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revised chronology of central Tibet uplift (Lunpola Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengshan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunhui Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingquan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (50), pp.eaba7298. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aba7298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03051597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene evolution of the Burmese forearc basin and implications for the history of India-Asia convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hnin Hnin Swe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131 (5-6), pp.730-748. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B35002.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01901808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous cooling and decline in monsoonal rainfall in northeastern Tibet during the fall into the Oligocene icehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (3), pp.203-206. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G45480.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02060438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detrital zircon provenance comparison between the Paleocene-Eocene Nangqian-Xialaxiu and Gongjue basins: New insights for Cenozoic paleogeographic evolution of the eastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 533 (109241), </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02163742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burma Terrane part of the Trans-Tethyan arc during collision with India according to palaeomagnetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (10), pp.863-868. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0443-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02283010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic evolution of the Pamir recorded in the western Tarim Basin (China): sedimentologic and magnetostratigraphic analyses of the Aertashi section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasmin Blaynay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (2), pp.492-515. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01983163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow marine to fluvial transition in the Siwalik succession of the Kameng River section, Arunachal Himalaya and its implication for foreland basin evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suchana Taral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Vögeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 184, pp.103980. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.103980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02272680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronostratigraphy of the Baringo-Tugen-Barsemoi (HSPDP-BTB13-1A) core – 40Ar/39Ar dating, magnetostratigraphy, tephrostratigraphy, sequence stratigraphy and Bayesian age modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Deino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Sier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kingston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 532, pp.109258. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02178607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene evolution and demise of the proto‐Paratethys Sea in Central Asia (Tarim and Tajik basins): role of intensified tectonic activity at ca. 41 Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Yücel Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (3), pp.461-486. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02025954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest known Oldowan artifacts at &amp;gt;2.58 Ma from Ledi-Geraru, Ethiopia, highlight early technological diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Aldeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ramon Arrowsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niguss Baraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (24), pp.11712-11717. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1820177116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02166641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in isolating primary remanent magnetization from Tethyan carbonate rocks on the Tibetan Plateau: Insight from remagnetized Upper Triassic limestones in the eastern Qiangtang block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 523, pp.115695. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02270563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Sahle and Gossa: Technology and geochronology at the earliest known Oldowan site at Ledi-Geraru, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Aldeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ramon Arrowsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niguss Baraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (41), pp.20261-20262. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1911952116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Asian moisture modulated by proto-Paratethys Sea incursions since the early Eocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510, pp.73-84. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01990317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tectonics and paleo-drainage of the easternmost Himalaya (Arunachal Pradesh, India) recorded in the Siwalik rocks of the foreland basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R Millar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American journal of science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 318 (7), pp.764-798. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2475/07.2018.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01923144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive aridification in East Africa over the last half million years and implications for human evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernhart Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Lowenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rabideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (44), pp.11174-11179. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1801357115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01895379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for climatic changes around the Matuyama-Brunhes Boundary (MBB) inferred from a multi-proxy palaeoenvironmental study of the GBY#2 core, Jordan River Valley, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sekar Proborukmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Mischke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Mienis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Melamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 489, pp.166-185. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01622128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">53-43 Ma Deformation of Eastern Tibet Revealed by Three Stages of Tectonic Rotation in the Gongjue Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baochun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (5), pp.3320-3338. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2018JB015443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01796805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian monsoons and aridification response to Paleogene sea retreat and Neogene westerly shielding indicated by seasonality in Paratethys oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Tindall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 485, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01713195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to study the morphology and chemistry of pollen in a phylogenetic context, applied to the halophytic taxon Nitraria L.(Nitrariaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Woutersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Bogotá-Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.e5055. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.5055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01857443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamir Plateau formation and crustal thickening before the India-Asia collision inferred from dating and petrology of the 110-92 Ma Southern Pamir volcanic sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovid Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunus Mamadjonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamshed Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.310-326. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01579521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The top of the Olduvai Subchron in a high-resolution magnetostratigraphy from the West Turkana core WTK13, hominin sites and Paleolakes Drilling Project (HSPDP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Sier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor G. Langereis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig S. Feibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine C.A. Joordens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.117-129. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01579589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectono-sedimentary evolution of the northern Iranian Plateau: insights frommiddle–late Miocene foreland-basin deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ballato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cifelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Heidarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad R. Ghassemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Wickert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (4), pp.417-446. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01472869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of the Asian atmospheric circulation shown by Paleogene dust provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P D Kapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.12390. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01472740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg/Ca in fossil oyster shells as palaeotemperature proxy, an example from the Palaeogene of Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Jan Reichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart de Nooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 441 (4), pp.611-626. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01216384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steppe development on the Northern Tibetan Plateau inferred from Paleogene ephedroid pollen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Rydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Bolinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (1), pp.71-100. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00173134.2015.1120343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01472860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene-Pleistocene evolution of India-Eurasia convergence partitioning between the Bhutan Himalaya and the Shillong Plateau: New evidences from foreland basin deposits along the Dungsam Chu section, eastern Bhutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Grujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Hoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (12), pp.2963-2994 </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016TC004258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01419480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indentation of the Pamirs with respect to the northern margin of Tibet: Constraints from the Tarim basin sedimentary record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin Blayney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R Millar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (10), pp.2345-2369 </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016TC004222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01382390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphic record of the early evolution of the southwestern Tian Shan foreland basin (Ulugqat area), interactions with Pamir indentation and India–Asia collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 644-645, pp.122-137. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01117639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a primary remanence be retrieved from partially remagnetized Eocence volcanic rocks in the Nanmulin Basin (southern Tibet) to date the India-Asia collision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (1), pp.42-66. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB011599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01120576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleolatitudes of the Tibetan Himalaya from primary and secondary magnetizations of Jurassic to Lower Cretaceous sedimentary rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Garzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.77-100. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GC005624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What was the Paleogene latitude of the Lhasa terrane? A reassessment of the geochronology and paleomagnetism of Linzizong volcanic rocks (Linzhou Basin, Tibet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (3), pp.594-622 </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01120570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Cretaceous Xigaze ophiolites formed in the Gangdese forearc: Evidence from paleomagnetism, sediment provenance, and stratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Maffione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devon A. Orme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 415, pp.142-153. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic tests of tectonic reconstructions of the India-Asia collision zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (8), pp.2642-2649. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL063749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01143715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral extrusion along the Altyn Tagh Fault, Qilian Shan (NE Tibet): insight from a 3D crustal budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangjiang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (6), pp.407-425. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01185452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pliocene fossiliferous sedimentary record and the environmental context of early Homo from Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin N. Dimaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347 (6228), pp.1355-1359. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaa1415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing, cause and impact of the late Eocene stepwise sea retreat from the Tarim Basin (west China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderic Bosboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Grothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Brinkhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 403, pp.101-118. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00985321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian monsoons in a late Eocene greenhouse world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trabucho-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 513 (7519), pp.501-506. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01072603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligocene clockwise rotations along the eastern Pamir: Tectonic and paleogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderic Bosboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), pp.53-66. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013TC003388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00979593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aridification in continental Asia after the Middle Eocene Climatic Optimum (MECO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderic Bosboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Hoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas C.J. van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 389, pp.34-42. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2013.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00942581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesozoic - Cenozoic tectonic evolution of southwestern Tian Shan: Evidence from detrital zircon U/Pb and apatite fission track ages of the Ulugqat area, Northwest China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3-4), pp.986-1008. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2013.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01061130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Tarim Basin sea retreat (west China) and Asian aridification in the late Eocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderic Bosboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Grothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Brinkhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (5), pp.621-640. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high resolution study of trace elements and stable isotopes in oyster shells to estimate Central Asian Middle Eocene seasonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Jan Reichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart J. de Nooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 363, pp.200-212. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00913050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source to sink relations between the Tian Shan and Junggar Basin (northwest China) from Late Palaeozoic to Quaternary: evidence from detrital U-Pb zircon geochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.219-240. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2117.2012.00558.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00771324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonics, exhumation, and drainage evolution of the eastern Himalaya since 13 Ma from detrital geochemistry and thermochronology, Kameng River Section, Arunachal Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 125 (3-4), pp.523-23/8. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B30697.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00817638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclination shallowing in Eocene Linzizong sedimentary rocks from Southern Tibet: correction, possible causes and implications for reconstructing the India-Asia collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194 (3), pp.1390-1411. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggt188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00863670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved age control on early Homo fossils from the upper Burgi Member at Koobi Fora, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine C.A. Joordens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig S. Feibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Spoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Sier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (6), pp.731-745. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00908753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for northeastern Tibetan Plateau uplift between 25 and 20 Ma in the sedimentary archive of the Xining Basin, Northwestern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengtang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houyuan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 317-318, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00670774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy of the Neogene Siwalik Group in the far eastern Himalaya: Kameng section, Arunachal Pradesh, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Beeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Chakraborti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.117-135. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2011.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00670789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Ali & Aitchison's comment on 'Restoration of Cenozoic deformation in Asia, and the size of Greater India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Decelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.TC4007. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012TC003144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00771295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and glacial-interglacial variations in provenance of the Chinese Loess Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqing Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaochu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.B20715. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL053304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00771314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended stratigraphy, palynology and depositional environments record the initiation of the Himalayan Gyirong Basin (Neogene China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. D. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke-Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Can Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Song Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen-Ning Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2011.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00670797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late Eocene palynological record of climate change and Tibetan Plateau uplift (Xining Basin, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Hoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Straathof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Utescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 344-345, pp.16-38. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00771302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Aitchison and Ali: Reconciling Himalayan ophiolite and Asian magmatic arc records with a two-stage India-Asia collision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mcquarrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Doubrovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (40), pp.E2646. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1208836109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the ''Asian Climate and Tectonics'' special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter D. Clift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00670781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greater India Basin hypothesis and a two-stage Cenozoic collision between India and Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mcquarrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (20), pp.7659-7664. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1117262109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00701362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An astronomically-tuned climate framework for hominins in the Turkana Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine C.A. Joordens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert B. Vonhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig S. Feibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas J. Lourens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 307 (1-2), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00670840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Eocene sea retreat from the Tarim Basin (west China) and concomitant Asian paleoenvironmental change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderic Bosboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander J.P. Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Brinkhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 299 (1-2), pp.385-398. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of Cenozoic deformation in Asia and the size of Greater India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Decelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (5), pp.TC5003. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011TC002908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00670814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-wise change of Asian interior climate preceding the Eocene-Oligocene Transition (EOT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderic Bosboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Krijgsman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 299 (3-4), pp.399-412. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00605331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy of the hominin-bearing Hadar Formation (Middle Ledi Region, Ethiopia) and regional evidences for environmental changes at ca. 3.2 Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arrowsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dimaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special paper 446 (67-85), pp.doi: 10.1130/2008.2446(03)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy of Cenozoic sediments from the Xining Basin: Tectonic implications for the northeastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunhui Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junping Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (B11), pp.B11102. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JB004187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene clockwise tectonic rotation of the Xining-Lanzhou region, northeastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Horton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (B4), </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JB002620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of crustal displacement along a weak Altyn Tagh fault: Evidence from paleomagnetism of the northern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delores Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jay Melosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (1), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002TC001397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene clockwise tectonic rotations in the forearc of central Andes, Antofagasta region, northern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arriagada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Mpodozis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cobbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B1), </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB001598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetism indicates no Neogene vertical axis rotations of the northeastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert F. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanhua Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B8), </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JB002399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paléotopographie Miocène de la région du Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian France-Lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05361211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The topographic evolution of the Southern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Grujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhantao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.656164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05361121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIBETOP des paléoaltitudes aux modèles géodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhantao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.659476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05376561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across Ancient Oceans: Mapping the Dispersal Routes of Asian Anthropoids to South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beard K Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.656271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05361183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Central Tibet's Sedimentary History: New Insights from the TIBETOP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhantao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.658122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05376156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-based and data-driven approach to paleogeographic reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovid Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozigul Tirandozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibragim Rakhimjanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-15087, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream versus upstream propagation of fluvial erosion in orogenic plateaus: Example of the eastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruohong Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-7762, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation in counterclockwise vertical-axis block rotations across a rift overlap zone, southwestern Ethiopia, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfaw Erbello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesfaye Kidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Annual Meeting 2024 (AGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2024, Washington DC, United States. pp.T22A-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04977359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la crise climatique à la transition Greenhouse-Icehouse enregistrée dans le rift de la Limagne, Puy de Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Mouftakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04438686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetism and Tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04438721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleogeography of the India-Asia collision: a review of ongoing models and controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04438739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Eocene Climate Optimum environmental changes in Central Asia (Kazakhstan) and potential relations with Eurasian paleoecological dispersals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Seufert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04438714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the evolution of central Asian drylands during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongshi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dabang Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-3321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03694150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling South Asian Monsoon Rainfall and Wind Histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-2399, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03938136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse analysis of landscape evolution model reveals the southeastern Tibetan Plateau growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruohong Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoming Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2022 (AGU 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.EP51A-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03937843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle influence du forçage orbital sur le climat et les biomes de l'Éocène et de l'Oligocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03522556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Burma terrane related to India: Evidence from the U-Pb zircons in Late Cretaceous-Paleogene sediments from the Myanmar Central Basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cogné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03521118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large recent counterclockwise rotations in the Tajik Basin and implications on the Pamir salient formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2021 (EGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03441868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling granulitic conditions in Early Triassic crustal xenoliths from NE-Qiangtang, Tibet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Goussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Oliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03405770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northward motion of the Burma Terrane alongside India during the Cenozoic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2021 (EGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03441865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurasian paleogeographic reconstructions for Cenozoic climatic and biotic evolution (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.EP14B-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03532357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution asynchrone des pluies et des vents de mousson au cours du Miocène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03521132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle paléogéographique des moussons asiatiques au Cénozoïque : le Tibet et (surtout) tous les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03521151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil carbonate growth in the tropical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sierra V. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03522589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene deformation and surface uplift of the North Pamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-6105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03005792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">India-Asia collision paleogeography constrained by Burma Terrane (Myanmar) Late Cretaceous to Miocene paleomagnetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-1523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02539606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil woods from the middle Miocene of Myanmar: implications for the evolution of Dipterocarpaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Za Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day Wa Aung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Midcontinent Paleobotanical Colloquim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian paleoenvironments, paleogeography and paleobiodiversity interactions during the Greenhouse-Icehouse transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-18291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02539600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Cretaceous – early Paleogene tectonic evolution of the Central Pamir inferred from the geochemical features of the Bartang volcanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovid Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ding Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Glodny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-12681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02539593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large field impressed anisotropy of magnetic susceptibility (AMS) in metamorphic volcanoclastic rocks from the western Central Pamir with ilmeno-hematite as the main magnetic carrier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovid Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-2702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02539778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The climate in Antarctica during the Middle Eocene: a modelling perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-18748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02539557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Pamir salient: new sedimentological and paleomagnetic constraints from the southeastern Tajik Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.T53A-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02413412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic evolution of the South and Central Pamir terranes from petrologic and paleomagnetic analyses of Cretaceous-Paleogene volcanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovid Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-14069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02097515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsoons vs. Westerlies during Tibetan plateau growth and greenhouse-icehouse transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of america Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02395010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamir tectonic evolution recorded in the western Tarim Basin (China): paleoenvironmental and magnetostratographic analyses of the Aertashi section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin Blayney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-14447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02060544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary Diatom and Palynomorph Stratigraphies and Palaeoenvironments of the Koora Graben and Lake Magadi Basin, Kenya Rift Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Mwihaki Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernhart Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Lowenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rabideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.PP22B-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01927822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasomatised mantle and growth of the Tibet Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Goussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-2943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02060505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CHEMICAL AND MORPHOLOGICAL STUDY OF NITRARIA (NITRARIACEAE) POLLEN, WITH IMPLICATIONS FOR HISTORICAL BIOGEOGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Woutersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bogota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th EUROPEAN PALAEOBOTANY &amp; PALYNOLOGY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland. pp.242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01878605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Asian cooling across the Eocene–Oligocene transition evidenced by ecosystem restructuring on the Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-17400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02060560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Paleomagnetic Constraints on the Latitudinal Displacement of the West Burma Block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Castle Meeting: New Trends on Paleo, Rock and Environmental Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chęciny, Poland. pp.161, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25171/instgeoph_pas_publs-2018-082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01878546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapas paleogeográficos a escala global durante el Cenozoico: implicancias para la transición Eoceno-Oligoceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Congreso Geológico Chileno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Conception, Chile. pp.713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02048191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral translation of the Burma Platelet since the late Cretaceous: An Asian analogue for the Baja-BC hypothesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.T14A-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01927755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTIPLE PALAEOECOLOGICAL PROXIES CONSTRAIN THE INTERPLAY BETWEEN TIBETAN PLATEAU GROWTH, THE PROTO-MONSOONS AND FLORAL DISPERSAL DURING THE EARLY INDIA-ASIA COLLISION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th EUROPEAN PALAEOBOTANY &amp; PALYNOLOGY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland. pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01878571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tectonics and Paleo-drainage of the Easternmost Himalaya (Arunachal Pradesh, India) Recorded in the Siwalik Rocks of the Foreland Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwaldys Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R Millar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2018, Washington, United States. pp.T23C-0376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02060474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomical forcing of Eocene monsoons in terrestrial sediments of the northeastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Tjallingii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Yücel Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-16107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01534469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Central Asian seasonality from Eocene oysters indicates early monsoons and aridification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Tindall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart de Nooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01534410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of Rapid Exhumation in the Namche Barwa Syntaxis Constrained by Detrital Thermochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Majman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R Millar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.T12A-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01734886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Eocene Myanmar tectonics constrained by magnetostratigraphy of the Yaw Formation, Chidwin Basin, Kalewa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day Wa Aun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-12867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01534291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEATHERING AND DENUDATION OF THE WESTERN CONTINENTAL MARGIN OF PENINSULAR INDIA: THE 40Ar/39Ar DATING OF LATERITIC K-RICH MANGANESE OXIDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01406455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the P-T evolution of granulites and the geochemistry of ultra-K volcanics from Bohemian Massif and Central Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Goussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Maierova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Schulmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and melting processes of the lithosphere beneath the North-East Qiangqtang terrane, Central Tibet, during Eocene times.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Goussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Schulmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Oliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-12186-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic constraints on the tectonics of the Eastern border of the Qiangtang terrane (Tibetan Plateau) during the India-Asia collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Goussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Replumaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEATHERING AND DENUDATION OF THE WESTERN CONTINENTAL MARGIN OF PENINSULAR INDIA: THE 40 Ar/ 39 Ar DATING OF LATERITIC K-RICH MANGANESE OXIDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardon Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOURCE TO SINK: A long term perspective of sediment budgets and sources characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01421005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of the Pamir plateau recorded in surrounding basins, implications on Asian climate and land-sea distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin Blayney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geoscience Union, Apr 2015, Vienne, Austria. pp.EGU2015-12387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01137639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonnalité à l’Éocène en Asie Centrale : du modèle numérique à la géochimie haute résolution des Ostréidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Tindall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eocene sea retreat out of Asia: paleogeography, controlling mechanisms and environmental impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderic Bosboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Mandic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-15676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00990535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des environnements de dépôts dans le bassin du Tarim (Chine) au cours du retrait Paléogène de la Proto- Paratethys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Eocene arid climate in Asia inferred from multi-proxy sclerochronology using oyster shells from the Tarim Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Jan Reichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart J. de Nooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la saisonnalité en Asie centrale à l'éocène moyen : Apport de la sclérochronologie sur des coquilles d'huîtres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. de Nooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Jan Reichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00913055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclination shallowing in the Linzizong sediments from Tibet: correction, possible causes and implications for the Indo-Asia collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00813673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition éocène-oligocène identifiée par magnétostratigraphie dans le bassin continental de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangie Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ghirardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00913065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonics, exhumation, and drainage evolution of the eastern Himalaya since 13 Ma from detrital geochemistry and thermochronology, Kameng River Section, Arunachal Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-1562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Plateau paleogeographic reconstructions during the India-Asia collision: from paleoelevation proxies to geodynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhantao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. pp.EGU25-21621, 2025, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-21621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogeographic evolution of Asia in the Cenozoic reconstructed with the Terra Antiqua software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovid Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haipeng Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. pp.EGU24-19320, 2024, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools on Terra Antiqua 2.0 applied to reconstructing the paleogeography of the India-Asia collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovid Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU23-14003, 2023, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04080608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream propagation versus upstream propagation of fluvial erosion in the eastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruohong Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu‐zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2023 (AGU 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco, United States. pp.T51E-0152, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04448463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are carbonates from the India-Asia collision remagnetized ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2021 (EGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, Austria. , </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03226381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights about the Late Eocene monsoon-like atmospheric circulation using the IPSL Earth System Model: what is certain, less certain and very uncertain !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jean Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.T51D-0264, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02413492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling, vegetation shift and decline in monsoonal rainfall in NE Tibet through the greenhouse to icehouse transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-15139, 2019, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02090855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the impact of the Drake Passage opening on ocean circulation and Eocene climate - A model study with paleo-friendly conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-16686, 2019, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02090782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Earth System modeling study of the recent geological history of the global oceanic circulation over the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.GP53A-0657, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02413459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Drake Passage opening and its effects: an old friend with a new insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-8086, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02060565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palynology of the central Myanmar basin corroborates Eocene-Oligocene monsoonal conditions in south-east Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huasheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th EUROPEAN PALAEOBOTANY &amp; PALYNOLOGY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland. pp.206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01878565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The top of the Olduvai subchron in a high-resolution magnetostratigraphy from the West Turkana core WTK13, Hominin Sites and Paleolakes Drilling Project (HSPDP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Sier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor G. Langereis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig S. Feibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Jordeens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-16960, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01534457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indentation of the Pamirs with respect to the northern margin of Tibet: Constraints from the Tarim basin sedimentary record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin Blayney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R Millar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-10543, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01534477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic constraints on early collisional deformation along the eastern margin of the Qiantang terrane (Tibetan plateau) at 50 and 37 Ma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Goussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-9476, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cretaceous – Paleogene paleogeography of Central Asia recorded in depositional environments of the Proto-Paratethys Sea in the Tarim Basin (Western China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Yücel Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-9973, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01534272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary global paleogeographic maps through the Greenhouse-Icehouse transition: forcing of the Drake Passage and Asian Monsoons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-11028, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01520810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven lacustrine dynamics from the Early Pleistocene Lorenyang Lake, Turkana Basin, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine C.A. Joordens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Sier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen H.J.L. van Der Lubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-6618-1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of the Asian atmospheric circulation to paleogeographic and climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Pullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-4932, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian Winter Monsoons in the Eocene: Evidence from the Aeolian Dust Series of the Xining Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adriens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.PP43D-1498, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Remagnetization of Jurassic Carbonates and a Primary Paleolatitude of Lower Cretaceous Volcaniclastic Rocks of the Tibetan Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Garzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.GP43A-3625, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclination shallowing in the Linzizong sediments from Tibet: correction, possible causes and implications for the Indo-Asia collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian geodynamics, climate and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara N Jonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dommain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter D Clift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological Society of London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 549 (1), 250 p., 2025, Geological Society, London, Special Publications, 978-1786206206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05365808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Asian geodynamics, climate and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara N Jonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dommain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter D Clift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Dupont-Nivet; T.N. Jonell; R. Dommain; P.D. Clift. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian geodynamics, climate and biodiversity, Geological Society of London Special Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 549 (1), Geological Society of London, pp.1-10, 2025, </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP549-2025-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05030447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Eocene paleogeography of the Proto-Paratethys Sea in Central Asia (NW China, S Kyrgyzstan and SW Tajikistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderic Bosboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Mandic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ormukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darius Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 427 (1), pp.565-588, 2017, Geological Society, Special Publications, </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP427.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01131154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Cretaceous to present latitude of the central proto-Tibetan Plateau: A paleomagnetic synthesis with implications for Cenozoic tectonics, paleogeography, and climate of Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nie, J.S., Hoke, G.D. and Horton, B.K. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards an improved understanding of uplift mechanisms and the elevation history of the Tibetan plateau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 507, Geological Society of America, pp.1-21, 2014, Geological Society of America Special Paper, </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/2014.2507(01)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil woods from the lower Miocene of Myanmar (Natma Formation): paleoenvironmental and biogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais A Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03231077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations et quantifications des forçages externes et internes des paléoenvironnements dans le cadre des changements régionaux et globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. Université Rennes 1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00660921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId739"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Dupont-Nivet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géosciences Rennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campus de Beaulieu, Bat 15, 35042 Rennes</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webpage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH INTERESTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Themes:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paleoenvironments, Paleoclimate, Tectonism and Geodynamic.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chronostratigraphy, Paleomagnetism, Stable isotopes, Palynology, Thermochronology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Asian climate and tectonism, Global Climate transition, Hominid paleoenvironments.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 Habilitation thesis, Rennes Univ., France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-2002 Ph.D. Geosciences, University of Arizona, USA. Supervision Pr. R.F. Butler.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995-1996 M.S. Geology, Univ. Rennes, France. Supervision Prs. A. Chauvin & P. Roperch.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993-1995 B.S. Geophysics, Paris 7/IPGP, Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991-1993 B.S. Physics, Strasbourg, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POSITIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-present Chercheur CNRS / Rennes Univ., France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2021 Guest researcher, Faculty of Earth & Environmental sciences, Potsdam Univ., Germany.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014 Chercheur CNRS / Rennes Univ., France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2018 Chair Professor, Department of Earth and Space Sciences, Peking Univ., China.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2014 Vidi NWO fellow, Faculty of Geosciences, Utrecht Univ., The Netherlands.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008 Veni NWO fellow, Faculty of Geosciences, Utrecht Univ., The Netherlands.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2005 Marie-Curie Individual fellow, Faculty of Geosciences, Utrecht Univ., The Netherlands.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2003 Postdoc., Department of Earth and Space Sciences, U. of California Los Angeles, USA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-1997 Science lieutenant. EPSHOM (Oceanographic center, French Navy) Brest, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across ancient oceans: Eocene dispersal routes of Asian terrestrial mammals to Europe, Afro-Arabia and South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Christopher Beard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 273, pp.105352. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2025.105352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic paleoecological evolution of NE Tibet: A review of magnetostratigraphically-constrained mammal records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhantao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weilin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maodu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 267, pp.105156. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2025.105156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05076379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation in counterclockwise vertical-axis block rotations across a rift overlap zone, southwestern Ethiopia, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfaw Erbello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nowaczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 897, pp.230599. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04830334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the interplay among tectonics, climate, and erosion in the Himalayas using landscape evolution modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Shobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 658, pp.119305. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04996446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past aridity and dust drove biodiversity crises and altered pollination in the ancient gymnosperm (Gnetales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Hoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100 (4), pp.1680-1697. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.70019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05025582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of Gondwanan woods in Myanmar through the Paleogene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario De Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day Wa Aung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing arcs of the India-Asia collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147, pp.260-275. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2025.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05164741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First fossil woods and palm stems from the mid Paleocene of Myanmar and their implications for biogeography and wood anatomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario De Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day Wa Aung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111 (1), pp.e16259. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.16259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323534v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacustrine rhythmites from the Mulhouse Basin (Upper Rhine Graben, France): a sedimentary record of increased seasonal climatic contrast and sensitivity of the climate to orbital variations through the Eocene-Oligocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gindre-Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentologika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57035/journals/sdk.2024.e21.1222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04485737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northward expansion of the southern-temperate podocarp forest during the Early Eocene Climatic Optimum: Palynological evidence from the NE Tibetan Plateau (China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faez Robin-Champigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gravendyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huasheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Woutersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pocknall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 316, pp.104914. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2023.104914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04099648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of magnetic susceptibility impressed during rock magnetic procedures (AF, IRM) and information on the domain state of the magnetic carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 342, pp.107076. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2023.107076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04170453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimmipollis burmanica gen. et sp. nov.: New genus of the soapberry family (Sapindaceae) from the late Eocene of central Myanmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huasheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond van der Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limi Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.104818. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2022.104818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03897654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary history of the Central Asian steppe-desert taxon Nitraria (Nitrariaceae) as revealed by integration of fossil pollen morphology and molecular data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Woutersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip E Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Giovanni Bogotá-Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 (2), pp.195-214. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boac050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proto-monsoonal climate in the late Eocene of Southeast Asia: Evidence from a sedimentary record in central Myanmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huasheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pérez-Pinedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.101457. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gsf.2022.101457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03765271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogeographic reconstructions using QGIS: Introducing Terra Antiqua plugin and its application to 30 and 50 Ma maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovid Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gailleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 240, pp.104401. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04058763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remagnetization under hydrothermal alteration of South Tibetan Paleocene lavas: Maghemitization, hematization, and grain size reduction of (titano)magnetite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Bilardello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (3), pp.e2023JB026418. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JB026418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04021509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Eocene magnetostratigraphy and tectonic evolution of the Xining Basin, NE Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.510-529. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream propagation of fluvial erosion in Eastern Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 605, pp.118017. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03997388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revised age and stratigraphy of the classic Homo erectus-bearing succession at Trinil (Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander L. Hilgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinatria Adhityatama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom A. Veldkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold W.K. Berghuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 301, pp.107908. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03917964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil wood from the lower Miocene of Myanmar (Natma Formation): palaeoenvironmental and biogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario De Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (28), pp.853-909. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2022v44a28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03798780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of pedogenic carbonate growth in the tropical domain of Myanmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), pp.e2021GC009929. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gc009929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711354v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of continental temperature seasonality from the Eocene greenhouse to the Oligocene icehouse –a model–data comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (2), pp.341 - 362. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-18-341-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03592787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle to late Miocene growth of the North Pamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), pp.533-554. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03405280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganization of Asian climate in relation to Tibetan Plateau uplift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuli Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yibo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsheng Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.684-700. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-022-00331-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03781752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene South Asian monsoon rainfall and wind histories diverged due to topographic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (4), pp.314-319. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-022-00919-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Plateau made central Asian drylands move northward, concentrate in narrow latitudinal bands, and increase in intensity during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongshi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dabang Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (3), pp.e2021GL093718. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gl093718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03542140v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eurasian epicontinental sea was an important carbon sink during the Palaeocene-Eocene thermal maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Y Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Frieling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Fioroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.124. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00451-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03696476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southeastern Tibetan Plateau Growth Revealed by Inverse Analysis of Landscape Evolution Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (10), pp.e2021GL097623. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gl097623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03682805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sporopollenin chemistry and its durability in the geological record: an integration of extant and fossil chemical data across the seed plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Hoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine A.M. Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Woutersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (2), pp.285-305. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03146419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital variations as a major driver of climate and biome distribution during the greenhouse to icehouse transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (43), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abh2819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03401267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and driving mechanisms of the Eocene-Oligocene transition from astronomical tuning of a lacustrine record (Rennes Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galbrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Châteauneuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (6), pp.2343-2360. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-2343-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03594277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronostratigraphy of the Baringo-Tugen Hills-Barsemoi (HSPDP-BTB13-1A) core – 40Ar/39Ar dating, magnetostratigraphy, tephrostratigraphy, sequence stratigraphy and Bayesian age modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Deino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Sier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique I Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brenhin Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kingston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 570, pp.109519. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02403903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy of the Hominin Sites and Paleolakes Drilling Project (HSPDP) Baringo-Tugen Hills-Barsemoi core (Kenya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Sier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor Langereis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Deino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kingston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 570, pp.110190. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03093656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loess‐Like Dust Appearance at 40 Ma in Central China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Woutersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.e2020PA003993. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020pa003993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03226162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At a crossroads: The late Eocene flora of central Myanmar owes its composition to plate collision and tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huasheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pérez-Pinedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 291, pp.104441. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03219283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming-induced Asian hydrological climate transition across the Miocene–Pliocene boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco J Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew P Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann E Holbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.6935. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27054-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interactive global paleogeographic maps, new reconstructions at 60, 40 and 20 Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. Van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 214, 214, pp.103508. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03108247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic response to pedogenesis in aerobic soils of different weathering degree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caicai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglong Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 567, pp.110240. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03137080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revised chronology of central Tibet uplift (Lunpola Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengshan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunhui Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingquan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (50), pp.eaba7298. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aba7298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03051597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic history of central Myanmar and implications for the evolution of the Burma Terrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.303-319. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2020.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02915966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burma Terrane collision and northward indentation in the Eastern Himalayas recorded in the Eocene ‐ Miocene Chindwin Basin (Myanmar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (10), pp.e2020TC006413. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020TC006413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02968719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying eolian dust in the geological record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Trabucho-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.103410. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02973283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage mid-Brunhes climate transition and mid-Pleistocene human diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco J Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Stringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew P Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.103354. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02940055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline of soil respiration in northeastern Tibet through the transition into the Oligocene icehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caves-Rugenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 560, pp.110016. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02940052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene integration of the Yellow River I: Detrital-zircon evidence from the North China Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuzhen Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 546, pp.109691. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02504733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early onset and late acceleration of rapid exhumation in the Namche Barwa syntaxis, eastern Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Millar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Gemignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (12), pp.1139-1143. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G47720.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03101240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of Asian monsoons: a modelling perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.847-865. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-847-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital climate variability on the northeastern Tibetan Plateau across the Eocene–Oligocene transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.5249. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18824-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03006953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eocene palms from central Myanmar in a South-East Asian and global perspective: evidence from the palynological record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huasheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friðgeir Grímsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194 (2), pp.177-206. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boaa038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03101259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonated Inheritance in the Eastern Tibetan Lithospheric Mantle: Petrological Evidences and Geodynamic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Goussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.e2019GC008495. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02498157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of the steppe-desert biome in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Woutersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (41), pp.eabb8227. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abb8227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02965777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cretaceous Evolution of the Central Asian Proto‐Paratethys Sea: Tectonic, Eustatic, and Climatic Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Yücel Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (9), pp.e2019TC005983. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019TC005983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in isolating primary remanent magnetization from Tethyan carbonate rocks on the Tibetan Plateau: Insight from remagnetized Upper Triassic limestones in the eastern Qiangtang block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 523, pp.115695. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02270563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest known Oldowan artifacts at &amp;gt;2.58 Ma from Ledi-Geraru, Ethiopia, highlight early technological diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Aldeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ramon Arrowsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niguss Baraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (24), pp.11712-11717. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1820177116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02166641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Sahle and Gossa: Technology and geochronology at the earliest known Oldowan site at Ledi-Geraru, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Aldeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ramon Arrowsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niguss Baraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (41), pp.20261-20262. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1911952116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Asian moisture modulated by proto-Paratethys Sea incursions since the early Eocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510, pp.73-84. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01990317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene evolution of the Burmese forearc basin and implications for the history of India-Asia convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hnin Hnin Swe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131 (5-6), pp.730-748. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B35002.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01901808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burma Terrane part of the Trans-Tethyan arc during collision with India according to palaeomagnetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (10), pp.863-868. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0443-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02283010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous cooling and decline in monsoonal rainfall in northeastern Tibet during the fall into the Oligocene icehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (3), pp.203-206. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G45480.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02060438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detrital zircon provenance comparison between the Paleocene-Eocene Nangqian-Xialaxiu and Gongjue basins: New insights for Cenozoic paleogeographic evolution of the eastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 533 (109241), </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02163742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic evolution of the Pamir recorded in the western Tarim Basin (China): sedimentologic and magnetostratigraphic analyses of the Aertashi section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasmin Blaynay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (2), pp.492-515. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01983163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow marine to fluvial transition in the Siwalik succession of the Kameng River section, Arunachal Himalaya and its implication for foreland basin evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suchana Taral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Vögeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 184, pp.103980. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.103980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02272680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronostratigraphy of the Baringo-Tugen-Barsemoi (HSPDP-BTB13-1A) core – 40Ar/39Ar dating, magnetostratigraphy, tephrostratigraphy, sequence stratigraphy and Bayesian age modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Deino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Sier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kingston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 532, pp.109258. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02178607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene evolution and demise of the proto‐Paratethys Sea in Central Asia (Tarim and Tajik basins): role of intensified tectonic activity at ca. 41 Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Yücel Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (3), pp.461-486. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02025954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to study the morphology and chemistry of pollen in a phylogenetic context, applied to the halophytic taxon Nitraria L.(Nitrariaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Woutersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Bogotá-Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.e5055. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.5055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01857443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tectonics and paleo-drainage of the easternmost Himalaya (Arunachal Pradesh, India) recorded in the Siwalik rocks of the foreland basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R Millar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American journal of science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 318 (7), pp.764-798. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2475/07.2018.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01923144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive aridification in East Africa over the last half million years and implications for human evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernhart Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Lowenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rabideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (44), pp.11174-11179. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1801357115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01895379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for climatic changes around the Matuyama-Brunhes Boundary (MBB) inferred from a multi-proxy palaeoenvironmental study of the GBY#2 core, Jordan River Valley, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sekar Proborukmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Mischke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Mienis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Melamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 489, pp.166-185. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01622128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">53-43 Ma Deformation of Eastern Tibet Revealed by Three Stages of Tectonic Rotation in the Gongjue Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baochun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (5), pp.3320-3338. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2018JB015443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01796805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian monsoons and aridification response to Paleogene sea retreat and Neogene westerly shielding indicated by seasonality in Paratethys oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Tindall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 485, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01713195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamir Plateau formation and crustal thickening before the India-Asia collision inferred from dating and petrology of the 110-92 Ma Southern Pamir volcanic sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovid Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunus Mamadjonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamshed Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.310-326. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01579521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The top of the Olduvai Subchron in a high-resolution magnetostratigraphy from the West Turkana core WTK13, hominin sites and Paleolakes Drilling Project (HSPDP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Sier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor G. Langereis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig S. Feibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine C.A. Joordens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.117-129. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01579589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectono-sedimentary evolution of the northern Iranian Plateau: insights frommiddle–late Miocene foreland-basin deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ballato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cifelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Heidarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad R. Ghassemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Wickert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (4), pp.417-446. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01472869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indentation of the Pamirs with respect to the northern margin of Tibet: Constraints from the Tarim basin sedimentary record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin Blayney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R Millar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (10), pp.2345-2369 </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016TC004222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01382390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg/Ca in fossil oyster shells as palaeotemperature proxy, an example from the Palaeogene of Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Jan Reichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart de Nooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 441 (4), pp.611-626. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01216384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of the Asian atmospheric circulation shown by Paleogene dust provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P D Kapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.12390. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01472740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steppe development on the Northern Tibetan Plateau inferred from Paleogene ephedroid pollen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Rydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Bolinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (1), pp.71-100. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00173134.2015.1120343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01472860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene-Pleistocene evolution of India-Eurasia convergence partitioning between the Bhutan Himalaya and the Shillong Plateau: New evidences from foreland basin deposits along the Dungsam Chu section, eastern Bhutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Grujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Hoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (12), pp.2963-2994 </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016TC004258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01419480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pliocene fossiliferous sedimentary record and the environmental context of early Homo from Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin N. Dimaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347 (6228), pp.1355-1359. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaa1415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral extrusion along the Altyn Tagh Fault, Qilian Shan (NE Tibet): insight from a 3D crustal budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangjiang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (6), pp.407-425. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01185452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic tests of tectonic reconstructions of the India-Asia collision zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (8), pp.2642-2649. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL063749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01143715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Cretaceous Xigaze ophiolites formed in the Gangdese forearc: Evidence from paleomagnetism, sediment provenance, and stratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Maffione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devon A. Orme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 415, pp.142-153. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleolatitudes of the Tibetan Himalaya from primary and secondary magnetizations of Jurassic to Lower Cretaceous sedimentary rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Garzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.77-100. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GC005624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphic record of the early evolution of the southwestern Tian Shan foreland basin (Ulugqat area), interactions with Pamir indentation and India–Asia collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 644-645, pp.122-137. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01117639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a primary remanence be retrieved from partially remagnetized Eocence volcanic rocks in the Nanmulin Basin (southern Tibet) to date the India-Asia collision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (1), pp.42-66. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB011599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01120576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What was the Paleogene latitude of the Lhasa terrane? A reassessment of the geochronology and paleomagnetism of Linzizong volcanic rocks (Linzhou Basin, Tibet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (3), pp.594-622 </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01120570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high resolution study of trace elements and stable isotopes in oyster shells to estimate Central Asian Middle Eocene seasonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Jan Reichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart J. de Nooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 363, pp.200-212. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00913050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing, cause and impact of the late Eocene stepwise sea retreat from the Tarim Basin (west China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderic Bosboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Grothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Brinkhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 403, pp.101-118. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00985321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian monsoons in a late Eocene greenhouse world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trabucho-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 513 (7519), pp.501-506. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01072603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligocene clockwise rotations along the eastern Pamir: Tectonic and paleogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderic Bosboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), pp.53-66. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013TC003388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00979593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aridification in continental Asia after the Middle Eocene Climatic Optimum (MECO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderic Bosboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Hoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas C.J. van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 389, pp.34-42. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2013.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00942581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesozoic - Cenozoic tectonic evolution of southwestern Tian Shan: Evidence from detrital zircon U/Pb and apatite fission track ages of the Ulugqat area, Northwest China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3-4), pp.986-1008. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2013.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01061130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Tarim Basin sea retreat (west China) and Asian aridification in the late Eocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderic Bosboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Grothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Brinkhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (5), pp.621-640. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source to sink relations between the Tian Shan and Junggar Basin (northwest China) from Late Palaeozoic to Quaternary: evidence from detrital U-Pb zircon geochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.219-240. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2117.2012.00558.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00771324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonics, exhumation, and drainage evolution of the eastern Himalaya since 13 Ma from detrital geochemistry and thermochronology, Kameng River Section, Arunachal Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 125 (3-4), pp.523-23/8. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B30697.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00817638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclination shallowing in Eocene Linzizong sedimentary rocks from Southern Tibet: correction, possible causes and implications for reconstructing the India-Asia collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194 (3), pp.1390-1411. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggt188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00863670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved age control on early Homo fossils from the upper Burgi Member at Koobi Fora, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine C.A. Joordens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig S. Feibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Spoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Sier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (6), pp.731-745. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00908753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greater India Basin hypothesis and a two-stage Cenozoic collision between India and Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mcquarrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (20), pp.7659-7664. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1117262109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00701362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for northeastern Tibetan Plateau uplift between 25 and 20 Ma in the sedimentary archive of the Xining Basin, Northwestern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengtang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houyuan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 317-318, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00670774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and glacial-interglacial variations in provenance of the Chinese Loess Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqing Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaochu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.B20715. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL053304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00771314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Ali & Aitchison's comment on 'Restoration of Cenozoic deformation in Asia, and the size of Greater India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Decelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.TC4007. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012TC003144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00771295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy of the Neogene Siwalik Group in the far eastern Himalaya: Kameng section, Arunachal Pradesh, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Beeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Chakraborti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.117-135. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2011.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00670789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended stratigraphy, palynology and depositional environments record the initiation of the Himalayan Gyirong Basin (Neogene China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. D. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke-Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Can Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Song Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen-Ning Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2011.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00670797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late Eocene palynological record of climate change and Tibetan Plateau uplift (Xining Basin, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Hoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Straathof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Utescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 344-345, pp.16-38. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00771302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Aitchison and Ali: Reconciling Himalayan ophiolite and Asian magmatic arc records with a two-stage India-Asia collision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mcquarrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Doubrovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (40), pp.E2646. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1208836109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the ''Asian Climate and Tectonics'' special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter D. Clift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00670781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-wise change of Asian interior climate preceding the Eocene-Oligocene Transition (EOT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderic Bosboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Krijgsman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 299 (3-4), pp.399-412. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00605331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An astronomically-tuned climate framework for hominins in the Turkana Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine C.A. Joordens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert B. Vonhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig S. Feibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas J. Lourens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 307 (1-2), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00670840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Eocene sea retreat from the Tarim Basin (west China) and concomitant Asian paleoenvironmental change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderic Bosboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander J.P. Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Brinkhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 299 (1-2), pp.385-398. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of Cenozoic deformation in Asia and the size of Greater India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Decelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (5), pp.TC5003. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011TC002908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00670814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy of the hominin-bearing Hadar Formation (Middle Ledi Region, Ethiopia) and regional evidences for environmental changes at ca. 3.2 Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arrowsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dimaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special paper 446 (67-85), pp.doi: 10.1130/2008.2446(03)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy of Cenozoic sediments from the Xining Basin: Tectonic implications for the northeastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunhui Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junping Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (B11), pp.B11102. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JB004187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of crustal displacement along a weak Altyn Tagh fault: Evidence from paleomagnetism of the northern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delores Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jay Melosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (1), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002TC001397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene clockwise tectonic rotation of the Xining-Lanzhou region, northeastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Horton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (B4), </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JB002620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene clockwise tectonic rotations in the forearc of central Andes, Antofagasta region, northern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arriagada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Mpodozis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cobbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B1), </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB001598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetism indicates no Neogene vertical axis rotations of the northeastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert F. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanhua Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B8), </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JB002399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurasian Sea fluctuations linked to Cenozoic geodynamic, climate and life; a view from marine to continental records of Kazakhstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nariman Jamikeshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Nigmatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2026, Vienne (AUT), Austria. pp.EGU26-22163, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-22163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05570080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIBETOP des paléoaltitudes aux modèles géodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhantao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.659476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05376561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The topographic evolution of the Southern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Grujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhantao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.656164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05361121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paléotopographie Miocène de la région du Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian France-Lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05361211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across Ancient Oceans: Mapping the Dispersal Routes of Asian Anthropoids to South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beard K Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.656271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05361183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Central Tibet's Sedimentary History: New Insights from the TIBETOP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhantao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.658122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05376156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-based and data-driven approach to paleogeographic reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovid Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozigul Tirandozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibragim Rakhimjanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-15087, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream versus upstream propagation of fluvial erosion in orogenic plateaus: Example of the eastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruohong Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-7762, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation in counterclockwise vertical-axis block rotations across a rift overlap zone, southwestern Ethiopia, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfaw Erbello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesfaye Kidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Annual Meeting 2024 (AGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2024, Washington DC, United States. pp.T22A-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04977359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Eocene Climate Optimum environmental changes in Central Asia (Kazakhstan) and potential relations with Eurasian paleoecological dispersals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Seufert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04438714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleogeography of the India-Asia collision: a review of ongoing models and controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04438739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la crise climatique à la transition Greenhouse-Icehouse enregistrée dans le rift de la Limagne, Puy de Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Mouftakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04438686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetism and Tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04438721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse analysis of landscape evolution model reveals the southeastern Tibetan Plateau growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruohong Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoming Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2022 (AGU 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.EP51A-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03937843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the evolution of central Asian drylands during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongshi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dabang Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-3321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03694150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling South Asian Monsoon Rainfall and Wind Histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-2399, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03938136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil carbonate growth in the tropical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sierra V. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03522589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle influence du forçage orbital sur le climat et les biomes de l'Éocène et de l'Oligocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03522556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northward motion of the Burma Terrane alongside India during the Cenozoic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2021 (EGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03441865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurasian paleogeographic reconstructions for Cenozoic climatic and biotic evolution (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.EP14B-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03532357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large recent counterclockwise rotations in the Tajik Basin and implications on the Pamir salient formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2021 (EGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03441868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling granulitic conditions in Early Triassic crustal xenoliths from NE-Qiangtang, Tibet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Goussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Oliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03405770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Burma terrane related to India: Evidence from the U-Pb zircons in Late Cretaceous-Paleogene sediments from the Myanmar Central Basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cogné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03521118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution asynchrone des pluies et des vents de mousson au cours du Miocène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03521132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle paléogéographique des moussons asiatiques au Cénozoïque : le Tibet et (surtout) tous les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03521151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The climate in Antarctica during the Middle Eocene: a modelling perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-18748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02539557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene deformation and surface uplift of the North Pamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-6105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03005792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">India-Asia collision paleogeography constrained by Burma Terrane (Myanmar) Late Cretaceous to Miocene paleomagnetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-1523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02539606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil woods from the middle Miocene of Myanmar: implications for the evolution of Dipterocarpaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Za Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day Wa Aung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Midcontinent Paleobotanical Colloquim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian paleoenvironments, paleogeography and paleobiodiversity interactions during the Greenhouse-Icehouse transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-18291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02539600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Cretaceous – early Paleogene tectonic evolution of the Central Pamir inferred from the geochemical features of the Bartang volcanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovid Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ding Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Glodny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-12681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02539593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large field impressed anisotropy of magnetic susceptibility (AMS) in metamorphic volcanoclastic rocks from the western Central Pamir with ilmeno-hematite as the main magnetic carrier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovid Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-2702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02539778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsoons vs. Westerlies during Tibetan plateau growth and greenhouse-icehouse transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of america Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02395010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Pamir salient: new sedimentological and paleomagnetic constraints from the southeastern Tajik Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.T53A-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02413412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic evolution of the South and Central Pamir terranes from petrologic and paleomagnetic analyses of Cretaceous-Paleogene volcanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovid Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-14069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02097515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral translation of the Burma Platelet since the late Cretaceous: An Asian analogue for the Baja-BC hypothesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.T14A-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01927755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tectonics and Paleo-drainage of the Easternmost Himalaya (Arunachal Pradesh, India) Recorded in the Siwalik Rocks of the Foreland Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwaldys Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R Millar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2018, Washington, United States. pp.T23C-0376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02060474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTIPLE PALAEOECOLOGICAL PROXIES CONSTRAIN THE INTERPLAY BETWEEN TIBETAN PLATEAU GROWTH, THE PROTO-MONSOONS AND FLORAL DISPERSAL DURING THE EARLY INDIA-ASIA COLLISION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th EUROPEAN PALAEOBOTANY &amp; PALYNOLOGY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland. pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01878571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamir tectonic evolution recorded in the western Tarim Basin (China): paleoenvironmental and magnetostratographic analyses of the Aertashi section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin Blayney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-14447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02060544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary Diatom and Palynomorph Stratigraphies and Palaeoenvironments of the Koora Graben and Lake Magadi Basin, Kenya Rift Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Mwihaki Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernhart Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Lowenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rabideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.PP22B-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01927822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasomatised mantle and growth of the Tibet Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Goussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-2943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02060505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CHEMICAL AND MORPHOLOGICAL STUDY OF NITRARIA (NITRARIACEAE) POLLEN, WITH IMPLICATIONS FOR HISTORICAL BIOGEOGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Woutersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jardine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bogota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th EUROPEAN PALAEOBOTANY &amp; PALYNOLOGY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland. pp.242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01878605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Asian cooling across the Eocene–Oligocene transition evidenced by ecosystem restructuring on the Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-17400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02060560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Paleomagnetic Constraints on the Latitudinal Displacement of the West Burma Block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Castle Meeting: New Trends on Paleo, Rock and Environmental Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chęciny, Poland. pp.161, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25171/instgeoph_pas_publs-2018-082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01878546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapas paleogeográficos a escala global durante el Cenozoico: implicancias para la transición Eoceno-Oligoceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Congreso Geológico Chileno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Conception, Chile. pp.713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02048191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Central Asian seasonality from Eocene oysters indicates early monsoons and aridification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Tindall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart de Nooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01534410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomical forcing of Eocene monsoons in terrestrial sediments of the northeastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Tjallingii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Yücel Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-16107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01534469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of Rapid Exhumation in the Namche Barwa Syntaxis Constrained by Detrital Thermochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Majman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R Millar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.T12A-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01734886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Eocene Myanmar tectonics constrained by magnetostratigraphy of the Yaw Formation, Chidwin Basin, Kalewa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day Wa Aun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-12867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01534291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEATHERING AND DENUDATION OF THE WESTERN CONTINENTAL MARGIN OF PENINSULAR INDIA: THE 40Ar/39Ar DATING OF LATERITIC K-RICH MANGANESE OXIDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01406455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the P-T evolution of granulites and the geochemistry of ultra-K volcanics from Bohemian Massif and Central Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Goussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Maierova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Schulmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and melting processes of the lithosphere beneath the North-East Qiangqtang terrane, Central Tibet, during Eocene times.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Goussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Schulmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Oliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-12186-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic constraints on the tectonics of the Eastern border of the Qiangtang terrane (Tibetan Plateau) during the India-Asia collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Goussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Replumaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEATHERING AND DENUDATION OF THE WESTERN CONTINENTAL MARGIN OF PENINSULAR INDIA: THE 40 Ar/ 39 Ar DATING OF LATERITIC K-RICH MANGANESE OXIDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardon Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOURCE TO SINK: A long term perspective of sediment budgets and sources characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01421005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of the Pamir plateau recorded in surrounding basins, implications on Asian climate and land-sea distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin Blayney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geoscience Union, Apr 2015, Vienne, Austria. pp.EGU2015-12387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01137639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eocene sea retreat out of Asia: paleogeography, controlling mechanisms and environmental impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderic Bosboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Mandic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-15676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00990535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des environnements de dépôts dans le bassin du Tarim (Chine) au cours du retrait Paléogène de la Proto- Paratethys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonnalité à l’Éocène en Asie Centrale : du modèle numérique à la géochimie haute résolution des Ostréidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Tindall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclination shallowing in the Linzizong sediments from Tibet: correction, possible causes and implications for the Indo-Asia collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00813673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la saisonnalité en Asie centrale à l'éocène moyen : Apport de la sclérochronologie sur des coquilles d'huîtres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. de Nooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Jan Reichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00913055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Eocene arid climate in Asia inferred from multi-proxy sclerochronology using oyster shells from the Tarim Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Jan Reichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart J. de Nooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition éocène-oligocène identifiée par magnétostratigraphie dans le bassin continental de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangie Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ghirardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00913065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonics, exhumation, and drainage evolution of the eastern Himalaya since 13 Ma from detrital geochemistry and thermochronology, Kameng River Section, Arunachal Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-1562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio–Pleistocene Paleoclimate Insights into Alpine Permafrost Stability and Ice-Age Megafaunal Dispersal in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-21415, 2026, </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-21415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05570113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the impact of topography evolution on Asian climate over the past 50 Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-15129, 2026, </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-15129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05570095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Plateau paleogeographic reconstructions during the India-Asia collision: from paleoelevation proxies to geodynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhantao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. pp.egu25-21621, 2025, </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-21621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogeographic evolution of Asia in the Cenozoic reconstructed with the Terra Antiqua software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovid Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haipeng Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. pp.EGU24-19320, 2024, </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream propagation versus upstream propagation of fluvial erosion in the eastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruohong Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu‐zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2023 (AGU 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco, United States. pp.T51E-0152, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04448463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools on Terra Antiqua 2.0 applied to reconstructing the paleogeography of the India-Asia collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovid Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU23-14003, 2023, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04080608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are carbonates from the India-Asia collision remagnetized ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2021 (EGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, Austria. , </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03226381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Earth System modeling study of the recent geological history of the global oceanic circulation over the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.GP53A-0657, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02413459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights about the Late Eocene monsoon-like atmospheric circulation using the IPSL Earth System Model: what is certain, less certain and very uncertain !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jean Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.T51D-0264, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02413492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the impact of the Drake Passage opening on ocean circulation and Eocene climate - A model study with paleo-friendly conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-16686, 2019, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02090782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling, vegetation shift and decline in monsoonal rainfall in NE Tibet through the greenhouse to icehouse transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-15139, 2019, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02090855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Drake Passage opening and its effects: an old friend with a new insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-8086, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02060565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palynology of the central Myanmar basin corroborates Eocene-Oligocene monsoonal conditions in south-east Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huasheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th EUROPEAN PALAEOBOTANY &amp; PALYNOLOGY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland. pp.206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01878565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary global paleogeographic maps through the Greenhouse-Icehouse transition: forcing of the Drake Passage and Asian Monsoons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-11028, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01520810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The top of the Olduvai subchron in a high-resolution magnetostratigraphy from the West Turkana core WTK13, Hominin Sites and Paleolakes Drilling Project (HSPDP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Sier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor G. Langereis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig S. Feibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Jordeens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-16960, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01534457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indentation of the Pamirs with respect to the northern margin of Tibet: Constraints from the Tarim basin sedimentary record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamsin Blayney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R Millar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-10543, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01534477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic constraints on early collisional deformation along the eastern margin of the Qiantang terrane (Tibetan plateau) at 50 and 37 Ma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Goussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-9476, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cretaceous – Paleogene paleogeography of Central Asia recorded in depositional environments of the Proto-Paratethys Sea in the Tarim Basin (Western China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Yücel Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bougeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-9973, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01534272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of the Asian atmospheric circulation to paleogeographic and climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Pullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-4932, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven lacustrine dynamics from the Early Pleistocene Lorenyang Lake, Turkana Basin, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine C.A. Joordens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Sier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen H.J.L. van Der Lubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-6618-1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian Winter Monsoons in the Eocene: Evidence from the Aeolian Dust Series of the Xining Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adriens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.PP43D-1498, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Remagnetization of Jurassic Carbonates and a Primary Paleolatitude of Lower Cretaceous Volcaniclastic Rocks of the Tibetan Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Garzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.GP43A-3625, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclination shallowing in the Linzizong sediments from Tibet: correction, possible causes and implications for the Indo-Asia collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian geodynamics, climate and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara N Jonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dommain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter D Clift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological Society of London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 549 (1), 250 p., 2025, Geological Society, London, Special Publications, 978-1786206206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05365808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Asian geodynamics, climate and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara N Jonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dommain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter D Clift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Dupont-Nivet; T.N. Jonell; R. Dommain; P.D. Clift. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian geodynamics, climate and biodiversity, Geological Society of London Special Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 549 (1), Geological Society of London, pp.1-10, 2025, </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP549-2025-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05030447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Eocene paleogeography of the Proto-Paratethys Sea in Central Asia (NW China, S Kyrgyzstan and SW Tajikistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderic Bosboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Mandic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ormukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darius Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 427 (1), pp.565-588, 2017, Geological Society, Special Publications, </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP427.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01131154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Cretaceous to present latitude of the central proto-Tibetan Plateau: A paleomagnetic synthesis with implications for Cenozoic tectonics, paleogeography, and climate of Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nie, J.S., Hoke, G.D. and Horton, B.K. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards an improved understanding of uplift mechanisms and the elevation history of the Tibetan plateau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 507, Geological Society of America, pp.1-21, 2014, Geological Society of America Special Paper, </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/2014.2507(01)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil woods from the lower Miocene of Myanmar (Natma Formation): paleoenvironmental and biogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais A Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03231077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations et quantifications des forçages externes et internes des paléoenvironnements dans le cadre des changements régionaux et globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. Université Rennes 1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00660921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId750"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paleoenvironment.eu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Christopher Beard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05076379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhantao Feng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilin Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maodu Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105156" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04996446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiang Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Yuan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Shobe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Cao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119305" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04830334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Erbello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kidane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nowaczyk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sudo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230599" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05025582v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Barbolini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Meijer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Han" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gentis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Win" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Aung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05164741v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Westerweel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2025.06.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323534v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16259" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485737v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gindre-Chanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2024.e21.1222" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03897654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huasheng Huang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Morley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van der Ham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limi Mao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104818" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04058763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovid Aminov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gailleton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104401" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04021509v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Huang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Niu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dekkers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lippert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bilardello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026418" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03765271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Pinedo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2022.101457" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266199v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Woutersen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip E Jardine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Silvestro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Giovanni Bogot&#225;-Angel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Xiang Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boac050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rohrmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12720" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03997388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ping Yuan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jiao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu-Zeng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Wolf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03917964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander L. Hilgen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Pop" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinatria Adhityatama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom A. Veldkamp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold W.K. Berghuis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107908" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04170453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2023.107076" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faez Robin-Champigneul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gravendyck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pocknall" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2023.104914" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03405280v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Najman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12629" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bolton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00919-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03781752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuli Wu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Yang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsheng Nie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00331-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03542140v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabang Jiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl093718" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03696476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Y Kaya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Frieling" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Fioroni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00451-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yuan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl097623" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03592787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-341-2022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711354v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kelson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bergel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schauer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Petersen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc009929" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03798780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a28" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2819" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594277v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-2343-2021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03219283v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Philip" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104441" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226162v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa003993" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02403903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Deino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Sier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique I Garello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brenhin Keller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kingston" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109519" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03093656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Langereis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Deino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110190" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469338v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco J Rohling" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Roberts" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann E Holbourn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27054-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03108247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. Van Hinsbergen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103508" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03137080v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caicai Liu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Deng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110240" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03146419v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Jardine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine A.M. Beer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12523" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915966v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Morley" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2020.06.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02968719v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006413" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625211v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-847-2020" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03006953v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Rohling" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18824-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02504733v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiao Xiao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Sun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilong Yang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuzhen Yin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109691" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Stringer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Dekkers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103354" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940052v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meijer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caves-Rugenstein" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03101240v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Govin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Millar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gemignani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47720.1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02973283v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Trabucho-Alexandre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103410" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03101259v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morley" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fri&#240;geir Gr&#237;msson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa038" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02498157v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Goussin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008495" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02965777v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbolini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woutersen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvestro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardif" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb8227" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957152v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Y&#252;cel Kaya" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005983" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03051597v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengshan Wang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Song" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingquan Meng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba7298" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01901808v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hnin Hnin Swe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35002.1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060438v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45480.1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02163742v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109241" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02283010v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0443-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01983163v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasmin Blaynay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Meijer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005146" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02272680v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchana Taral" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Chakraborty" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie V&#246;geli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.103980" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02178607v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Sier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garello" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kingston" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109258" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02025954v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bougeois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12330" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Braun" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Aldeias" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Archer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramon Arrowsmith" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niguss Baraki" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820177116" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270563v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jackson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Dekkers" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.035" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02330482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911952116" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01990317v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmo A. Abels" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.12.031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01923144v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Millar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/07.2018.02" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01895379v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernhart Owen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Muiruri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Lowenstein" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Renaut" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rabideaux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801357115" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622128v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sekar Proborukmi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Urban" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Mischke" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Mienis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Melamed" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.10.007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01796805v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baochun Huang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tao" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018JB015443" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713195v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tindall" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.036" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857443v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Jardine" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Bogot&#225;-Angel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.X. Zhang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5055" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01579521v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ding" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunus Mamadjonov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshed Aminov" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.08.003" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01579589v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor G. Langereis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S. Feibel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine C.A. Joordens" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.08.004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472869v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballato" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cifelli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Heidarzadeh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R. Ghassemi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Wickert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12180" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472740v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pullen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Kapp" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A. Abels" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12390" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01216384v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Reichart" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart de Nooijer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.09.052" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472860v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Rydin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Bolinder" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00173134.2015.1120343" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01419480v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Grujic" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004258" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01382390v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin Blayney" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Carter" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004222" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117639v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Guo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.01.003" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3CPZ6XR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120576v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Lippert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011599" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122730v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005624" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120570v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003787" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122701v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maffione" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon A. Orme" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.01.032" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143715v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Lippert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063749" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185452v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Cheng" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjiang Yu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12173" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM5DD173-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130856v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin N. Dimaggio" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Campisano" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rowan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaa1415" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985321v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic Bosboom" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Grothe" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Brinkhuis" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Villa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.03.035" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072603v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappelle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Ladant" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trabucho-Alexandre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13704" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00979593v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003388" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942581v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas C.J. van den Berg" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.12.014" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7P6QNKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061130v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2013.07.020" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W3CTRM1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130850v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Villa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12054" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GHPS54B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913050v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart J. de Nooijer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.10.037" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48JGL1XZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771324v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Zhang" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2012.00558.x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R4CG3CKG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00817638v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chirouze" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B30697.1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00863670v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hallot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt188" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00908753v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Spoor" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.09.002" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670774v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengtang Guo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyuan Lu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.11.008" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0NVMLRB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670789v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beeck" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Chakraborti" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2011.05.016" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9RQ058R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771295v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kapp" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decelles" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012TC003144" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771314v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqing Zong" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaojun Li" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaochu Hu" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL053304" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670797v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Xu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke-Xin Zhang" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Can Wang" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Song Jiang" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Ning Chen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2011.04.007" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FMV9RNH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771302v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Straathof" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Xu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Utescher" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.05.011" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130765v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mcquarrie" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Doubrovine" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208836109" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670781v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Yin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Clift" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2011.12.001" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJWTXWBK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00701362v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1117262109" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670840v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert B. Vonhof" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Lourens" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.05.005" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3J4P7KM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609418v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J.P. Houben" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.11.019" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8LFXZWN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670814v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Decelles" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002908" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605331v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Krijgsman" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.11.028" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NTW2S0R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648921v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Campisano" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arrowsmith" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimaggio" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reed" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957156v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Dai" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junping Gao" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004187" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957162v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horton" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butler" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002620" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957160v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delores Robinson" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Butler" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jay Melosh" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001397" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957158v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arriagada" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Mpodozis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cobbold" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB001598" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957159v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Butler" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanhua Chen" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002399" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361211v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fidalgo" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361121v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376561v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361183v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beard K Christopher" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376156v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530698v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozigul Tirandozova" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibragim Rakhimjanov" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15087" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530684v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohong Jiao" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wolf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7762" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04977359v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Kidane" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438686v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Mouftakir" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438721v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438739v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438714v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Voigt" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Seufert" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Hartmann" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Appel" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694150v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938136v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2399" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937843v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Shen" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522556v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521118v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03441868v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9901" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03405770v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03441865v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogne" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15621" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03532357v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Linden" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521132v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521151v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Banfield" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522589v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kelson" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Bergel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schauer" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra V. Petersen" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03005792v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6105" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539606v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159278v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za Win" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539600v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539593v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Ling" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539778v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539557v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413412v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02097515v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395010v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaya" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060544v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927822v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Mwihaki Muiruri" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060505v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01878605v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jardine" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bogota" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antonelli" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060560v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01878546v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/instgeoph_pas_publs-2018-082" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02048191v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927755v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01878571v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060474v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwaldys Govin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534469v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Tjallingii" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534410v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734886v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Majman" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534291v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bernard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Aun" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406455v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Bonnet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388146v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Maierova" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308919v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388673v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01421005v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chardon Dominique" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01137639v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080840v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990535v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Mandic" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080479v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Manceau" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853600v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913055v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. de Nooijer" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00813673v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913065v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangie Lin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ghirardi" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853602v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063718v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-21621" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530670v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Li" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19320" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04080608v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van der Linden" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14003" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04448463v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu&#8208;zeng" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226381v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15842" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413492v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean Le Hir" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02090855v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Page" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02090782v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413459v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060565v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01878565v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534457v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jordeens" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534477v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Carter" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510305v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534272v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520810v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J van Hinsbergen" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308924v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beck" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen H.J.L. van Der Lubbe" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308930v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pullen" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113850v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adriens" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abels" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113847v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Huang" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dekkers" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113319v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lippert" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05365808v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara N Jonell" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dommain" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Clift" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lyellcollection.org/toc/sp/549/1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05030447v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP549-2025-1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131154v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ormukov" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP427.11" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130754v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2014.2507(01)" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03231077v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660921v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paleoenvironment.eu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Christopher Beard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05076379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhantao Feng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilin Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maodu Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105156" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04830334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Erbello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kidane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nowaczyk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sudo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230599" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04996446v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiang Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Yuan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Shobe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Cao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119305" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05025582v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Barbolini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Meijer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Han" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gentis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Win" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Aung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05164741v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Westerweel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2025.06.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323534v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16259" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485737v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gindre-Chanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2024.e21.1222" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faez Robin-Champigneul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gravendyck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huasheng Huang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Woutersen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pocknall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2023.104914" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04170453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2023.107076" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03897654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Morley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van der Ham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limi Mao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104818" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip E Jardine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Silvestro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Giovanni Bogot&#225;-Angel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Xiang Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boac050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03765271v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Pinedo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2022.101457" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04058763v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovid Aminov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ruiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gailleton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04021509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Huang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Niu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dekkers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lippert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bilardello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026418" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rohrmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12720" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03997388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ping Yuan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jiao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu-Zeng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Wolf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03917964v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander L. Hilgen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Pop" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinatria Adhityatama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom A. Veldkamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold W.K. Berghuis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107908" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03798780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a28" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711354v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kelson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bergel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schauer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Petersen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc009929" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03592787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardif" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-341-2022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03405280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Najman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12629" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03781752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuli Wu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Yang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsheng Nie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00331-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bolton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00919-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03542140v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabang Jiang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl093718" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03696476v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Y Kaya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Frieling" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Fioroni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00451-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yuan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl097623" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03146419v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Jardine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine A.M. Beer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12523" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2819" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-2343-2021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02403903v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Deino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Sier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique I Garello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brenhin Keller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kingston" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109519" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03093656v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Langereis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Deino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110190" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa003993" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03219283v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Philip" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104441" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469338v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco J Rohling" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Roberts" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann E Holbourn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27054-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03108247v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. Van Hinsbergen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103508" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03137080v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caicai Liu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Deng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110240" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03051597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengshan Wang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Song" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingquan Meng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba7298" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915966v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Morley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2020.06.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02968719v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006413" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02973283v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Trabucho-Alexandre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103410" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940055v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Stringer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Dekkers" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103354" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940052v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meijer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caves-Rugenstein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02504733v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiao Xiao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Sun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilong Yang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuzhen Yin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109691" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03101240v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Govin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Millar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gemignani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47720.1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625211v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-847-2020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03006953v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Rohling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18824-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03101259v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fri&#240;geir Gr&#237;msson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa038" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02498157v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Goussin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008495" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02965777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbolini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woutersen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvestro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb8227" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957152v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Y&#252;cel Kaya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005983" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270563v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jackson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Dekkers" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.035" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166641v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Braun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Aldeias" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Archer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramon Arrowsmith" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niguss Baraki" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820177116" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02330482v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911952116" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01990317v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmo A. Abels" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.12.031" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01901808v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hnin Hnin Swe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35002.1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02283010v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0443-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060438v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45480.1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02163742v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109241" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01983163v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasmin Blaynay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Meijer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005146" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02272680v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchana Taral" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Chakraborty" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie V&#246;geli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.103980" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02178607v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Sier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garello" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kingston" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109258" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02025954v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bougeois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12330" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857443v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Jardine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Bogot&#225;-Angel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.X. Zhang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5055" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01923144v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Millar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/07.2018.02" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01895379v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernhart Owen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Muiruri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Lowenstein" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Renaut" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rabideaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801357115" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622128v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sekar Proborukmi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Urban" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Mischke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Mienis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Melamed" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.10.007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01796805v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baochun Huang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tao" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018JB015443" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713195v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tindall" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.036" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01579521v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ding" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunus Mamadjonov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshed Aminov" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.08.003" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01579589v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor G. Langereis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S. Feibel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine C.A. Joordens" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.08.004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472869v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballato" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cifelli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Heidarzadeh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R. Ghassemi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Wickert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12180" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01382390v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin Blayney" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Carter" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004222" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01216384v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Reichart" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart de Nooijer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.09.052" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472740v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pullen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Kapp" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A. Abels" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12390" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472860v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Rydin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Bolinder" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00173134.2015.1120343" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01419480v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Grujic" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004258" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130856v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin N. Dimaggio" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Campisano" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rowan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaa1415" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185452v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Cheng" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjiang Yu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12173" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM5DD173-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143715v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Lippert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Guo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063749" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122701v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maffione" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon A. Orme" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.01.032" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122730v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005624" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117639v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.01.003" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3CPZ6XR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120576v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Lippert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011599" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120570v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003787" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913050v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart J. de Nooijer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.10.037" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48JGL1XZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985321v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic Bosboom" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Grothe" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Brinkhuis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Villa" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.03.035" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072603v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappelle" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Ladant" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trabucho-Alexandre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13704" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00979593v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003388" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942581v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas C.J. van den Berg" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.12.014" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7P6QNKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061130v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2013.07.020" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W3CTRM1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130850v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Villa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12054" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GHPS54B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771324v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Zhang" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2012.00558.x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R4CG3CKG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00817638v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chirouze" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B30697.1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00863670v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hallot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt188" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00908753v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Spoor" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.09.002" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00701362v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mcquarrie" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1117262109" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670774v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengtang Guo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyuan Lu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.11.008" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0NVMLRB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771314v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqing Zong" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaojun Li" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaochu Hu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL053304" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771295v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kapp" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decelles" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012TC003144" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670789v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beeck" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Chakraborti" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2011.05.016" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9RQ058R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670797v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Xu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke-Xin Zhang" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Can Wang" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Song Jiang" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Ning Chen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2011.04.007" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FMV9RNH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771302v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Straathof" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Xu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Utescher" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.05.011" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130765v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Doubrovine" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208836109" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670781v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Yin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Clift" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2011.12.001" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJWTXWBK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605331v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Krijgsman" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.11.028" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NTW2S0R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670840v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert B. Vonhof" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Lourens" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.05.005" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3J4P7KM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609418v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J.P. Houben" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.11.019" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8LFXZWN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670814v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Decelles" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002908" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648921v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Campisano" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arrowsmith" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimaggio" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reed" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957156v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Dai" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junping Gao" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004187" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957160v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delores Robinson" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Butler" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jay Melosh" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001397" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957162v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horton" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butler" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002620" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957158v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arriagada" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Mpodozis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cobbold" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB001598" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957159v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Butler" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanhua Chen" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002399" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570080v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman Jamikeshev" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Voigt" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Nigmatova" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22163" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376561v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361121v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361211v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fidalgo" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361183v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beard K Christopher" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376156v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530698v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozigul Tirandozova" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibragim Rakhimjanov" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15087" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530684v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohong Jiao" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wolf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7762" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04977359v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Kidane" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438714v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Seufert" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Hartmann" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Appel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438739v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438686v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Mouftakir" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438721v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937843v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Shen" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694150v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938136v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2399" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522589v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kelson" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Bergel" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schauer" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra V. Petersen" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522556v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03441865v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogne" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15621" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03532357v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Linden" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03441868v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9901" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03405770v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521118v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521132v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521151v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Banfield" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539557v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03005792v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6105" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539606v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159278v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za Win" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539600v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539593v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Ling" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539778v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395010v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaya" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413412v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02097515v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927755v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060474v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwaldys Govin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01878571v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060544v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927822v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Mwihaki Muiruri" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060505v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01878605v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jardine" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bogota" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antonelli" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060560v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01878546v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/instgeoph_pas_publs-2018-082" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02048191v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534410v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534469v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Tjallingii" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734886v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Majman" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534291v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bernard" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Aun" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406455v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Bonnet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388146v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Maierova" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308919v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388673v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01421005v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chardon Dominique" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01137639v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990535v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Mandic" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080479v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Manceau" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080840v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00813673v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913055v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. de Nooijer" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853600v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913065v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangie Lin" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ghirardi" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853602v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570113v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mulch" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiao Xiao" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Haywood" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-21415" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570095v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-15129" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063718v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-21621" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530670v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Li" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19320" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04448463v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu&#8208;zeng" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04080608v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van der Linden" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14003" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226381v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15842" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413459v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413492v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean Le Hir" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02090782v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02090855v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Page" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060565v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01878565v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520810v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J van Hinsbergen" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534457v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jordeens" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534477v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Carter" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510305v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534272v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308930v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pullen" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308924v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beck" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen H.J.L. van Der Lubbe" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113850v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adriens" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abels" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113847v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Huang" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dekkers" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113319v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lippert" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05365808v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara N Jonell" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dommain" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Clift" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lyellcollection.org/toc/sp/549/1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05030447v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP549-2025-1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131154v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ormukov" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP427.11" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130754v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2014.2507(01)" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03231077v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660921v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>