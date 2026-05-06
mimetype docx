--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -634,267 +634,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standalone Event-B models analysis relying on the EB4EB meta-theory</w:t>
+                <w:t xml:space="preserve">Proof automation for Event-B theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Rigorous State-based Methods (ABZ 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LORIA : laboratoire lorrain de recherche en informatique et ses applications, Université de Lorraine, May 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">10th Rodin User and Developer Workshop (Rodin 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049910v1</w:t>
+                <w:t xml:space="preserve">hal-04308810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof automation for Event-B theories</w:t>
+                <w:t xml:space="preserve">Formalising Liveness Properties in Event-B with the Reflexive EB4EB Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Rodin User and Developer Workshop (Rodin 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">NASA Formal Methods (NFM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NASA: National Aeronautics and Space Administration, May 2023, Houston, United States. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308810v1</w:t>
+                <w:t xml:space="preserve">hal-04046949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalising Liveness Properties in Event-B with the Reflexive EB4EB Framework</w:t>
+                <w:t xml:space="preserve">Standalone Event-B models analysis relying on the EB4EB meta-theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
@@ -912,73 +912,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NASA Formal Methods (NFM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NASA: National Aeronautics and Space Administration, May 2023, Houston, United States. pp.1-18</w:t>
+              <w:t xml:space="preserve">9th International Conference on Rigorous State-based Methods (ABZ 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LORIA : laboratoire lorrain de recherche en informatique et ses applications, Université de Lorraine, May 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046949v1</w:t>
+                <w:t xml:space="preserve">hal-04049910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-B Refinement for Continuous Behaviours Approximation</w:t>
               </w:r>
@@ -1443,302 +1443,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Hybrid Train Speed Controller using Proof and Refinement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handling Refinement of Continuous Behaviors: A Refinement and Proof Based Approach with Event-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Engineering of Complex Computer Systems (ICECCS 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECCS.2019.00019⟩</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Theoretical Aspects of Software Engineering - TASE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Guilin, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2019.00-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265768v1</w:t>
+                <w:t xml:space="preserve">hal-03012569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Refinement of Continuous Behaviors: A Refinement and Proof Based Approach with Event-B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Hybrid Train Speed Controller using Proof and Refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulius Stankaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Iliasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Theoretical Aspects of Software Engineering - TASE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Guilin, China. </w:t>
+              <w:t xml:space="preserve">24th International Conference on Engineering of Complex Computer Systems (ICECCS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Guangzhou, China. pp.107-113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASE.2019.00-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECCS.2019.00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012569v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof-Based Approach to Hybrid Systems Development: Dynamic Logic and Event-B</w:t>
+                <w:t xml:space="preserve">Hybrid Systems and Event-B: A Formal Approach to Signalised Left-Turn Assist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
@@ -1756,97 +1756,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference Abstract State Machines, Alloy, B, TLA, VDM, and Z (ABZ 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEDI 2018 - The 8h International Conference on Model and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marrakech, Morocco. pp.153--158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-02852-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450998v1</w:t>
+                <w:t xml:space="preserve">hal-02983162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Systems and Event-B: A Formal Approach to Signalised Left-Turn Assist</w:t>
+                <w:t xml:space="preserve">Proof-Based Approach to Hybrid Systems Development: Dynamic Logic and Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
@@ -1864,82 +1873,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDI 2018 - The 8h International Conference on Model and Data Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference Abstract State Machines, Alloy, B, TLA, VDM, and Z (ABZ 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Southampton, Jun 2018, Southampton, United Kingdom. pp.155-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-02852-7_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02983162v1</w:t>
+                <w:t xml:space="preserve">hal-02450998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2513,51 +2513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Bogomolov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Iliasov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Romanovsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mendil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar Singh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102798" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102765" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riviere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88885-5_21" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63461-2_5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48077-6_12" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyuki Ishikawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Kobayashi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63406-3_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulius Stankaitis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2019.00019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2019.00-25" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904799v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07727-2_2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine Ait Ameur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04165215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021INPT0001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Bogomolov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Iliasov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Romanovsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mendil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar Singh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102798" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102765" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riviere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88885-5_21" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63461-2_5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48077-6_12" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyuki Ishikawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Kobayashi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63406-3_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2019.00-25" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulius Stankaitis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2019.00019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983162v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904799v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07727-2_2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine Ait Ameur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04165215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021INPT0001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>