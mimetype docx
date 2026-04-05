--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization conditions and magmatic-hydrothermal evolution of syenite dykes spatially associated with gold mineralization: the example of the Dolodau syenite-carbonatite complex, Abitibi greenstone belt</w:t>
+                <w:t xml:space="preserve">Crystallization conditions and magmatic–hydrothermal evolution of syenite dykes spatially associated with gold mineralization: the example of the Dolodau syenite–carbonatite complex, Abitibi greenstone belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Estrade</w:t>
@@ -179,78 +179,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 62 (6), pp.1062-1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjes-2024-0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926325v1</w:t>
+                <w:t xml:space="preserve">hal-05381627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of zircons and zircons: The tumultuous story of Zr-Hf and REE during cooling of peralkaline granites</w:t>
               </w:r>
@@ -364,51 +364,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization conditions and magmatic–hydrothermal evolution of syenite dykes spatially associated with gold mineralization: the example of the Dolodau syenite–carbonatite complex, Abitibi greenstone belt</w:t>
+                <w:t xml:space="preserve">Crystallization conditions and magmatic-hydrothermal evolution of syenite dykes spatially associated with gold mineralization: the example of the Dolodau syenite-carbonatite complex, Abitibi greenstone belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Estrade</w:t>
@@ -443,756 +443,756 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 62 (6), pp.1062-1087. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjes-2024-0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381627v1</w:t>
+                <w:t xml:space="preserve">hal-04926325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical and chemical characterization of supergene copper-bearing minerals: examples from Chile and Burkina Faso</w:t>
+                <w:t xml:space="preserve">Quantification of major and trace elements in fluid inclusions and gas bubbles by laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS) with no internal standard: a new method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zia Steven Kahou</w:t>
+                <w:t xml:space="preserve">Anastassia Yu. Borisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Duchêne</w:t>
+                <w:t xml:space="preserve">German Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Brichau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Estrade</w:t>
+                <w:t xml:space="preserve">Aurelia Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104078⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.305 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-33-305-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03161892v1</w:t>
+                <w:t xml:space="preserve">hal-03367765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of major and trace elements in fluid inclusions and gas bubbles by laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS) with no internal standard: a new method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineralogical and chemical characterization of supergene copper-bearing minerals: examples from Chile and Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zia Steven Kahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastassia Yu. Borisova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Salvi</w:t>
+                <w:t xml:space="preserve">Stéphanie Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German Velasquez</w:t>
+                <w:t xml:space="preserve">Stéphanie Brichau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Estrade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33, pp.305 - 314. </w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133, pp.104078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ejm-33-305-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367765v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03161892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquis récents sur l’occupation funéraire du plateau de Lannemezan et éclairage nouveau pour le piémont ouest-pyrénéen au Néolithique final</w:t>
+                <w:t xml:space="preserve">Gold mineralization related to Proterozoic cover in the Congo craton (Central African Republic): A consequence of Panafrican events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ropiot</w:t>
+                <w:t xml:space="preserve">José Kpeou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Marticorena</w:t>
+                <w:t xml:space="preserve">Didier Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Djerbi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mens</w:t>
+                <w:t xml:space="preserve">Gaetan Moloto-A-Kenguemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/galliap.1736⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166, pp.103825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2020.103825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559089v1</w:t>
+                <w:t xml:space="preserve">hal-02989915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali pyroxenes and amphiboles: a window on rare earth elements and other high field strength elements behavior through the magmatic-hydrothermal transition of peralkaline granitic systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Salvi</w:t>
+                <w:t xml:space="preserve">Acquis récents sur l’occupation funéraire du plateau de Lannemezan et éclairage nouveau pour le piémont ouest-pyrénéen au Néolithique final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Marticorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Béziat</w:t>
+                <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J Smith</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60, pp.5-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-020-01723-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/galliap.1736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989854v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold mineralization related to Proterozoic cover in the Congo craton (Central African Republic): A consequence of Panafrican events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Alkali pyroxenes and amphiboles: a window on rare earth elements and other high field strength elements behavior through the magmatic-hydrothermal transition of peralkaline granitic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Moloto-A-Kenguemba</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin J Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 166, pp.103825. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2020.103825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-020-01723-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989915v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of rare earth elements in regolith-hosted clay deposits</w:t>
               </w:r>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralogical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 82 (2), pp.375-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1706,51 +1706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Williams-Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1791,315 +1791,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REE and HFSE mineralization in peralkaline granites of the Ambohimirahavavy alkaline complex, Ampasindava peninsula, Madagascar</w:t>
+                <w:t xml:space="preserve">Unusual evolution of silica-under- and -oversaturated alkaline rocks in the Cenozoic Ambohimirahavavy Complex (Madagascar): Mineralogical and geochemical evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soatsitohaina Rakotovao</w:t>
+                <w:t xml:space="preserve">Massimo Tiepolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Rakotondrazafy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 94, pp.141-155. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 206-207, pp.361-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2013.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788711v1</w:t>
+                <w:t xml:space="preserve">hal-01068216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual evolution of silica-under- and -oversaturated alkaline rocks in the Cenozoic Ambohimirahavavy Complex (Madagascar): Mineralogical and geochemical evidence</w:t>
+                <w:t xml:space="preserve">REE and HFSE mineralization in peralkaline granites of the Ambohimirahavavy alkaline complex, Ampasindava peninsula, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Tiepolo</w:t>
+                <w:t xml:space="preserve">Soatsitohaina Rakotovao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raymond Rakotondrazafy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 206-207, pp.361-383. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.141-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2013.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068216v1</w:t>
+                <w:t xml:space="preserve">hal-04788711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2111,204 +2111,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording the magmatic-hydrothermal transition through SEM-cathodoluminescence quartz textures: application to rare-earth element peralkaline pegmatites of the Ambohimirahavavy complex (Madagascar).</w:t>
+                <w:t xml:space="preserve">Cathodoluminescence study of pegmatitic quartz from Ambohimirahavavy (Madagascar): advantages and disadvantages of different analytical techniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Rafelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29E ÉDITION DE LA RÉUNION DES SCIENCES DE LA TERRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514454v1</w:t>
+                <w:t xml:space="preserve">hal-05514465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence study of pegmatitic quartz from Ambohimirahavavy (Madagascar): advantages and disadvantages of different analytical techniques.</w:t>
+                <w:t xml:space="preserve">Recording the magmatic-hydrothermal transition through SEM-cathodoluminescence quartz textures: application to rare-earth element peralkaline pegmatites of the Ambohimirahavavy complex (Madagascar).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guignes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc de Rafelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29E ÉDITION DE LA RÉUNION DES SCIENCES DE LA TERRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpelier, France</w:t>
+              <w:t xml:space="preserve">29ème édition de la réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514465v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal peak detected in gold-bearing shear zones by a thermo-structural study: a new tool to retrieve fluid flow?</w:t>
               </w:r>
@@ -2320,51 +2320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Saint Blanquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2458,51 +2458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcellona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2553,51 +2553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2833,51 +2833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Bakrobena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Ayedoun Affolabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3105,51 +3105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interfaces continentales, environnement. université Toulouse 3, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3174,169 +3174,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03156361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe cénozoïque alcalin d’Ambohimirahavavy à Madagascar : origine, évolution et minéralisations en métaux rares</w:t>
+                <w:t xml:space="preserve">Le complexe cénozoïque alcalin d'Ambohimirahavavy à Madagascar: origine, évolution et minéralisations en métaux rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de la Terre. Universite Toulouse III Paul Sabatier, 2014. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Planète et Univers [physics]. Université Toulouse 3 (Paul Sabatier ), 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014TOU30218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01153159v1</w:t>
+                <w:t xml:space="preserve">tel-04751776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe cénozoïque alcalin d'Ambohimirahavavy à Madagascar: origine, évolution et minéralisations en métaux rares</w:t>
+                <w:t xml:space="preserve">Le complexe cénozoïque alcalin d’Ambohimirahavavy à Madagascar : origine, évolution et minéralisations en métaux rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Planète et Univers [physics]. Université Toulouse 3 (Paul Sabatier ), 2014. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Sciences de la Terre. Universite Toulouse III Paul Sabatier, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2014TOU30218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-04751776v1</w:t>
+                <w:t xml:space="preserve">tel-01153159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3491,51 +3491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Estrade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miranda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2024-0131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05382332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leisen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03161892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Campos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104078" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Velasquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Colin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-305-2021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559089v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1736" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7B98JLSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01723-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kpeou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Moloto-A-Kenguemba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103825" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk M. Borst" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P. Smith" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A. Finch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Villanova-De-Benavent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17801-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Goodenough" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shaw" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Smith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marquis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.AB00013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nason" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2019.103027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2017.081.053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Williams-Jones" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/econgeo.110.6.1485" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soatsitohaina Rakotovao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Rakotondrazafy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.06.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJL9SZKR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.08.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QC3B1BR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guignes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514465v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Rafelis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Link" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Calvi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Batchana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Bakrobena" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ayedoun Affolabi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03156361v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapporteur Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Toulouse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01153159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04751776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU30218" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Estrade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miranda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2024-0131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05382332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leisen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Velasquez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-305-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03161892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Campos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kpeou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Moloto-A-Kenguemba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103825" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1736" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7B98JLSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Smith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01723-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk M. Borst" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P. Smith" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A. Finch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Villanova-De-Benavent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17801-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Goodenough" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shaw" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Smith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marquis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.AB00013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nason" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2019.103027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2017.081.053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Williams-Jones" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/econgeo.110.6.1485" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.08.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QC3B1BR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788711v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soatsitohaina Rakotovao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Rakotondrazafy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.06.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJL9SZKR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guignes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Rafelis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Link" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Calvi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Batchana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Bakrobena" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ayedoun Affolabi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03156361v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapporteur Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Toulouse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04751776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU30218" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01153159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>