--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -2627,137 +2627,303 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01207132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Adsorption Mineralisation in Regolith-Hosted REE Deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Beard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Yan Hei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geology, Geochemistry and Formation of Supergene Mineral Deposits in Deeply Weathered Terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.365-394, 2025, Mineral Resource Reviews, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-75733-4_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant l'ouverture atlantique, le Bénin a produit du fer à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans Centre de Microcaractérisation Raimond Castaing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2767,269 +2933,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFRICA Archéométallurgie du Fer : Ressources, Identités et Commerce en Afrique Rapport des missions et des analyses archéologiques et archéo-sous-marines francobénino-togolaise effectuées entre octobre 2023 et septembre 2024 Présenté par</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essohanam Batchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Bakrobena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Ayedoun Affolabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéométallurgie du Fer : Ressources, Identités et Commerce en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mantenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berthaut-Clarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delvoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INEE. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3039,312 +3205,312 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration et fractionnement des Terres Rares dans les complexes alcalins : le rôle des fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapporteur Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interfaces continentales, environnement. université Toulouse 3, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03156361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe cénozoïque alcalin d'Ambohimirahavavy à Madagascar: origine, évolution et minéralisations en métaux rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Université Toulouse 3 (Paul Sabatier ), 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014TOU30218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04751776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe cénozoïque alcalin d’Ambohimirahavavy à Madagascar : origine, évolution et minéralisations en métaux rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Universite Toulouse III Paul Sabatier, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01153159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3491,51 +3657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Estrade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miranda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2024-0131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05382332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leisen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Velasquez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-305-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03161892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Campos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kpeou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Moloto-A-Kenguemba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103825" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1736" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7B98JLSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Smith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01723-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk M. Borst" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P. Smith" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A. Finch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Villanova-De-Benavent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17801-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Goodenough" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shaw" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Smith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marquis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.AB00013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nason" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2019.103027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2017.081.053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Williams-Jones" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/econgeo.110.6.1485" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.08.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QC3B1BR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788711v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soatsitohaina Rakotovao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Rakotondrazafy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.06.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJL9SZKR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guignes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Rafelis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Link" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Calvi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Batchana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Bakrobena" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ayedoun Affolabi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03156361v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapporteur Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Toulouse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04751776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU30218" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01153159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Estrade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miranda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2024-0131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05382332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leisen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Velasquez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-305-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03161892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Campos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kpeou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Moloto-A-Kenguemba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103825" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1736" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7B98JLSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Smith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01723-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk M. Borst" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P. Smith" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A. Finch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Villanova-De-Benavent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17801-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Goodenough" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shaw" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Smith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marquis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.AB00013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nason" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2019.103027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2017.081.053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Williams-Jones" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/econgeo.110.6.1485" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.08.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QC3B1BR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788711v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soatsitohaina Rakotovao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Rakotondrazafy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.06.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJL9SZKR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guignes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Rafelis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Link" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Calvi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yan Hei Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75733-4_14" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933211v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Batchana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Bakrobena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ayedoun Affolabi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03156361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapporteur Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Toulouse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04751776v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU30218" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01153159v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>