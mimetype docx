--- v0 (2026-03-15)
+++ v1 (2026-05-12)
@@ -416,260 +416,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04376109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration ethno-artistique autour d’une thématique sensible : les migrations et leurs patrimoines au musée</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment devenir autonome ? Rapport au temps des mineurs non accompagnés dans un parcours d’hébergement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Les Cahiers du Travail Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98, pp.51-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508514v1</w:t>
+                <w:t xml:space="preserve">halshs-03281183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment devenir autonome ? Rapport au temps des mineurs non accompagnés dans un parcours d’hébergement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaboration ethno-artistique autour d’une thématique sensible : les migrations et leurs patrimoines au musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du Travail Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 98, pp.51-61</w:t>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03281183v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration ethno-artistique autour d’une thématique sensible : les migrations et leurs patrimoines au musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1052,77 +1052,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposer des mémoires de migrations. Retour sur une collecte participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1322, pp.113-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1210,165 +1210,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01408137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la présence portugaise dans un culte berrichon</w:t>
+                <w:t xml:space="preserve">The Polish People from Rosières (Central France) and the Heritagization of the Saint-Albert Church</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45 (2)</w:t>
+              <w:t xml:space="preserve">Our Europe. Ethnography – Ethnology – Anthropology of Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01239933v1</w:t>
+                <w:t xml:space="preserve">halshs-01685081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Polish People from Rosières (Central France) and the Heritagization of the Saint-Albert Church</w:t>
+                <w:t xml:space="preserve">De la présence portugaise dans un culte berrichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Europe. Ethnography – Ethnology – Anthropology of Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4, pp.59-72</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01685081v1</w:t>
+                <w:t xml:space="preserve">halshs-01239933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pèlerinage local entre communalisation religieuse et communalisation ethno-culturelle : l’appropriation de Sainte-Solange par les Portugais</w:t>
               </w:r>
@@ -1537,77 +1537,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires de migrations. Intimités et espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadbled Pôleth M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2164,173 +2164,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01685091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dal falso devoto al vero pellegrino: rappresentazione delle diversità in un pellegrinaggio cattolico adottato dai portoghesi</w:t>
+                <w:t xml:space="preserve">Les représentations locales de l’immigration portugaise et son accueil dans le diocèse de Bourges : “La manière simple de “rendre heureux” un Portugais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giacalone Fiorella. </w:t>
+              <w:t xml:space="preserve">Rollo Maria, Santos Yvette, (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeLLegrinaggi e itinerari turistico-reLigiosi in euroPa. Identità locali e dinamiche transnazionali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Morlacchi, 2015</w:t>
+              <w:t xml:space="preserve">Ecos das migrações. Memorias e representações dos migrantes. Seculos XIX-XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Almedina, 2015, 978-972-40-6375-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01240299v1</w:t>
+                <w:t xml:space="preserve">halshs-04267702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations locales de l’immigration portugaise et son accueil dans le diocèse de Bourges : “La manière simple de “rendre heureux” un Portugais</w:t>
+                <w:t xml:space="preserve">Dal falso devoto al vero pellegrino: rappresentazione delle diversità in un pellegrinaggio cattolico adottato dai portoghesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rollo Maria, Santos Yvette, (dir.). </w:t>
+              <w:t xml:space="preserve">Giacalone Fiorella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecos das migrações. Memorias e representações dos migrantes. Seculos XIX-XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Almedina, 2015, 978-972-40-6375-1</w:t>
+              <w:t xml:space="preserve">PeLLegrinaggi e itinerari turistico-reLigiosi in euroPa. Identità locali e dinamiche transnazionali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morlacchi, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04267702v1</w:t>
+                <w:t xml:space="preserve">halshs-01240299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire son appartenance à travers un saint étranger. Les Portugais et Sainte-Solange en Berry</w:t>
               </w:r>
@@ -2402,64 +2402,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations dans les pratiques muséales en France. L’exemple de trois formes de médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Amar, Y. Frenette, M. Lanouette, M. Pâquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musées, histoire, migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'université de Laval, 2015</w:t>
@@ -2488,64 +2488,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les migrations dans les pratiques muséales en France. L’exemple de trois formes de médiation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2596,51 +2596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intérêt pédagogique des mémoires des migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertheleu Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au nom de la mémoire : le patrimoine des migrations en Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -3211,178 +3211,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05035880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la musique électroacoustique fait à l'enquête et réciproquement. Habiter les quartiers nord de Bourges</w:t>
+                <w:t xml:space="preserve">Le chou portugais, un marqueur diasporique dans les jardins du Centre-Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Espéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques sonores de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de l'Ouest, Angers, Sep 2025, Angers, France</w:t>
+              <w:t xml:space="preserve">Diaspora et patrimoine : repenser les liens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, anne Delouis; geneviève Guetemme; guillaume Etienne, 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05286343v1</w:t>
+                <w:t xml:space="preserve">halshs-05143950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chou portugais, un marqueur diasporique dans les jardins du Centre-Val de Loire</w:t>
+                <w:t xml:space="preserve">Ce que la musique électroacoustique fait à l'enquête et réciproquement. Habiter les quartiers nord de Bourges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Espéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diaspora et patrimoine : repenser les liens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, anne Delouis; geneviève Guetemme; guillaume Etienne, 2025, Tours, France</w:t>
+              <w:t xml:space="preserve">Pratiques sonores de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de l'Ouest, Angers, Sep 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05143950v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incertitudes d'une recherche avec l'art et les artistes : entre inconfort et souplesse</w:t>
               </w:r>
@@ -3463,51 +3463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Espéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drôles d'objets - Un nouvel art de faire, conférence interdisciplinaire. Interactions entre humains et objets robotisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4122,51 +4122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E59E921"/>
+    <w:nsid w:val="0368ADAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4353,51 +4353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-etienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6475-6776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139600914" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#201;tienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144l9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05186036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165882v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guetemme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gu&#233;temme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etnografica.7808" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850933v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.3146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-960HLCSL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadbled P&#244;leth M." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poleth Wadbled" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Esp&#233;ron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514564v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;ron Vincent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522595v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Mestrinaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00995085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-etienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6475-6776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139600914" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#201;tienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144l9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05186036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165882v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guetemme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gu&#233;temme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etnografica.7808" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850933v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.3146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-960HLCSL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadbled P&#244;leth M." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240299v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poleth Wadbled" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143950v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Esp&#233;ron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514564v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;ron Vincent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522595v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Mestrinaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00995085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>