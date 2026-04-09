--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -729,593 +729,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sea-ice-related features and anthropogenic subsidies on the foraging behaviour of a high-Arctic seabird, the ivory gull (Pagophila eburnea)</w:t>
+                <w:t xml:space="preserve">Population genetics reveals divergent lineages and ongoing hybridization in a declining migratory fish species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyvan Dumas</w:t>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gilg</w:t>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+                <w:t xml:space="preserve">Isabelle Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Corregidor-Castro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+                <w:t xml:space="preserve">Yann Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169 (11), pp.151. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129, pp.137-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-022-04137-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-022-00547-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846124v1</w:t>
+                <w:t xml:space="preserve">hal-03831324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetics reveals divergent lineages and ongoing hybridization in a declining migratory fish species complex</w:t>
+                <w:t xml:space="preserve">Influence of sea-ice-related features and anthropogenic subsidies on the foraging behaviour of a high-Arctic seabird, the ivory gull (Pagophila eburnea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+                <w:t xml:space="preserve">Keyvan Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lebel</w:t>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Abdallah</w:t>
+                <w:t xml:space="preserve">Alejandro Corregidor-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129, pp.137-151. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (11), pp.151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-022-00547-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-022-04137-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831324v1</w:t>
+                <w:t xml:space="preserve">hal-03846124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure in anadromous lampreys: Patterns and processes</w:t>
+                <w:t xml:space="preserve">Elevated temperature and deposited sediment jointly affect early life history traits in southernmost Arctic char populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Sofia Mateus</w:t>
+                <w:t xml:space="preserve">Lisandrina Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Docker</w:t>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Breslin Hume</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47, pp.S38-S58. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (6), pp.744-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2021.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2020-0256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760071v1</w:t>
+                <w:t xml:space="preserve">hal-03322182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated temperature and deposited sediment jointly affect early life history traits in southernmost Arctic char populations</w:t>
+                <w:t xml:space="preserve">Population structure in anadromous lampreys: Patterns and processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisandrina Mari</w:t>
+                <w:t xml:space="preserve">Catarina Sofia Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Daufresne</w:t>
+                <w:t xml:space="preserve">Margaret Docker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+                <w:t xml:space="preserve">Jon Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Lasne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Breslin Hume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (6), pp.744-751. </w:t>
+              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.S38-S58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2020-0256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2021.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322182v1</w:t>
+                <w:t xml:space="preserve">hal-03760071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverscape genetics in brook lamprey: genetic diversity is less influenced by river fragmentation than by gene flow with the anadromous ecotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1911,77 +1911,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the demographic history underlying parallel genomic divergence among pairs of parasitic and nonparasitic lamprey ecotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2039,424 +2039,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher temperature exacerbates the impact of sediments on embryo performances in a salmonid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisandrina Mari</w:t>
+                <w:t xml:space="preserve">Reconstructing the demographic history of divergence between European river and brook lampreys using approximate Bayesian computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Garaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Neuenschwander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Launey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0745⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.1910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602496v1</w:t>
+                <w:t xml:space="preserve">hal-01453893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the demographic history of divergence between European river and brook lampreys using approximate Bayesian computations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seascape and its effect on migratory life-history strategy influences gene flow among coastal brown trout (Salmo trutta) populations in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Launey</w:t>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Mcginnity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.1910⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (3), pp.498-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453893v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seascape and its effect on migratory life-history strategy influences gene flow among coastal brown trout (Salmo trutta) populations in the English Channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Higher temperature exacerbates the impact of sediments on embryo performances in a salmonid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandrina Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.12632⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01453890v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive divergence in embryonic thermal plasticity among Atlantic salmon populations</w:t>
               </w:r>
@@ -2572,77 +2572,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low reproductive isolation and highly variable levels of gene flow reveal limited progress towards speciation between European river and brook lampreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaigher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2723,51 +2723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and phenotypic changes in an Atlantic salmon population supplemented with non-local individuals: a longitudinal study over 21 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3091,103 +3091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved PCR-based method for faster sex determination in brown trout [i](Salmo trutta)[/i] and Atlantic salmon [i](Salmo salar)[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.825-827. </w:t>
@@ -3238,51 +3238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding admixture patterns in supplemented populations: a case study combining molecular analyses and temporally explicit simulations in Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3476,64 +3476,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of thirteen microsatellite markers in river and brook lampreys (Lampetra fluviatilis and L-planeri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaigher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3619,51 +3619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3853,51 +3853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling genetic and otolith trace element analyses to identify river-born fish with hatchery pedigrees in stocked Atlantic salmon (Salmo salar) populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3905,51 +3905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 68 (6), pp.977-987. </w:t>
@@ -3987,51 +3987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A species-specific microsatellite marker to discriminate European Atlantic salmon, brown trout, and their hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4143,51 +4143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4504,51 +4504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural recolonization of the Seine River by Atlantic salmon (Salmo salar) of multiple origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4556,51 +4556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67 (1), p. 1 - p. 4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4758,287 +4758,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male body size and breeding tubercles are both linked to intrasexual dominance and reproductive success in the minnow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel changes in genetic diversity and species diversity following a natural disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Renai</w:t>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Sermier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claus Wedekind</w:t>
+                <w:t xml:space="preserve">Céline Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.12.006⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (6), pp.1137-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04102.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453747v1</w:t>
+                <w:t xml:space="preserve">hal-01453781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel changes in genetic diversity and species diversity following a natural disturbance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Male body size and breeding tubercles are both linked to intrasexual dominance and reproductive success in the minnow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Paillat</w:t>
+                <w:t xml:space="preserve">Emanuela Renai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Goudet</w:t>
+                <w:t xml:space="preserve">Roberto Sermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Wedekind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18 (6), pp.1137-1144. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (4), pp.823-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04102.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453781v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viability of brown trout embryos positively linked to melanin-based but negatively to carotenoid-based colours of their fathers</w:t>
               </w:r>
@@ -5278,386 +5278,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male dominance linked to size and age, but not to 'good genes' in brown trout (Salmo trutta)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Jacob</w:t>
+                <w:t xml:space="preserve">Morphological variation of the spermatheca in the garden snail Cantareus aspersus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Nussle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Madec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-207⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.722-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954864v1</w:t>
+                <w:t xml:space="preserve">hal-00197355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host sex and ectoparasites choice: preference for, and higher survival on female hosts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Male dominance linked to size and age, but not to 'good genes' in brown trout (Salmo trutta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nussle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Christe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glaizot</w:t>
+                <w:t xml:space="preserve">Adrian Britschgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Godefroy Devevey</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2007.01255.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954831v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological variation of the spermatheca in the garden snail Cantareus aspersus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host sex and ectoparasites choice: preference for, and higher survival on female hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bruyndonckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Madec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Godefroy Devevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.722-727. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (4), pp.703-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2007.01255.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00197355v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary aspects of population structure for molecular and quantitative traits in the freshwater snail Radix balthica</w:t>
               </w:r>
@@ -5669,51 +5669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19 (4), pp.1071-1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5760,51 +5760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple paternity and postcopulatory sexual selection in a hermaphrodite: what influences sperm precedence in the garden snail Helix aspersa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6020,51 +6020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Decanter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Normand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9970" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-022-07800-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846124v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Corregidor-Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04137-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Sofia Mateus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Docker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hess" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breslin Hume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2021.08.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandrina Mari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dolo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00367-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Morimoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor O&#8217;meara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Holland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Trancoso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aba0925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montorio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4213-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Holland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley M. Berghuis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin J. King" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshminarayan M. Iyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sikora" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720871115" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13664" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602496v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453893v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neuenschwander" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goudet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1910" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mcginnity" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12632" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZF2JX6D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12896" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaigher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ra Coke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12750" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218811v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2765" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-014-9289-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12187" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0259-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Perrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00280.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Wedekind" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Szekely" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pompini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darbellay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2012.01909.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9753-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.629" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453854v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2011-040" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453825v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Gentil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cherbonnel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-010-9307-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05266.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK2VHZQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacob" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat von Siebenthal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grossen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04884.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/229B7309A9B23294175DF2058C924ADB4A704C4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evanno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00428.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7KBDXX6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584140v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-190" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178963v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aguilar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00816.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453747v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Renai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sermier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.12.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antoine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Paillat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goudet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04102.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658619v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nussle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Muller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0072" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davnah Urbach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-007-9164-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954864v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nussle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Britschgi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-207" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954831v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glaizot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bruyndonckx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Devevey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01255.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197355v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Madec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.07.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2006.01098.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2005.02449.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Decanter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Normand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9970" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-022-07800-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Corregidor-Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04137-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandrina Mari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Sofia Mateus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Docker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hess" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breslin Hume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2021.08.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dolo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00367-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Morimoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor O&#8217;meara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Holland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Trancoso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aba0925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montorio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4213-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Holland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley M. Berghuis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin J. King" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshminarayan M. Iyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sikora" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720871115" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13664" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neuenschwander" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goudet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1910" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mcginnity" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12632" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZF2JX6D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0745" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12896" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaigher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ra Coke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12750" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218811v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2765" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-014-9289-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12187" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0259-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Perrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00280.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Wedekind" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Szekely" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pompini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darbellay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2012.01909.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9753-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.629" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453854v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2011-040" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453825v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Gentil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cherbonnel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-010-9307-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05266.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK2VHZQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacob" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat von Siebenthal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grossen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04884.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/229B7309A9B23294175DF2058C924ADB4A704C4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evanno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00428.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7KBDXX6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584140v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-190" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178963v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aguilar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00816.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antoine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Paillat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goudet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04102.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Renai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sermier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.12.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658619v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nussle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Muller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0072" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davnah Urbach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-007-9164-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197355v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Madec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.07.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954864v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nussle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Britschgi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-207" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954831v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glaizot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bruyndonckx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Devevey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01255.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2006.01098.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2005.02449.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>