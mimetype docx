--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -625,399 +625,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SNP marker to discriminate the european brook lamprey (Lampetra planeri), river lamprey (L. fluviatilis) and their hybrids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of sea-ice-related features and anthropogenic subsidies on the foraging behaviour of a high-Arctic seabird, the ivory gull (Pagophila eburnea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+                <w:t xml:space="preserve">Keyvan Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Corregidor-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11033-022-07800-8⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (11), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-022-04137-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831299v1</w:t>
+                <w:t xml:space="preserve">hal-03846124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetics reveals divergent lineages and ongoing hybridization in a declining migratory fish species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129, pp.137-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41437-022-00547-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sea-ice-related features and anthropogenic subsidies on the foraging behaviour of a high-Arctic seabird, the ivory gull (Pagophila eburnea)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Corregidor-Castro</w:t>
+                <w:t xml:space="preserve">A SNP marker to discriminate the european brook lamprey (Lampetra planeri), river lamprey (L. fluviatilis) and their hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169 (11), pp.151. </w:t>
+              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (10), pp.10115-10119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-022-04137-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11033-022-07800-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846124v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated temperature and deposited sediment jointly affect early life history traits in southernmost Arctic char populations</w:t>
               </w:r>
@@ -1271,90 +1271,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverscape genetics in brook lamprey: genetic diversity is less influenced by river fragmentation than by gene flow with the anadromous ecotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1911,103 +1911,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the demographic history underlying parallel genomic divergence among pairs of parasitic and nonparasitic lamprey ecotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (1), pp.142-162. </w:t>
@@ -2039,424 +2039,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the demographic history of divergence between European river and brook lampreys using approximate Bayesian computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+                <w:t xml:space="preserve">Higher temperature exacerbates the impact of sediments on embryo performances in a salmonid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandrina Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Roux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.1910⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453893v1</w:t>
+                <w:t xml:space="preserve">hal-01602496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seascape and its effect on migratory life-history strategy influences gene flow among coastal brown trout (Salmo trutta) populations in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Mcginnity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (3), pp.498-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jbi.12632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher temperature exacerbates the impact of sediments on embryo performances in a salmonid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisandrina Mari</w:t>
+                <w:t xml:space="preserve">Reconstructing the demographic history of divergence between European river and brook lampreys using approximate Bayesian computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Neuenschwander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Garaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Launey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (12), </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.1910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602496v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive divergence in embryonic thermal plasticity among Atlantic salmon populations</w:t>
               </w:r>
@@ -2572,51 +2572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low reproductive isolation and highly variable levels of gene flow reveal limited progress towards speciation between European river and brook lampreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaigher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2723,64 +2723,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and phenotypic changes in an Atlantic salmon population supplemented with non-local individuals: a longitudinal study over 21 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,360 +2834,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreeding Depression in Atlantic Salmon Revealed by Hypoxic Stress During Embryonic Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Côte</w:t>
+                <w:t xml:space="preserve">Melanin-based coloration of sneaker male Atlantic salmon is linked to viability and emergence timing of their offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Marie-Orleach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11692-014-9289-0⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (1), pp.126-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bij.12187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123128v1</w:t>
+                <w:t xml:space="preserve">hal-02364738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanin-based coloration of sneaker male Atlantic salmon is linked to viability and emergence timing of their offspring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Marie-Orleach</w:t>
+                <w:t xml:space="preserve">Outbreeding Depression in Atlantic Salmon Revealed by Hypoxic Stress During Embryonic Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111 (1), pp.126-135. </w:t>
+              <w:t xml:space="preserve">Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (4), pp.561-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bij.12187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11692-014-9289-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364738v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved PCR-based method for faster sex determination in brown trout [i](Salmo trutta)[/i] and Atlantic salmon [i](Salmo salar)[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.825-827. </w:t>
@@ -3238,51 +3238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding admixture patterns in supplemented populations: a case study combining molecular analyses and temporally explicit simulations in Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3476,77 +3476,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of thirteen microsatellite markers in river and brook lampreys (Lampetra fluviatilis and L-planeri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaigher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3619,51 +3619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3853,51 +3853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling genetic and otolith trace element analyses to identify river-born fish with hatchery pedigrees in stocked Atlantic salmon (Salmo salar) populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3905,51 +3905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 68 (6), pp.977-987. </w:t>
@@ -3987,51 +3987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A species-specific microsatellite marker to discriminate European Atlantic salmon, brown trout, and their hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4143,51 +4143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4504,51 +4504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural recolonization of the Seine River by Atlantic salmon (Salmo salar) of multiple origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4556,51 +4556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67 (1), p. 1 - p. 4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4758,287 +4758,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel changes in genetic diversity and species diversity following a natural disturbance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Male body size and breeding tubercles are both linked to intrasexual dominance and reproductive success in the minnow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+                <w:t xml:space="preserve">Emanuela Renai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Antoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Goudet</w:t>
+                <w:t xml:space="preserve">Roberto Sermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Wedekind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04102.x⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (4), pp.823-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453781v1</w:t>
+                <w:t xml:space="preserve">hal-01453747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male body size and breeding tubercles are both linked to intrasexual dominance and reproductive success in the minnow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel changes in genetic diversity and species diversity following a natural disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Renai</w:t>
+                <w:t xml:space="preserve">Gabrielle Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Sermier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claus Wedekind</w:t>
+                <w:t xml:space="preserve">Jérôme Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 77 (4), pp.823-829. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (6), pp.1137-1144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04102.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453747v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viability of brown trout embryos positively linked to melanin-based but negatively to carotenoid-based colours of their fathers</w:t>
               </w:r>
@@ -5278,386 +5278,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological variation of the spermatheca in the garden snail Cantareus aspersus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Male dominance linked to size and age, but not to 'good genes' in brown trout (Salmo trutta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nussle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Britschgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.07.005⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00197355v1</w:t>
+                <w:t xml:space="preserve">hal-03954864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male dominance linked to size and age, but not to 'good genes' in brown trout (Salmo trutta)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host sex and ectoparasites choice: preference for, and higher survival on female hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Britschgi</w:t>
+                <w:t xml:space="preserve">Philippe Christe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rudolf Muller</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bruyndonckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godefroy Devevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-207⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (4), pp.703-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2007.01255.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954864v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host sex and ectoparasites choice: preference for, and higher survival on female hosts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological variation of the spermatheca in the garden snail Cantareus aspersus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Godefroy Devevey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Madec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76 (4), pp.703-710. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.722-727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2007.01255.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954831v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00197355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary aspects of population structure for molecular and quantitative traits in the freshwater snail Radix balthica</w:t>
               </w:r>
@@ -5669,51 +5669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19 (4), pp.1071-1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5760,51 +5760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple paternity and postcopulatory sexual selection in a hermaphrodite: what influences sperm precedence in the garden snail Helix aspersa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6020,51 +6020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Decanter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Normand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9970" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-022-07800-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Corregidor-Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04137-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandrina Mari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Sofia Mateus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Docker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hess" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breslin Hume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2021.08.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dolo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00367-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Morimoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor O&#8217;meara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Holland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Trancoso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aba0925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montorio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4213-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Holland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley M. Berghuis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin J. King" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshminarayan M. Iyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sikora" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720871115" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13664" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neuenschwander" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goudet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1910" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mcginnity" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12632" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZF2JX6D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0745" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12896" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaigher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ra Coke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12750" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218811v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2765" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-014-9289-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12187" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0259-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Perrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00280.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Wedekind" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Szekely" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pompini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darbellay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2012.01909.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9753-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.629" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453854v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2011-040" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453825v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Gentil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cherbonnel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-010-9307-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05266.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK2VHZQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacob" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat von Siebenthal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grossen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04884.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/229B7309A9B23294175DF2058C924ADB4A704C4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evanno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00428.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7KBDXX6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584140v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-190" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178963v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aguilar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00816.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antoine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Paillat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goudet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04102.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Renai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sermier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.12.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658619v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nussle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Muller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0072" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davnah Urbach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-007-9164-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197355v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Madec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.07.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954864v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nussle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Britschgi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-207" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954831v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glaizot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bruyndonckx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Devevey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01255.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2006.01098.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2005.02449.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Decanter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Normand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9970" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Dumas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Corregidor-Castro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04137-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-022-07800-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandrina Mari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Sofia Mateus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Docker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hess" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breslin Hume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2021.08.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dolo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00367-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Morimoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor O&#8217;meara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Holland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Trancoso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aba0925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montorio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4213-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Holland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley M. Berghuis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin J. King" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshminarayan M. Iyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sikora" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720871115" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13664" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602496v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mcginnity" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12632" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZF2JX6D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neuenschwander" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1910" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12896" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaigher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ra Coke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12750" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218811v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2765" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12187" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-014-9289-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0259-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Perrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00280.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Wedekind" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Szekely" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pompini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darbellay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2012.01909.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9753-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.629" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453854v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2011-040" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453825v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Gentil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cherbonnel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-010-9307-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05266.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK2VHZQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacob" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat von Siebenthal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grossen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04884.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/229B7309A9B23294175DF2058C924ADB4A704C4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evanno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00428.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7KBDXX6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584140v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-190" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178963v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aguilar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00816.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453747v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Renai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sermier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.12.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antoine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Paillat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goudet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04102.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658619v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nussle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Muller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0072" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davnah Urbach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-007-9164-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954864v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nussle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Britschgi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-207" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954831v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glaizot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bruyndonckx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Devevey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01255.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197355v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Madec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.07.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2006.01098.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2005.02449.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>