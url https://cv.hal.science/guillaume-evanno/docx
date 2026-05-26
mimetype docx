--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -106,412 +106,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise sur les populations d’aloses et de lamproies</w:t>
+                <w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Charles</w:t>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Daverat</w:t>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.8477. </w:t>
+              <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.9420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250110v1</w:t>
+                <w:t xml:space="preserve">hal-05086444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine‐Scale Genetic Structure of Small Fish Populations in Islands: The Case of Brook Charr &amp;lt;i&amp;gt;Salvelinus fontinalis&amp;lt;/i&amp;gt; (Mitchill, 1814) in Saint‐Pierre and Miquelon (France)</w:t>
+                <w:t xml:space="preserve">Expertise sur les populations d’aloses et de lamproies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Viana</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.70041⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.8477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004967v1</w:t>
+                <w:t xml:space="preserve">hal-05250110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine‐Scale Genetic Structure of Small Fish Populations in Islands: The Case of Brook Charr &amp;lt;i&amp;gt;Salvelinus fontinalis&amp;lt;/i&amp;gt; (Mitchill, 1814) in Saint‐Pierre and Miquelon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+                <w:t xml:space="preserve">Julie Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Acou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+                <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Josset</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Teletchea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.9420. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.e70041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086444v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm competition experiments reveal low prezygotic postmating isolation between parasitic and nonparasitic lamprey ecotypes</w:t>
               </w:r>
@@ -625,736 +625,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sea-ice-related features and anthropogenic subsidies on the foraging behaviour of a high-Arctic seabird, the ivory gull (Pagophila eburnea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A SNP marker to discriminate the european brook lamprey (Lampetra planeri), river lamprey (L. fluviatilis) and their hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyvan Dumas</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-022-04137-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (10), pp.10115-10119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11033-022-07800-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846124v1</w:t>
+                <w:t xml:space="preserve">hal-03831299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetics reveals divergent lineages and ongoing hybridization in a declining migratory fish species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129, pp.137-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41437-022-00547-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SNP marker to discriminate the european brook lamprey (Lampetra planeri), river lamprey (L. fluviatilis) and their hybrids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of sea-ice-related features and anthropogenic subsidies on the foraging behaviour of a high-Arctic seabird, the ivory gull (Pagophila eburnea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Corregidor-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (10), pp.10115-10119. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (11), pp.151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11033-022-07800-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-022-04137-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831299v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated temperature and deposited sediment jointly affect early life history traits in southernmost Arctic char populations</w:t>
+                <w:t xml:space="preserve">Population structure in anadromous lampreys: Patterns and processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisandrina Mari</w:t>
+                <w:t xml:space="preserve">Catarina Sofia Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Daufresne</w:t>
+                <w:t xml:space="preserve">Margaret Docker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+                <w:t xml:space="preserve">Jon Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Lasne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Breslin Hume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (6), pp.744-751. </w:t>
+              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.S38-S58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2020-0256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2021.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322182v1</w:t>
+                <w:t xml:space="preserve">hal-03760071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure in anadromous lampreys: Patterns and processes</w:t>
+                <w:t xml:space="preserve">Elevated temperature and deposited sediment jointly affect early life history traits in southernmost Arctic char populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Sofia Mateus</w:t>
+                <w:t xml:space="preserve">Lisandrina Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Docker</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Breslin Hume</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47, pp.S38-S58. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (6), pp.744-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2021.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2020-0256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760071v1</w:t>
+                <w:t xml:space="preserve">hal-03322182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverscape genetics in brook lamprey: genetic diversity is less influenced by river fragmentation than by gene flow with the anadromous ecotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1533,481 +1533,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-and-time effective procedure to develop SNP markers for multiple species: A support for community genetics</w:t>
+                <w:t xml:space="preserve">Expansions, diversification, and interindividual copy number variations of AID/APOBEC family cytidine deaminase genes in lampreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Delord</w:t>
+                <w:t xml:space="preserve">Stephen J. Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lassalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Oger</w:t>
+                <w:t xml:space="preserve">Lesley M. Berghuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+                <w:t xml:space="preserve">Justin J. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+                <w:t xml:space="preserve">Lakshminarayan M. Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13034⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (14), pp.E3211-E3220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1720871115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837864v1</w:t>
+                <w:t xml:space="preserve">hal-02622521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra- and interspecific densities shape life-history traits in a salmonid population</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cost-and-time effective procedure to develop SNP markers for multiple species: A support for community genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chrystelle Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-4213-4⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (9), pp.1959-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621085v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansions, diversification, and interindividual copy number variations of AID/APOBEC family cytidine deaminase genes in lampreys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intra- and interspecific densities shape life-history traits in a salmonid population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakshminarayan M. Iyer</w:t>
+                <w:t xml:space="preserve">Lucie Montorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Sikora</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (14), pp.E3211-E3220. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188 (2), pp.451-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1720871115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-4213-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622521v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the demographic history underlying parallel genomic divergence among pairs of parasitic and nonparasitic lamprey ecotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (1), pp.142-162. </w:t>
@@ -2039,1155 +2039,1155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher temperature exacerbates the impact of sediments on embryo performances in a salmonid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive divergence in embryonic thermal plasticity among Atlantic salmon populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Garaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jessica Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0745⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (8), pp.1593-1601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602496v1</w:t>
+                <w:t xml:space="preserve">hal-01602237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seascape and its effect on migratory life-history strategy influences gene flow among coastal brown trout (Salmo trutta) populations in the English Channel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+                <w:t xml:space="preserve">Reconstructing the demographic history of divergence between European river and brook lampreys using approximate Bayesian computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Mcginnity</w:t>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Neuenschwander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.12632⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.1910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01453890v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the demographic history of divergence between European river and brook lampreys using approximate Bayesian computations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seascape and its effect on migratory life-history strategy influences gene flow among coastal brown trout (Salmo trutta) populations in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Goudet</w:t>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Launey</w:t>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Mcginnity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.1910⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (3), pp.498-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453893v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive divergence in embryonic thermal plasticity among Atlantic salmon populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
+                <w:t xml:space="preserve">Higher temperature exacerbates the impact of sediments on embryo performances in a salmonid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandrina Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillaume</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laura Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (8), pp.1593-1601. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.12896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602237v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low reproductive isolation and highly variable levels of gene flow reveal limited progress towards speciation between European river and brook lampreys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+                <w:t xml:space="preserve">Genetic and phenotypic changes in an Atlantic salmon population supplemented with non-local individuals: a longitudinal study over 21 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gaigher</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12750⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1802), pp.20142765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.2765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453876v1</w:t>
+                <w:t xml:space="preserve">hal-01218811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and phenotypic changes in an Atlantic salmon population supplemented with non-local individuals: a longitudinal study over 21 years</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+                <w:t xml:space="preserve">Low reproductive isolation and highly variable levels of gene flow reveal limited progress towards speciation between European river and brook lampreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaigher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bernatchez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maïra Coke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 282 (1802), pp.20142765. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (12), pp.2248-2263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.2765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01218811v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanin-based coloration of sneaker male Atlantic salmon is linked to viability and emergence timing of their offspring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Outbreeding Depression in Atlantic Salmon Revealed by Hypoxic Stress During Embryonic Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bij.12187⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (4), pp.561-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11692-014-9289-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364738v1</w:t>
+                <w:t xml:space="preserve">hal-01123128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreeding Depression in Atlantic Salmon Revealed by Hypoxic Stress During Embryonic Development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Melanin-based coloration of sneaker male Atlantic salmon is linked to viability and emergence timing of their offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Marie-Orleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (4), pp.561-571. </w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (1), pp.126-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11692-014-9289-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bij.12187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123128v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved PCR-based method for faster sex determination in brown trout [i](Salmo trutta)[/i] and Atlantic salmon [i](Salmo salar)[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.825-827. </w:t>
@@ -3238,64 +3238,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding admixture patterns in supplemented populations: a case study combining molecular analyses and temporally explicit simulations in Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (2), pp.218 - 230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3342,51 +3342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent Unequal Sex Ratio in a Population of Grayling (Salmonidae) and Possible Role of Temperature Increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Wedekind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamas Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3463,103 +3463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of thirteen microsatellite markers in river and brook lampreys (Lampetra fluviatilis and L-planeri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaigher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (1), pp.141 - 143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3619,77 +3619,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (7), pp.2334-2349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3723,103 +3723,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population differences in response to hypoxic stress in Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (12), pp.2596-2606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3847,1254 +3847,1254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling genetic and otolith trace element analyses to identify river-born fish with hatchery pedigrees in stocked Atlantic salmon (Salmo salar) populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrier</w:t>
+                <w:t xml:space="preserve">Determinants of hierarchical genetic structure in Atlantic salmonpopulations: environmental factors vs. anthropogenic influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René R. Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Daverat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (20), pp.4231 - 4245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05266.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/f2011-040⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453854v1</w:t>
+                <w:t xml:space="preserve">hal-01004630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A species-specific microsatellite marker to discriminate European Atlantic salmon, brown trout, and their hybrids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Coupling genetic and otolith trace element analyses to identify river-born fish with hatchery pedigrees in stocked Atlantic salmon (Salmo salar) populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Grandjean</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-010-9307-1⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (6), pp.977-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/f2011-040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453825v1</w:t>
+                <w:t xml:space="preserve">hal-01453854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of hierarchical genetic structure in Atlantic salmonpopulations: environmental factors vs. anthropogenic influences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A species-specific microsatellite marker to discriminate European Atlantic salmon, brown trout, and their hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cherbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05266.x⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (1), pp.131-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-010-9307-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004630v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different mating scenarios on embryo viability in brown trout.</w:t>
+                <w:t xml:space="preserve">Good genes drive female choice for mating partners in the lek-breeding European tree frog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jacob</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claus Wedekind</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04884.x⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (1), pp.108-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2009.00816.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453813v1</w:t>
+                <w:t xml:space="preserve">hal-01178963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communal spawning of brook and river lampreys (Lampetra planeri and L. fluviatilis) is common in the Oir River</w:t>
+                <w:t xml:space="preserve">Effects of different mating scenarios on embryo viability in brown trout.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lasne</w:t>
+                <w:t xml:space="preserve">Alain Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sabatié</w:t>
+                <w:t xml:space="preserve">Beat von Siebenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Evanno</w:t>
+                <w:t xml:space="preserve">Christine Grossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Wedekind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (3), pp.323-325. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (23), pp.5296-5307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2010.00428.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04884.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729462v1</w:t>
+                <w:t xml:space="preserve">hal-01453813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural recolonization of the Seine River by Atlantic salmon (Salmo salar) of multiple origins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communal spawning of brook and river lampreys (Lampetra planeri and L. fluviatilis) is common in the Oir River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+                <w:t xml:space="preserve">E. Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Guyomard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+                <w:t xml:space="preserve">Richard Sabatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/F09-190⟩</w:t>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (3), pp.323-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2010.00428.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584140v1</w:t>
+                <w:t xml:space="preserve">hal-00729462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good genes drive female choice for mating partners in the lek-breeding European tree frog</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Broquet</w:t>
+                <w:t xml:space="preserve">Natural recolonization of the Seine River by Atlantic salmon (Salmo salar) of multiple origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Aguilar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+                <w:t xml:space="preserve">René Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 64 (1), pp.108-115. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (1), p. 1 - p. 4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2009.00816.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/F09-190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178963v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male body size and breeding tubercles are both linked to intrasexual dominance and reproductive success in the minnow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Parallel changes in genetic diversity and species diversity following a natural disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Renai</w:t>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Sermier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claus Wedekind</w:t>
+                <w:t xml:space="preserve">Céline Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.12.006⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (6), pp.1137-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04102.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453747v1</w:t>
+                <w:t xml:space="preserve">hal-01453781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel changes in genetic diversity and species diversity following a natural disturbance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Male body size and breeding tubercles are both linked to intrasexual dominance and reproductive success in the minnow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Paillat</w:t>
+                <w:t xml:space="preserve">Emanuela Renai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Goudet</w:t>
+                <w:t xml:space="preserve">Roberto Sermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Wedekind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18 (6), pp.1137-1144. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (4), pp.823-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04102.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453781v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viability of brown trout embryos positively linked to melanin-based but negatively to carotenoid-based colours of their fathers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Wedekind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nussle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5167,77 +5167,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good-genes' and 'compatible-genes' effects in an Alpine whitefish and the information content of breeding tubercles over the course of the spawning season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Wedekind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davnah Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5278,442 +5278,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male dominance linked to size and age, but not to 'good genes' in brown trout (Salmo trutta)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Jacob</w:t>
+                <w:t xml:space="preserve">Morphological variation of the spermatheca in the garden snail Cantareus aspersus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Nussle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Madec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-207⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.722-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954864v1</w:t>
+                <w:t xml:space="preserve">hal-00197355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host sex and ectoparasites choice: preference for, and higher survival on female hosts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Male dominance linked to size and age, but not to 'good genes' in brown trout (Salmo trutta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nussle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Christe</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adrian Britschgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Godefroy Devevey</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2007.01255.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954831v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological variation of the spermatheca in the garden snail Cantareus aspersus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Host sex and ectoparasites choice: preference for, and higher survival on female hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bruyndonckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Madec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Godefroy Devevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.722-727. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (4), pp.703-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2007.01255.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00197355v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary aspects of population structure for molecular and quantitative traits in the freshwater snail Radix balthica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19 (4), pp.1071-1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5747,64 +5747,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple paternity and postcopulatory sexual selection in a hermaphrodite: what influences sperm precedence in the garden snail Helix aspersa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6020,51 +6020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Decanter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Normand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9970" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Dumas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Corregidor-Castro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04137-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-022-07800-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandrina Mari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Sofia Mateus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Docker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hess" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breslin Hume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2021.08.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dolo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00367-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Morimoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor O&#8217;meara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Holland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Trancoso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aba0925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montorio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4213-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Holland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley M. Berghuis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin J. King" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshminarayan M. Iyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sikora" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720871115" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13664" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602496v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mcginnity" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12632" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZF2JX6D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neuenschwander" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1910" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12896" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaigher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ra Coke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12750" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218811v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2765" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12187" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-014-9289-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0259-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Perrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00280.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Wedekind" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Szekely" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pompini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darbellay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2012.01909.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9753-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.629" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453854v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2011-040" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453825v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Gentil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cherbonnel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-010-9307-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05266.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK2VHZQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacob" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat von Siebenthal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grossen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04884.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/229B7309A9B23294175DF2058C924ADB4A704C4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evanno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00428.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7KBDXX6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584140v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-190" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178963v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aguilar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00816.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453747v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Renai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sermier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.12.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antoine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Paillat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goudet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04102.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658619v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nussle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Muller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0072" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davnah Urbach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-007-9164-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954864v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nussle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Britschgi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-207" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954831v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glaizot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bruyndonckx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Devevey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01255.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197355v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Madec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.07.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2006.01098.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2005.02449.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Decanter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Normand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9970" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-022-07800-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Corregidor-Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04137-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Sofia Mateus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Docker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hess" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breslin Hume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2021.08.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandrina Mari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dolo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00367-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Morimoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor O&#8217;meara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Holland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Trancoso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aba0925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Holland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley M. Berghuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin J. King" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshminarayan M. Iyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sikora" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720871115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montorio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4213-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13664" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12896" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neuenschwander" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1910" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mcginnity" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12632" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZF2JX6D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602496v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0745" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218811v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2765" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaigher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ra Coke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12750" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-014-9289-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12187" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0259-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Perrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00280.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Wedekind" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Szekely" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pompini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darbellay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2012.01909.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9753-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.629" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004630v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05266.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK2VHZQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2011-040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453825v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Gentil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cherbonnel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-010-9307-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aguilar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00816.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacob" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat von Siebenthal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grossen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04884.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/229B7309A9B23294175DF2058C924ADB4A704C4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evanno" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00428.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7KBDXX6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584140v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-190" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antoine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Paillat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goudet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04102.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Renai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sermier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.12.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658619v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nussle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Muller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0072" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davnah Urbach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-007-9164-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197355v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Madec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.07.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954864v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nussle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Britschgi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-207" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954831v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glaizot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bruyndonckx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Devevey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01255.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2006.01098.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2005.02449.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>