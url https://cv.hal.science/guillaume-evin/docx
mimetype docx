--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -66,1007 +66,1003 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty sources in a large ensemble of hydrological projections: Regional Climate Models and Internal Variability matter</w:t>
+                <w:t xml:space="preserve">Regional hotspots and contrasts in the trends of mean and extreme daily precipitation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abubakar Haruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Ducharne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-30-1023-2026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65, pp.103378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2026.103378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520086v1</w:t>
+                <w:t xml:space="preserve">hal-05590964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of annual maximum snow depth data estimation from the European-wide reanalysis C3S MTMSI (Copernicus Climate Change Service – Mountain Tourism Meteorological and Snow Indicators) against in-situ observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Kamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Kamir</w:t>
+                <w:t xml:space="preserve">Samuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evin</w:t>
+                <w:t xml:space="preserve">Penelope Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodo Wichura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 18 (1), pp.17-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-18-17-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of different weather generator scenarios on extreme flood estimates in Switzerland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainty sources in a large ensemble of hydrological projections: Regional Climate Models and Internal Variability matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Kritidou</w:t>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Kauzlaric</w:t>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Staudinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hingray</w:t>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (3), pp.847-866. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (4), pp.1023-1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00477-024-02843-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-30-1023-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05251434v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of flood generating processes under climate change in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">Selecting the best distribution for modeling trends in low, medium, and extreme daily precipitation under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abubakar Haruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-29-7023-2025⟩</w:t>
+              <w:t xml:space="preserve">Advances in Statistical Climatology, Meteorology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ascmo-12-87-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422228v1</w:t>
+                <w:t xml:space="preserve">hal-05190287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of sub-daily precipitation time series anywhere in Switzerland by mapping the parameters of GWEX-MRC, an at-site weather generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A large transient multi-scenario multi-model ensemble of future streamflow and groundwater projections in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Siauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaltrina Maloku</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ryma Aissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102454⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (8), pp.2277-2300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-30-2277-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167735v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GCM Selection and Ensemble Design: Best Practices and Recommendations from the EURO-CORDEX Community</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of flood generating processes under climate change in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Somot</w:t>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Fernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Swen Brands</w:t>
+                <w:t xml:space="preserve">Lola Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0189.1⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (23), pp.7023-7039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-7023-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445707v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of antecedent conditions in translating precipitation events into extreme floods at the catchment scale and in a large-basin context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact of different weather generator scenarios on extreme flood estimates in Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Kritidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Kauzlaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Staudinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hingray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-25-247-2025⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (3), pp.847-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00477-024-02843-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251421v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking torrential flood event occurrence to weather-type conditional driving atmospheric conditions — The case of the Northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1120,3751 +1116,4123 @@
               <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59, pp.102402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability in the seasonal precipitation lapse rates in complex topographical regions – application in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of antecedent conditions in translating precipitation events into extreme floods at the catchment scale and in a large-basin context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Staudinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Kauzlaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Dura</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Alexandre Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-28-2579-2024⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.247-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-25-247-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648623v1</w:t>
+                <w:t xml:space="preserve">hal-05251421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of hydrological models on small mountainous catchments: impact of the meteorological forcings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Generation of sub-daily precipitation time series anywhere in Switzerland by mapping the parameters of GWEX-MRC, an at-site weather generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaltrina Maloku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-28-261-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.102454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322748v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fast is the frequency of precipitation extremes doubling in global land regions?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">GCM Selection and Ensemble Design: Best Practices and Recommendations from the EURO-CORDEX Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sobolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lebel</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swen Brands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7620/ad9f12⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (9), pp.E1834-E1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0189.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968397v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing CMIP6 uncertainties at global warming levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spatial variability in the seasonal precipitation lapse rates in complex topographical regions – application in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Ribes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lola Corre</w:t>
+                <w:t xml:space="preserve">David Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62, pp.8057-8072. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (12), pp.2579-2601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-024-07323-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-2579-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647826v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating hourly mean areal precipitation times series with an at-site weather generator in Switzerland</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaluation of hydrological models on small mountainous catchments: impact of the meteorological forcings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00477-024-02757-5⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (1), pp.261-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-261-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696160v1</w:t>
+                <w:t xml:space="preserve">hal-04322748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How fast is the frequency of precipitation extremes doubling in global land regions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Branger</w:t>
+                <w:t xml:space="preserve">Guillaume Chagnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (12), pp.121010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7620/ad9f12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214908v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling of sediment supply in torrent catchments of the northern French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Morel</w:t>
+                <w:t xml:space="preserve">Assessing CMIP6 uncertainties at global warming levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">Aurélien Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-23-1769-2023⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.8057-8072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-024-07323-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179943v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and evaluation of a method to identify potential release areas of snow avalanches based on watershed delineation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Generating hourly mean areal precipitation times series with an at-site weather generator in Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaltrina Maloku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Deschâtres</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hingray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-23-1383-2023⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.3737-3754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00477-024-02757-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305813v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back analysis of a building collapse under snow and rain loads in a Mediterranean area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Statistical modeling of sediment supply in torrent catchments of the northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Faug</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (11), pp.3509-3523. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-23-3509-2023⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 23 (5), pp.1769-1787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-23-1769-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313168v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for precipitation asymmetry in a multiplicative random cascade disaggregation model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Development and evaluation of a method to identify potential release areas of snow avalanches based on watershed delineation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deschâtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-27-3643-2023⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.1383-1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-23-1383-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284489v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection of snowfall extremes in the French Alps as a function of elevation and global warming level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evin</w:t>
+                <w:t xml:space="preserve">Jérémie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Samacoïts</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Blanchet</w:t>
+                <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (11), pp.4691-4704. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-17-4691-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380405v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive space-time hydrometeorological simulations for estimating very rare floods at multiple sites in a large river basin</w:t>
+                <w:t xml:space="preserve">Back analysis of a building collapse under snow and rain loads in a Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Viviroli</w:t>
+                <w:t xml:space="preserve">Isabelle Ousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sikorska-Senoner</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22 (9), pp.2891-2920. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-22-2891-2022⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 23 (11), pp.3509-3523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-23-3509-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740021v2</w:t>
+                <w:t xml:space="preserve">hal-04313168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-stationary extreme-value approach for climate projection ensembles: application to snow loads in the French Alps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Accounting for precipitation asymmetry in a multiplicative random cascade disaggregation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaltrina Maloku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (20), pp.3643-3661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-3643-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esd-13-1059-2022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03740012v1</w:t>
+                <w:t xml:space="preserve">hal-04284489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact and uncertainty analysis on hydrological extremes in a French Mediterranean catchment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projection of snowfall extremes in the French Alps as a function of elevation and global warming level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Collet</w:t>
+                <w:t xml:space="preserve">Erwan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juraj Parajka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evin</w:t>
+                <w:t xml:space="preserve">Raphaëlle Samacoïts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (5), pp.888-903. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (11), pp.4691-4704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2021.1895437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-17-4691-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349373v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme avalanche cycles: Return levels and probability distributions depending on snow and meteorological conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A non-stationary extreme-value approach for climate projection ensembles: application to snow loads in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Climate Extremes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wace.2021.100344⟩</w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.1059-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esd-13-1059-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401778v1</w:t>
+                <w:t xml:space="preserve">hal-03740012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrated ensemble forecasts of the height of new snow using quantile regression forests and ensemble model output statistics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comprehensive space-time hydrometeorological simulations for estimating very rare floods at multiple sites in a large river basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Viviroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sikorska-Senoner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Staudinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Kauzlaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/npg-28-467-2021⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (9), pp.2891-2920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-22-2891-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03543728v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740021v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of meteorological extremes using a synoptic weather generator and a downscaling model based on analogues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Climate change impact and uncertainty analysis on hydrological extremes in a French Mediterranean catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Parajka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-24-4339-2020⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (5), pp.888-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2021.1895437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026800v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-stationary extreme value analysis of ground snow loads in the French Alps: a comparison with building standards</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Extreme avalanche cycles: Return levels and probability distributions depending on snow and meteorological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dkengne Sielenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hagenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (11), pp.2961-2977. </w:t>
+              <w:t xml:space="preserve">Weather and Climate Extremes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-20-2961-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wace.2021.100344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129849v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing uncertainties in the regional projections of precipitation in CORDEX-AFRICA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibrated ensemble forecasts of the height of new snow using quantile regression forests and ensemble model output statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bichet</w:t>
+                <w:t xml:space="preserve">Matthieu Lafaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arona Diedhiou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evin</w:t>
+                <w:t xml:space="preserve">Maxime Taillardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N'Datchoh Evelyne Touré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michaël Zamo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 162 (2), pp.583-601. </w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (3), pp.467-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-020-02833-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/npg-28-467-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949569v1</w:t>
+                <w:t xml:space="preserve">meteo-03543728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood hazard assessment of the Rhône River revisited with reconstructed discharges from lake sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Assessment of meteorological extremes using a synoptic weather generator and a downscaling model based on analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+                <w:t xml:space="preserve">Jérémy Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 172, pp.114-123. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (9), pp.4339-4352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-24-4339-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984885v1</w:t>
+                <w:t xml:space="preserve">hal-03026800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of climate change on solar resource in Africa for photovoltaic energy: analyses from CORDEX-AFRICA climate experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bichet</w:t>
+                <w:t xml:space="preserve">Non-stationary extreme value analysis of ground snow loads in the French Alps: a comparison with building standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Hingray</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliette Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ab500a⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (11), pp.2961-2977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-20-2961-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341149v1</w:t>
+                <w:t xml:space="preserve">hal-03129849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty component estimates in transient climate projections.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Assessing uncertainties in the regional projections of precipitation in CORDEX-AFRICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arona Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Datchoh Evelyne Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-019-04635-1⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162 (2), pp.583-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-020-02833-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327452v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La statistique, une boîte à outils complète pour quantifier l'incertitude - Application aux projections climatiques en zone de montagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Flood hazard assessment of the Rhône River revisited with reconstructed discharges from lake sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.2.19⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.114-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391560v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanches spontanées et changement climatique : tendances détectées et évolutions à venir</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lopez-Saez Lopez Saez</w:t>
+                <w:t xml:space="preserve">Potential impact of climate change on solar resource in Africa for photovoltaic energy: analyses from CORDEX-AFRICA climate experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arona Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Corona</w:t>
+                <w:t xml:space="preserve">Cheikh Mouhamed Fadel Kébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neige et Avalanches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.124039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ab500a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810691v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic generators of multi-site daily temperature: comparison of performances in various applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Uncertainty component estimates in transient climate projections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hingray</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (5-6), pp.2501-2516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-019-04635-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00704-018-2404-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01984896v1</w:t>
+                <w:t xml:space="preserve">hal-02327452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning Uncertainty Components of an Incomplete Ensemble of Climate Projections Using Data Augmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La statistique, une boîte à outils complète pour quantifier l'incertitude - Application aux projections climatiques en zone de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/jcli-d-18-0606.1⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.90-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.2.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327459v2</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical post-processing of ensemble forecasts of the height of new snow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evin</w:t>
+                <w:t xml:space="preserve">Avalanches spontanées et changement climatique : tendances détectées et évolutions à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Giacona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez Lopez Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neige et Avalanches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610284v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traiter l'incertitude des projections climatiques (essai)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Stochastic generators of multi-site daily temperature: comparison of performances in various applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hingray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.811-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-018-2404-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3188/szf.2018.0203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01984891v1</w:t>
+                <w:t xml:space="preserve">hal-01984896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic generation of multi-site daily precipitation focusing on extreme events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Partitioning Uncertainty Components of an Incomplete Ensemble of Climate Projections Using Data Augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (8), pp.2423-2440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/jcli-d-18-0606.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-22-655-2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02912352v1</w:t>
+                <w:t xml:space="preserve">hal-02327459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Statistical post-processing of ensemble forecasts of the height of new snow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jari-Pekka Nousu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lafaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (3), pp.339-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-26-339-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traiter l'incertitude des projections climatiques (essai)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Verfaillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169 (4), pp.203-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3188/szf.2018.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic generation of multi-site daily precipitation focusing on extreme events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.655-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-655-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Has fire policy decreased the return period of the largest wildfire events in France? A Bayesian assessment based on extreme value theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (10), pp.2641-2651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-18-2641-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4874,2084 +5242,1983 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating very rare floods at multiple sites in a large river basin with comprehensive hydrometeorological simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Viviroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sikorska-Senoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Staudinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Kauzlaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna (Austria), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Modelling of Sediment Supply in Torrent Catchments of the Northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Politecnico di Torino, 2023, Torino, Italy. pp.02014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the carbon footprint of a public research laboratory in Geosciences. Assessing a reduction strategy built with laboratory members after a 3-year experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating sediment supply to the morphological and hydro-meteorological characteristics of torrent catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of hydrosedimentary signatures of catchments from the French Critical Zone network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-stationarity of extreme ground snow load in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, May 2020, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the statistical method, training dataset, and spatial scale of post-processing to adjust ensemble forecasts of the height of new snow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jari-Pekka Nousu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lafaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, May 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future changes in hydrological extremes of a Mediterranean catchment: what can we say in an uncertainty context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Parajka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, May 2020, Virtual, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a debris retention basin enabling sediment continuity for small events: the Combe de Lancey case study (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Debris-Flow Hazards Mitigation: Mechanics, Prediction, and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Golden, United States. pp.1019-1026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanches et changement climatique tendances détectées et évolutions à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’AFPCN « Les extrêmes et le changement climatique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian MCMC flood frequency analysis with reconstructed paleofloods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Uncertainty Quantification in Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRGM, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguishing between distinct sources of error in hydrological modeling: A Bayesian perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kavetski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kuczera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Seattle, United States. pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battling hydrological monsters: Insights into numerical approximations, data uncertainty and structural errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kavetski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Thyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kuczera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IAHR World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Brisbane, Australia. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Term Lessons Learned from a Voluntary Carbon Footprint Reduction initiative in a Climate Lab Aiming for a 50% Reduction in 10 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Amory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting the best distribution for modeling trends in low, medium, and extreme daily precipitation under climate change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Partitioning uncertainty components in climate projections using smoothing splines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05190287v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning uncertainty components in climate projections using smoothing splines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analyse multirisque : concepts, méthodes et verrous -un état de l'art prospectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curt C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6961,1304 +7228,1304 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messages et enseignements du projet Explore2 - Analyse de l’hydrologie de surface selon les niveaux de réchauffement fixés par la TRACC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Torremocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; BRGM; Météo France; EDF; CNRS; IRD. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble de projections Explore2 : Changements moyens et incertitudes associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hingray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - IGE; CNRS - IGE; CNRS - IPSL; INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explore2 - Notice de lecture des fiches de résultats des modèles hydrologiques de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement de lecture des fiches incertitudes pour Explore2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - IGE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice de présentation des projections et incertitudes pour Explore2: version courte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hingray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258394v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration opérationnelle du générateur de pluie spatialisé GWEX pour les abaques de GRSD (suite de l’action A4 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - IGE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice de présentation des projections et incertitudes pour Explore2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hingray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet HYDRODEMO Évaluation de l'aléa torrentiel dans les petits bassins versants des Alpes du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Orillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE UR-ETNA; IGE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574748v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet HYDRODEMO Évaluation de l'aléa torrentiel dans les petits bassins versants des Alpes du Nord Action 4 : Développer un cadre de modélisation hydrologique pour les petits bassins versants torrentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet HYDRODEMO : Évaluation de l’aléa torrentiel dans les petits bassins versants des Alpes du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse bivariée des liens entre magnitude et durée des crues en zones Alpine et Pyrénéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORT FINAL DU PROJET ADAMONT IMPACTS DU CHANGEMENT CLIMATIQUE ET ADAPTATION EN TERRITOIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaé Alphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8268,105 +8535,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrometeorological variability under past and future climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ocean, Atmosphere. Université Grenoble Alpes, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04611945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8513,51 +8780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05441661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kamir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Gehring" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Wichura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-17-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kritidou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kauzlaric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Staudinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-024-02843-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-7023-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltrina Maloku" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102454" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05445707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sobolowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Brands" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0189.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-247-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Kiennemann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102402" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Favre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Penot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-2579-2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fouchier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colleoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-261-2024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chagnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad9f12" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-024-07323-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-024-02757-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-1769-2023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duvillier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Desch&#226;tres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-1383-2023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raynaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-3509-2023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284489v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3643-2023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Samaco&#239;ts" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-4691-2023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740021v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viviroli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sikorska-Senoner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2891-2022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-1059-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Parajka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1895437" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dkengne Sielenou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2021.100344" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03543728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaysse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Taillardat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zamo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-28-467-2021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-4339-2020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129849v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2961-2020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949569v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bichet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Datchoh Evelyne Tour&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02833-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.09.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mouhamed Fadel K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab500a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327452v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04635-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391560v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984896v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-018-2404-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327459v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jcli-d-18-0606.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610284v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari-Pekka Nousu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vernay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-26-339-2019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984891v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2018.0203" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912352v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-655-2018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984883v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-2641-2018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648698v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1384" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648692v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13694" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703106v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16520" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912585v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-464" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912563v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bellier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912580v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13806" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923118v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984904v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595591v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kavetski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuczera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clark" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Clark" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Thyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190287v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakar Haruna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185479v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt C." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618149v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614773v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258394v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297610v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258382v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574748v3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Orillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671653v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colleoni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957945v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Achin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Alphe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04611945v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakar Haruna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05441661v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kamir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Gehring" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Wichura" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-17-2026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190287v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-12-87-2026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05600518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-2277-2026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-7023-2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kritidou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kauzlaric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Staudinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-024-02843-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Kiennemann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102402" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-247-2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltrina Maloku" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102454" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05445707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sobolowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Brands" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0189.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Favre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Penot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-2579-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fouchier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colleoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-261-2024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968397v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chagnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad9f12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-024-07323-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-024-02757-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-1769-2023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duvillier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Desch&#226;tres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-1383-2023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raynaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-3509-2023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284489v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3643-2023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Samaco&#239;ts" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-4691-2023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740012v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-1059-2022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740021v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viviroli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sikorska-Senoner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2891-2022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Parajka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1895437" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401778v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dkengne Sielenou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2021.100344" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03543728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaysse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Taillardat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zamo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-28-467-2021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-4339-2020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2961-2020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bichet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Datchoh Evelyne Tour&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02833-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984885v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.09.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341149v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mouhamed Fadel K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab500a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04635-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810691v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984896v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-018-2404-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327459v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jcli-d-18-0606.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610284v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari-Pekka Nousu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vernay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-26-339-2019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2018.0203" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912352v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-655-2018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-2641-2018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648698v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1384" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316846v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648692v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13694" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703106v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16520" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912585v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-464" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912563v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912580v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13806" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923118v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811383v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984904v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kavetski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuczera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clark" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Clark" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Thyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720621v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185479v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt C." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609542v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618149v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258394v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297610v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258382v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574748v3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Orillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671653v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colleoni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509705v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957945v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Achin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Alphe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04611945v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>