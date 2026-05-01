--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Faburel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page CV sur le site du laboratoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Triangle UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested ecological transition in small and medium-sized cities: the case of Rochefort, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (Planning and managing climate and energy transitions in ordinary cities), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/up.8253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04694037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie métropolitaine : débunkage idéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.21-38. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecorev.056.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le post-urbain : comment dé-métropoliser le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.147-161. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecorev.056.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire écologique des Gilets jaunes : entre écologie populaire et écologie relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maële Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Chuecos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vers de nouvelles écologies populaires ?, 2021/1 (62), pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie : &amp;quot;L'urbanisation et la métropolisation généralisées sont le creuset de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles : entre grandeur imaginaire et projets écocidaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cause commune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.80-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des professionnalités de l’urbain aux formations à l’urbain : la fin de l’urbanisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.36-40. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tu.024.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europacity, la nécropole annoncée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcologiK (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.112-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage au bien‐être : la puissance d’agir des habitants : le cas des grands projets d’équipement (et de leurs concertations officielles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.58-77. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.814.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décroissance (urbaine) ou la nature en résistance : la périphérie contre le biopouvoir métropolitain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le Cri, miscellanées d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, #0 Renaturation, pp.F2.1-F2.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations universitaires en urbanisme en France : un nouveau gouvernement des corps (de métiers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités environnementales, les pauvres prioritaires ! Quand la préservation de l’environnement peut se faire au détriment des plus démunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec les réfugiés climatiques et repenser les défis environnementaux : toutes les deux secondes sur Terre, une personne déménage du fait du dérèglement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.84-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une justice environnementale ? De l’égalité des citoyens face à la ville 'durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aéroports et le transport aérien face à l’environnement : questions territoriales et enjeux à l’échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le transport aérien, une mondialisation réussie, 78, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable, entre gouvernement par la technique et technique de gouvernement : référentiels, guides, labels, prix et autres récompenses dans les politiques d’urbanisme et d’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers RAMAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.152-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages contrastés des inégalités socio-environnementales : les questions adressées aux politiques de régulation en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.78-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01168171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropoles 1 – Habitants 0 : vers un match retour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit des villes : revue annuelle d'architecture et d'urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.155-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis environnementaux et paysagers des métropoles : reconstruire du commun pour les régions urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'Académie d'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habiter de certains éco-quartiers : vers de nouveaux communs par une 'infrapolitique' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.103-121. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.1918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éco-quartiers comme construction infrapolitique d’un habiter ? Expériences sensibles et paysagères, modes de vie et valeurs socio-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt des expérimentations participatives pour les savoirs de l’environnement et des paysages : le cas des grands projets d’équipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.95-115. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030953ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage (multisensoriel) dans la qualité de l’environnement urbain : rôle du bien-être et poids des valeurs dans l’habiter des éco-quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123, pp.109-119. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en politique du développement durable : vers un « nouveau » modèle d’action par les pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01097798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitant et les savoirs de l'habiter comme impensés de la démocratie participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers RAMAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.31-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie et paysages : quelle acceptabilité sociale des grands équipements de transport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 481, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs habitants comme capital spatial pour la démocratie participative. Le cas des grands projets d'équipement pour l'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sonores, calme et bien-être dans les quartiers durables. Retours d’expériences de quartiers durables étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.42 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable aux défis des injustices environnementales : constats empiriques et enjeux sociopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89-90, pp.15-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éco-quartiers, du projet technique et architectural... au projet social. Vers une typologie de cas étrangers et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents outils d'évaluation des paysages sonores : exemples étrangers (programme PIRVE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attentes par rapport à l'environnement sonore : l'habitant au cœur de l'éco-quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de la ville aux bruits des transports : de la mesure technique aux approches territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 216, pp.353-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers durables sont-ils durables ? De la technique écologique aux modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’offre technique dans les choix résidentiels ... à l’indifférence vis-à-vis du caractère écologique de leur habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoquartiers et urbanisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 981, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une (re)territorialisation des aéroports par les enjeux environnementaux. Conflits d’acteurs, enjeux de valeurs et recherche d’indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (2), pp.274-286. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2010.8160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie thématique : ville et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.321-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la terre en urbaniste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e université d'été des urbanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France. pp.36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement comme temporalisation subjective des périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Éloge des rythmes, de la vacance et des interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage 'tel que perçu' à l’expression des 'aspirations des populations' [Grand témoin aux Journées des paysages, Journée 1 : Perceptions et représentations sociales des paysages]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des paysages. Journée 1 : Perceptions et représentations sociales des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, La Défense, France. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences ordinaires déçues de la grande ville et imaginaires négatifs de l’urbain généralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Utopies Culturelles Contemporaines » 7ème Rendez-vous de Géographie culturelle, Ethnologie et Études culturelles en Languedoc-Roussillon « </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ART Dev, 2016, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impensés socio‐démocratiques du développement durable de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation de la recherche sur le développement durable de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Mar 2015, Paris, France. pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du commun par la résilience des modes de vie dans les écoquartiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vers une intelligence durable des territoires: les échelles de la résilience", Roscoff, May 22th-23th 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis environnementaux et paysagers des métropoles : reconstruire du commun pour les régions urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir  métropole  soutenable,  des  stratégies  territoriales  partagées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agrocampus  ouest, Oct 2014, Rennes, France. pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs habitants : un processus de résilience pro-active au service de la justice environnementale en situation de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability conditions for communitary construction. An example of local experimentation for sustainable planning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual International Conference of Territorial Intelligence "Innovación Social y nuevos modos de gobernanza para la transición socio-ecológica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The farm of the Millers' park: local experimentation of and for a sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII th Annual International Conference of Territorial Intelligence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miedes Bianca, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Vulnerabilities and Resilience between Local and Global". 4th - 7th 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems -A transitional viewpoint of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and Resilience between Local and Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISA - DISUFF Dipartimento di Scienze Umane, Filosofiche e della Formazione, GDRI INTI Group de Recherche International International Network of Territorial Intelligence, Jun 2012, Fisciano (SA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage des quartiers dits durables est-il un paysage durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international Paysages de la vie quotidienne. Regards croisés entre recherche et action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'écologie, du développement durable, des transports et du logement (MEDDTL); DGALN; Centre national du machinisme agricole du génie rural des eaux et des forêts (CEMAGREF), Mar 2011, Perpignan, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages, les milieux écologiques et l'environnement vécu comme outils dialogiques d'analyse et de prospective territoriale pour l'implantation d'équipements structurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Battais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Elli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tartière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être environnemental, qualité de vie et rapports sensibles aux territoires. Vers une meilleure insertion paysagère et appréhension du cadre de vie, pour une meilleure adhésion sociale au grandes ITT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentation du programme et de recherches – Infrastructures de transports terrestres, écosystèmes et paysages (ITTECOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEEDDM; ADEME; PREDIT, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators as dialogical and coordination tools for territorial intelligence and governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an interaction evaluation between dimensions and objectives of sustainable development at territorial levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators as dialogical and coordination tools for territorial intelligence and governance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Grand Ouest days of Territorial Intelligence, IT-GO 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rennes, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sensible et le bien-être comme autre entrée des affects en politique ? Quel(s) rôle(s) pour le développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international La problématique du développement durable vingt ans après : nouvelles lectures théoriques, innovations méthodologiques, et domaines d’extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLERSE, Nov 2009, Lille, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA VULNERABILITE DE LA VILLE AUX BRUITS DES TRANSPORTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées scientifiques de l'Environnement: le citoyen, la ville et l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers durables : moyens de saisir la portée opérationnelle et la faisabilité méthodologique du paysage multisensoriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du PIRVE 2008 « Villes durables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indécence urbaine : pour un nouveau pacte avec le vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323, 2023, Climats, 978-2-08-026521-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04052011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ΝΑ ΤΕΛΕΙΩΝΟΥΜΕ ΜΕ ΤΙΣ ΜΕΓΑΛΟΥΠΟΛΕΙΣ [Na teleionoume me tis megaloupoleis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Moutafidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i ekdosis ton sinadelphon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, animalpoliticum, 978-618-5571-11-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec les grandes villes : manifeste pour une société écologique post-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Passager clandestin, pp.169, 2020, Essais, enquêtes et manifestes, 978-2-36935-246-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles barbares : démondialiser la ville, désurbaniser la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">le passager clandestin, 2019, Poche, 978-2-36935-231-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02364518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles barbares : démondialiser la ville, désurbaniser la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">le passager clandestin, pp.368, 2018, 978-2-36935-099-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un urbanisme collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Malez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération nationale des agences d'urbanisme : Alternatives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139, 2017, Points FNAU, 978-2-07-273091-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.417, 2014, Collection "Géographie sociale", SECHET, Raymonde, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville, antre de la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarrige, François; Tordjman, Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décroissances: regards croisés sur les urgences du temps présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Passager clandestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-164, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vider les villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boursier, Philippe; Guimont, Clémence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies : le vivant et le social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.556-564, 2022, Hors collection Sciences Humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insoutenable légèreté écologique de l'être urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métais Chastanier, Barbara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nous qui habitons vos ruines &amp; De quoi hier sera fait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.156-174, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03686536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique métropolitaine au défi de ses périphéries : vers une infrapolitique de l’habiter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darly, Ségolène; Fourault-Cauët, Véronique; Raymond, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marginalisations, résistances et innovations dans les franges périurbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-142, 2020, 978-2-7535-7978-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences ordinaires de la grande ville et imaginaires de l'urbain généralisé. La décroissance urbaine peut-elle figurer une utopie concrète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bernié-Boissard, Claude Chastagner, Dominique Crozat, Laurent Sébastien Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopies culturelles contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement comme temporalisation subjective des périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manola Antonioli, Guillaume Drevon, Luc Gwiazdzinski, Vincent Kaufmann, Luca Pattaroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saturations. Individus, collectifs, organisations et territoires à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISER, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être des écoquartiers à l'épreuve du paysage multisensoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barles, Sabine; Blanc, Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies urbaines : sur le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économica; Anthropos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-173, 2016, Villes, 978-2-7178-6881-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a cosmopolitical perspective on environmental justice and citizens’ right of the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Peilin; Roulleau-Berger, Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological risks and disasters : new experiences in China and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.76-95, 2016, China policy series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éco-quartiers : vers une infrapolitique par les modes de vie et leurs communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tozzi, Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et quartiers durables: la place des habitants : la participation habitante dans la mise en durabilité urbaine : discours, effets, expérimentations et mises à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carrières Sociales Editions, pp.331-357, 2016, Des paroles et des actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01480675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement comme cosmopolitique de la justice urbaine. Entre théories sociales de la justice, modèles d’égalité et gouvernement des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Massé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billet, Philippe; Harpet, Cyrille; Pierron, Jean-Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice et injustices environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.183-207, 2016, Environnement et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Choné, Aurélie; Hajek, Isabelle; Hamman, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des humanités environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, pp.529-543, 2016, Environnement et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeu pour les villes métropolisées : vers la recomposition d'un commun territorial par l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darribehaude, François ; Gardon, Sébastien ; Lensel, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant en ville : nouvelles émergences : gouvernance, intensité urbaine, agriculture et animalité urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Lyon ; Vetagro Sup, pp.12-18, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage au bien-être : vers de nouveaux communs pour la coopération territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lazzeri, Yvette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation créative et paysage : vecteurs d'une gouvernance renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.71-76, 2015, Espace et développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habiter écologique : retour réflexif sur les éco-quartiers et sur les valeurs portées pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boissonade, Jérôme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable controversée : les dynamiques urbaines dans le mouvement critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petra, pp.73-103, 2015, Pragmatismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la ville : l'épreuve sociopolitique des injustices environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Da Cunha, Antonio ; Guinand, Sandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité urbaine, justice spatiale et projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses polytechniques et universitaires romandes (Lausanne), chap. 9, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs du sonore : vers une mise en controverse par les territoires de l'habiter et de leur infrapolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faburel, Guillaume; Guiu, Claire; Mervant-Roux, Marie-Madeleine; Torgue, Henry; Woloszyn, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.349-368, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir et qualifier un bon projet d'éco-quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belliot, Marcel ; Chocat, Bernard ; Le Fur, Solène ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et services publics urbains : l'indispensable alliance : ouvrage introductif au 92e congrès de l'ASTEE du 04 au 07 juin 2013 à nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE (Association Scientifique et Technique pour l'Eau et l'Environnement), pp.111-114, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être et ses paysages comme territoires des Infrastructures de Transport Terrestre : conflits d'acteurs, enjeux de valeurs et savoirs paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Altaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luginbühl, Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures de transports terrestres, écosystèmes et paysages : des liaisons dangereuses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILA - Direction de l'information légale et administrative : la Documentation française, pp.112-129, 2013, 978-2-11-009514-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we define and qualify a good sustainable neighbourhood?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belliot, Marcel ; Chocat, Bernard ; Le Fur, Solène ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban planning and urban services: the essential alliance : introduction publication to the 92nd ASTEE Congress, 4-7th June 2013, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE (Association Scientifique et Technique pour l'Eau et l'Environnement), pp.111-114, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les inégalités et injustices environnementales : défis pour l'analyse et pour l'égalité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent, Éloi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l'égalité des territoires [rapport]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [Ministère de l'Egalité des territoires et du logement], la Documentation française, pp.204-221, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environment as a factor of spatial injustice : a new challenge for the sustainable development of European regions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghenai, Chaouki ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable development : policy and urban development - tourism, life science, management and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.431-478, 2012, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/26891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension territoriale des nuisances aéroportuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barraqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MATHIEU N., GUERMOND Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable, du politique au scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Ed., pp.175-194, 2005, Coll. Indisciplines, 978-2738012029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il est grand temps de quitter les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wr6nhx3y5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il est grand temps de quitter les villes [reprise du texte paru dans : The Conversation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le Sud de la France, des canicules de plus en plus mal vécues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wm3g6qpyn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorégion pour une écologie politique vivante [Carnets de la Décroissance, Carnet #4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maële Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03351510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes qui suffoquent, des politiques impuissants : témoignages de citadins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la métropole barbare, les Français·es à la recherche d' 'espaces pirate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.v3y5pa7yp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation du monde est une cause de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien croisé - Grossetti VS Faburel : Les Métropoles, traductions territoriales de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lvsl.fr - Le vent se lève [site web]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidaires car autonomes : loin des grandes villes, la promesse d'une autre vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.nwd33w76u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listes citoyennes &amp;quot;municipalistes&amp;quot; : une réelle alternative politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maële Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.36tuvshd5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec les grandes villes : issue indispensable pour une société écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Guillaume Faburel [autour des effets socio-écologiques de la métropolisation des territoires]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France périphérique a aussi des passions joyeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnets de la décroissance n°2 (La fin de villes, reprise de la critique) & n°3 (La fin des villes, reprise de l’action) [coord.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les nouvelles professionnalités de l’urbain. Interviews filmées de praticiens sur leurs trajectoires professionnelles, vidéos biographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://25images.msh-lse.fr/portails/metiers-urbain/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur (Cahier du GREC-SUD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Aubail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat). 2024, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre les fournaises urbaines. Enquête sur les vécus climatiques et les engagements écologiques dans les villes du sud de la France durant l’été 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriane Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Triangle; EHESS; Université de Lyon. 2023, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de vie dans les écoquartiers. Phase 2 : les éco-quartiers à fort portage et à visibilité institutionnels (ZAC de Bonne à Grenoble et La Courrouze à Rennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bureau AD4 (Ministère du Logement, de l’Egalité des Territoires et de la Ruralité). 2017, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles conceptions de l’enquête de terrain et des territoires de l’action. Etudes des Démarches d’Observation dites expérimentales ou innovantes pour l’Ingénierie Territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Commissariat Général à l’Egalité des Territoires ; Réseau national des Conseils d’Architecture, d’Urbanisme et d’Environnement ; Fédération Nationale des Agences d’Urbanisme. 2017, 56 p. + Annexes 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des professionnalités et métiers de l’urbain vue par des praticiens : quels enseignements pour les formations ? Apports par enquête sur la région urbaine Lyon – Saint-Etienne et à l’échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'Excellence Intelligences des Mondes Urbains. 2015, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions clefs pour l’évaluation des engagements : propositions pour la « phase de vie » des écoquartiers : analyse du séminaire d’échanges et de l’enquête auprès des porteurs d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bureau de l’aménagement opérationnel durable (AD4) du Ministère du Logement, de l’Egalité des Territoires et de la Ruralité. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) temporalité(s) prendre en compte dans un projet urbain durable ? Etude de cas n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Ecologie, du Développement Durable et de l'Energie (MEDDE); PUCA; EA 2076 HABITER; Université de Reims - Champagne Ardenne. 2014, pp.95-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires environnementaux de la recherche sur la ville durable... et leurs impensés socio-démocratiques. Vers une autre prospective pour les formations et métiers de l'urbain ? [Rapport final pour l'ADEME]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Vialan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME, Direction Villes et territoires durables. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pratiques et politiques de la ville solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture); DIHAL. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un habiter sonore de la ville et de l'urbanisme durables. Analyse dynamique de la recherche et expérimentation territoriale sur le calme, le bien-être et la justice sonore en ville [Rapport intermédiaire pour l'ADEME]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts sanitaires extra-auditifs du bruit environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberte Tinguely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bérengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Évrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2009-SA-0333, Anses. 2013, pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité et sa prospective au prisme des modes de vie. Enquête dans les éco-quartiers d'orientation sociale ou d'initiatives habitantes [Rapport final pour le Ministère de l'Egalité des Territoires et du Logement]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Vialan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Egalité des Territoires et du Logement. 2013, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être et ses paysages comme territoires des infrastructures de transport terrestre. Conflits d'acteurs, enjeux de valeurs et savoirs paysagers [rapport final pour le MEDDE]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Altaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gageonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers durables : moyens de saisir la portée opérationnelle et la faisabilité méthodologique du paysage multisensoriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Davodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; PUCA (Plan Urbanisme Construction Architecture); LAB'URBA. 2011, 185 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitant dans les recherches scientifiques sur le bruit, et dans l'évaluation sonore pour l'action urbaine et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bureau de recherches Aménités, Laboratoire d'Acoustique Musicale, Université Pierre et Marie Curie, CNRS, CIDB, Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2010, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sensible en action. Le vécu de l’environnement comme objet d’aide à la décision. Sensible, ambiance, bien-être et leur évaluation, en situation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRETEIL, Lab’Urba, l’Observatoire Départemental de l’Environnement Sonore du Val-de-Marne (ODES 94). 2007, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids des territoires dans le vécu des nuisances sonores. Référentiel de méthodes et d'outils pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lab'Urba; CRETEIL. 2007, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des trafics aériens autour des aéroports franciliens, Tome 2 : Indicateurs d'effets environnementaux et de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRETEIL, Autorité de Contrôle des Nuisances Sonores Aéroportuaires (ACNUSA), Aéroports de Paris (ADP), Direction Générale de l’Aviation Civile des Aéroports de Paris (DGAC). 2006, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture territoriale de la gêne sonore. Enquête auprès d’habitants multi-exposés aux bruits de transport (Villeneuve-Saint-Georges et Villeneuve-le-Roi, Val-de-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRETEIL, Lab’Urba, l’Observatoire Départemental de l’Environnement Sonore du Val-de-Marne (ODES 94). 2006, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des trafics aériens autour des aéroports franciliens, Tome 1 : Etat des savoirs et des méthodes d’évaluation sur les thèmes d’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRETEIL, Autorité de Contrôle des Nuisances Sonores Aéroportuaires (ACNUSA), Aéroports de Paris (ADP), Direction Générale de l’Aviation Civile des Aéroports de Paris (DGAC). 2006, 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Faburel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page CV sur le site du laboratoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Triangle UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested ecological transition in small and medium-sized cities: the case of Rochefort, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (Planning and managing climate and energy transitions in ordinary cities), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/up.8253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04694037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie métropolitaine : débunkage idéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.21-38. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecorev.056.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le post-urbain : comment dé-métropoliser le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.147-161. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecorev.056.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire écologique des Gilets jaunes : entre écologie populaire et écologie relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maële Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Chuecos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vers de nouvelles écologies populaires ?, 2021/1 (62), pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie : &amp;quot;L'urbanisation et la métropolisation généralisées sont le creuset de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles : entre grandeur imaginaire et projets écocidaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cause commune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.80-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des professionnalités de l’urbain aux formations à l’urbain : la fin de l’urbanisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.36-40. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tu.024.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europacity, la nécropole annoncée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcologiK (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.112-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage au bien‐être : la puissance d’agir des habitants : le cas des grands projets d’équipement (et de leurs concertations officielles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.58-77. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.814.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décroissance (urbaine) ou la nature en résistance : la périphérie contre le biopouvoir métropolitain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le Cri, miscellanées d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, #0 Renaturation, pp.F2.1-F2.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations universitaires en urbanisme en France : un nouveau gouvernement des corps (de métiers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités environnementales, les pauvres prioritaires ! Quand la préservation de l’environnement peut se faire au détriment des plus démunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec les réfugiés climatiques et repenser les défis environnementaux : toutes les deux secondes sur Terre, une personne déménage du fait du dérèglement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.84-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une justice environnementale ? De l’égalité des citoyens face à la ville 'durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aéroports et le transport aérien face à l’environnement : questions territoriales et enjeux à l’échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le transport aérien, une mondialisation réussie, 78, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable, entre gouvernement par la technique et technique de gouvernement : référentiels, guides, labels, prix et autres récompenses dans les politiques d’urbanisme et d’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers RAMAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.152-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages contrastés des inégalités socio-environnementales : les questions adressées aux politiques de régulation en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.78-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01168171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropoles 1 – Habitants 0 : vers un match retour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit des villes : revue annuelle d'architecture et d'urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.155-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis environnementaux et paysagers des métropoles : reconstruire du commun pour les régions urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'Académie d'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habiter de certains éco-quartiers : vers de nouveaux communs par une 'infrapolitique' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.103-121. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.1918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éco-quartiers comme construction infrapolitique d’un habiter ? Expériences sensibles et paysagères, modes de vie et valeurs socio-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt des expérimentations participatives pour les savoirs de l’environnement et des paysages : le cas des grands projets d’équipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.95-115. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030953ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage (multisensoriel) dans la qualité de l’environnement urbain : rôle du bien-être et poids des valeurs dans l’habiter des éco-quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123, pp.109-119. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en politique du développement durable : vers un « nouveau » modèle d’action par les pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01097798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie et paysages : quelle acceptabilité sociale des grands équipements de transport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 481, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitant et les savoirs de l'habiter comme impensés de la démocratie participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers RAMAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.31-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs habitants comme capital spatial pour la démocratie participative. Le cas des grands projets d'équipement pour l'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sonores, calme et bien-être dans les quartiers durables. Retours d’expériences de quartiers durables étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.42 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable aux défis des injustices environnementales : constats empiriques et enjeux sociopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89-90, pp.15-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents outils d'évaluation des paysages sonores : exemples étrangers (programme PIRVE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éco-quartiers, du projet technique et architectural... au projet social. Vers une typologie de cas étrangers et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attentes par rapport à l'environnement sonore : l'habitant au cœur de l'éco-quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de la ville aux bruits des transports : de la mesure technique aux approches territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 216, pp.353-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’offre technique dans les choix résidentiels ... à l’indifférence vis-à-vis du caractère écologique de leur habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoquartiers et urbanisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 981, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers durables sont-ils durables ? De la technique écologique aux modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une (re)territorialisation des aéroports par les enjeux environnementaux. Conflits d’acteurs, enjeux de valeurs et recherche d’indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (2), pp.274-286. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2010.8160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie thématique : ville et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.321-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la terre en urbaniste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e université d'été des urbanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France. pp.36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement comme temporalisation subjective des périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Éloge des rythmes, de la vacance et des interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage 'tel que perçu' à l’expression des 'aspirations des populations' [Grand témoin aux Journées des paysages, Journée 1 : Perceptions et représentations sociales des paysages]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des paysages. Journée 1 : Perceptions et représentations sociales des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, La Défense, France. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences ordinaires déçues de la grande ville et imaginaires négatifs de l’urbain généralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Utopies Culturelles Contemporaines » 7ème Rendez-vous de Géographie culturelle, Ethnologie et Études culturelles en Languedoc-Roussillon « </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ART Dev, 2016, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impensés socio‐démocratiques du développement durable de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation de la recherche sur le développement durable de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Mar 2015, Paris, France. pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du commun par la résilience des modes de vie dans les écoquartiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vers une intelligence durable des territoires: les échelles de la résilience", Roscoff, May 22th-23th 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis environnementaux et paysagers des métropoles : reconstruire du commun pour les régions urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir  métropole  soutenable,  des  stratégies  territoriales  partagées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agrocampus  ouest, Oct 2014, Rennes, France. pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs habitants : un processus de résilience pro-active au service de la justice environnementale en situation de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability conditions for communitary construction. An example of local experimentation for sustainable planning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual International Conference of Territorial Intelligence "Innovación Social y nuevos modos de gobernanza para la transición socio-ecológica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The farm of the Millers' park: local experimentation of and for a sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII th Annual International Conference of Territorial Intelligence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miedes Bianca, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Vulnerabilities and Resilience between Local and Global". 4th - 7th 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems -A transitional viewpoint of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and Resilience between Local and Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISA - DISUFF Dipartimento di Scienze Umane, Filosofiche e della Formazione, GDRI INTI Group de Recherche International International Network of Territorial Intelligence, Jun 2012, Fisciano (SA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage des quartiers dits durables est-il un paysage durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international Paysages de la vie quotidienne. Regards croisés entre recherche et action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'écologie, du développement durable, des transports et du logement (MEDDTL); DGALN; Centre national du machinisme agricole du génie rural des eaux et des forêts (CEMAGREF), Mar 2011, Perpignan, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages, les milieux écologiques et l'environnement vécu comme outils dialogiques d'analyse et de prospective territoriale pour l'implantation d'équipements structurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Battais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Elli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tartière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être environnemental, qualité de vie et rapports sensibles aux territoires. Vers une meilleure insertion paysagère et appréhension du cadre de vie, pour une meilleure adhésion sociale au grandes ITT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentation du programme et de recherches – Infrastructures de transports terrestres, écosystèmes et paysages (ITTECOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEEDDM; ADEME; PREDIT, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators as dialogical and coordination tools for territorial intelligence and governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an interaction evaluation between dimensions and objectives of sustainable development at territorial levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators as dialogical and coordination tools for territorial intelligence and governance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Grand Ouest days of Territorial Intelligence, IT-GO 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rennes, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sensible et le bien-être comme autre entrée des affects en politique ? Quel(s) rôle(s) pour le développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international La problématique du développement durable vingt ans après : nouvelles lectures théoriques, innovations méthodologiques, et domaines d’extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLERSE, Nov 2009, Lille, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA VULNERABILITE DE LA VILLE AUX BRUITS DES TRANSPORTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées scientifiques de l'Environnement: le citoyen, la ville et l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers durables : moyens de saisir la portée opérationnelle et la faisabilité méthodologique du paysage multisensoriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du PIRVE 2008 « Villes durables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indécence urbaine : pour un nouveau pacte avec le vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323, 2023, Climats, 978-2-08-026521-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04052011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ΝΑ ΤΕΛΕΙΩΝΟΥΜΕ ΜΕ ΤΙΣ ΜΕΓΑΛΟΥΠΟΛΕΙΣ [Na teleionoume me tis megaloupoleis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Moutafidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i ekdosis ton sinadelphon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, animalpoliticum, 978-618-5571-11-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec les grandes villes : manifeste pour une société écologique post-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Passager clandestin, pp.169, 2020, Essais, enquêtes et manifestes, 978-2-36935-246-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles barbares : démondialiser la ville, désurbaniser la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">le passager clandestin, 2019, Poche, 978-2-36935-231-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02364518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles barbares : démondialiser la ville, désurbaniser la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">le passager clandestin, pp.368, 2018, 978-2-36935-099-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un urbanisme collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Malez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération nationale des agences d'urbanisme : Alternatives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139, 2017, Points FNAU, 978-2-07-273091-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.417, 2014, Collection "Géographie sociale", SECHET, Raymonde, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville, antre de la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarrige, François; Tordjman, Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décroissances: regards croisés sur les urgences du temps présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Passager clandestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-164, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vider les villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boursier, Philippe; Guimont, Clémence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies : le vivant et le social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.556-564, 2022, Hors collection Sciences Humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insoutenable légèreté écologique de l'être urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métais Chastanier, Barbara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nous qui habitons vos ruines &amp; De quoi hier sera fait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.156-174, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03686536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique métropolitaine au défi de ses périphéries : vers une infrapolitique de l’habiter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darly, Ségolène; Fourault-Cauët, Véronique; Raymond, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marginalisations, résistances et innovations dans les franges périurbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-142, 2020, 978-2-7535-7978-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences ordinaires de la grande ville et imaginaires de l'urbain généralisé. La décroissance urbaine peut-elle figurer une utopie concrète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bernié-Boissard, Claude Chastagner, Dominique Crozat, Laurent Sébastien Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopies culturelles contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement comme temporalisation subjective des périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manola Antonioli, Guillaume Drevon, Luc Gwiazdzinski, Vincent Kaufmann, Luca Pattaroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saturations. Individus, collectifs, organisations et territoires à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISER, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a cosmopolitical perspective on environmental justice and citizens’ right of the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Peilin; Roulleau-Berger, Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological risks and disasters : new experiences in China and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.76-95, 2016, China policy series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être des écoquartiers à l'épreuve du paysage multisensoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barles, Sabine; Blanc, Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies urbaines : sur le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économica; Anthropos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-173, 2016, Villes, 978-2-7178-6881-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éco-quartiers : vers une infrapolitique par les modes de vie et leurs communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tozzi, Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et quartiers durables: la place des habitants : la participation habitante dans la mise en durabilité urbaine : discours, effets, expérimentations et mises à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carrières Sociales Editions, pp.331-357, 2016, Des paroles et des actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01480675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement comme cosmopolitique de la justice urbaine. Entre théories sociales de la justice, modèles d’égalité et gouvernement des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Massé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billet, Philippe; Harpet, Cyrille; Pierron, Jean-Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice et injustices environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.183-207, 2016, Environnement et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Choné, Aurélie; Hajek, Isabelle; Hamman, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des humanités environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, pp.529-543, 2016, Environnement et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeu pour les villes métropolisées : vers la recomposition d'un commun territorial par l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darribehaude, François ; Gardon, Sébastien ; Lensel, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant en ville : nouvelles émergences : gouvernance, intensité urbaine, agriculture et animalité urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Lyon ; Vetagro Sup, pp.12-18, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage au bien-être : vers de nouveaux communs pour la coopération territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lazzeri, Yvette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation créative et paysage : vecteurs d'une gouvernance renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.71-76, 2015, Espace et développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habiter écologique : retour réflexif sur les éco-quartiers et sur les valeurs portées pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boissonade, Jérôme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable controversée : les dynamiques urbaines dans le mouvement critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petra, pp.73-103, 2015, Pragmatismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la ville : l'épreuve sociopolitique des injustices environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Da Cunha, Antonio ; Guinand, Sandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité urbaine, justice spatiale et projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses polytechniques et universitaires romandes (Lausanne), chap. 9, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs du sonore : vers une mise en controverse par les territoires de l'habiter et de leur infrapolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faburel, Guillaume; Guiu, Claire; Mervant-Roux, Marie-Madeleine; Torgue, Henry; Woloszyn, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.349-368, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être et ses paysages comme territoires des Infrastructures de Transport Terrestre : conflits d'acteurs, enjeux de valeurs et savoirs paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Altaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luginbühl, Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures de transports terrestres, écosystèmes et paysages : des liaisons dangereuses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILA - Direction de l'information légale et administrative : la Documentation française, pp.112-129, 2013, 978-2-11-009514-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we define and qualify a good sustainable neighbourhood?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belliot, Marcel ; Chocat, Bernard ; Le Fur, Solène ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban planning and urban services: the essential alliance : introduction publication to the 92nd ASTEE Congress, 4-7th June 2013, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE (Association Scientifique et Technique pour l'Eau et l'Environnement), pp.111-114, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir et qualifier un bon projet d'éco-quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belliot, Marcel ; Chocat, Bernard ; Le Fur, Solène ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et services publics urbains : l'indispensable alliance : ouvrage introductif au 92e congrès de l'ASTEE du 04 au 07 juin 2013 à nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE (Association Scientifique et Technique pour l'Eau et l'Environnement), pp.111-114, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les inégalités et injustices environnementales : défis pour l'analyse et pour l'égalité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent, Éloi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l'égalité des territoires [rapport]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [Ministère de l'Egalité des territoires et du logement], la Documentation française, pp.204-221, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environment as a factor of spatial injustice : a new challenge for the sustainable development of European regions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghenai, Chaouki ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable development : policy and urban development - tourism, life science, management and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.431-478, 2012, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/26891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension territoriale des nuisances aéroportuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barraqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MATHIEU N., GUERMOND Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable, du politique au scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Ed., pp.175-194, 2005, Coll. Indisciplines, 978-2738012029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il est grand temps de quitter les villes [reprise du texte paru dans : The Conversation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il est grand temps de quitter les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wr6nhx3y5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorégion pour une écologie politique vivante [Carnets de la Décroissance, Carnet #4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maële Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03351510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le Sud de la France, des canicules de plus en plus mal vécues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wm3g6qpyn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien croisé - Grossetti VS Faburel : Les Métropoles, traductions territoriales de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lvsl.fr - Le vent se lève [site web]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation du monde est une cause de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes qui suffoquent, des politiques impuissants : témoignages de citadins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la métropole barbare, les Français·es à la recherche d' 'espaces pirate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.v3y5pa7yp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidaires car autonomes : loin des grandes villes, la promesse d'une autre vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.nwd33w76u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listes citoyennes &amp;quot;municipalistes&amp;quot; : une réelle alternative politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maële Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.36tuvshd5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec les grandes villes : issue indispensable pour une société écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Guillaume Faburel [autour des effets socio-écologiques de la métropolisation des territoires]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France périphérique a aussi des passions joyeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnets de la décroissance n°2 (La fin de villes, reprise de la critique) & n°3 (La fin des villes, reprise de l’action) [coord.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les nouvelles professionnalités de l’urbain. Interviews filmées de praticiens sur leurs trajectoires professionnelles, vidéos biographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://25images.msh-lse.fr/portails/metiers-urbain/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur (Cahier du GREC-SUD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Aubail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat). 2024, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre les fournaises urbaines. Enquête sur les vécus climatiques et les engagements écologiques dans les villes du sud de la France durant l’été 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriane Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Triangle; EHESS; Université de Lyon. 2023, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de vie dans les écoquartiers. Phase 2 : les éco-quartiers à fort portage et à visibilité institutionnels (ZAC de Bonne à Grenoble et La Courrouze à Rennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bureau AD4 (Ministère du Logement, de l’Egalité des Territoires et de la Ruralité). 2017, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles conceptions de l’enquête de terrain et des territoires de l’action. Etudes des Démarches d’Observation dites expérimentales ou innovantes pour l’Ingénierie Territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Commissariat Général à l’Egalité des Territoires ; Réseau national des Conseils d’Architecture, d’Urbanisme et d’Environnement ; Fédération Nationale des Agences d’Urbanisme. 2017, 56 p. + Annexes 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des professionnalités et métiers de l’urbain vue par des praticiens : quels enseignements pour les formations ? Apports par enquête sur la région urbaine Lyon – Saint-Etienne et à l’échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'Excellence Intelligences des Mondes Urbains. 2015, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions clefs pour l’évaluation des engagements : propositions pour la « phase de vie » des écoquartiers : analyse du séminaire d’échanges et de l’enquête auprès des porteurs d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bureau de l’aménagement opérationnel durable (AD4) du Ministère du Logement, de l’Egalité des Territoires et de la Ruralité. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pratiques et politiques de la ville solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture); DIHAL. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires environnementaux de la recherche sur la ville durable... et leurs impensés socio-démocratiques. Vers une autre prospective pour les formations et métiers de l'urbain ? [Rapport final pour l'ADEME]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Vialan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME, Direction Villes et territoires durables. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) temporalité(s) prendre en compte dans un projet urbain durable ? Etude de cas n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Ecologie, du Développement Durable et de l'Energie (MEDDE); PUCA; EA 2076 HABITER; Université de Reims - Champagne Ardenne. 2014, pp.95-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un habiter sonore de la ville et de l'urbanisme durables. Analyse dynamique de la recherche et expérimentation territoriale sur le calme, le bien-être et la justice sonore en ville [Rapport intermédiaire pour l'ADEME]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts sanitaires extra-auditifs du bruit environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberte Tinguely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bérengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Évrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2009-SA-0333, Anses. 2013, pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité et sa prospective au prisme des modes de vie. Enquête dans les éco-quartiers d'orientation sociale ou d'initiatives habitantes [Rapport final pour le Ministère de l'Egalité des Territoires et du Logement]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Vialan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Egalité des Territoires et du Logement. 2013, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être et ses paysages comme territoires des infrastructures de transport terrestre. Conflits d'acteurs, enjeux de valeurs et savoirs paysagers [rapport final pour le MEDDE]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Altaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gageonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers durables : moyens de saisir la portée opérationnelle et la faisabilité méthodologique du paysage multisensoriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Davodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; PUCA (Plan Urbanisme Construction Architecture); LAB'URBA. 2011, 185 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitant dans les recherches scientifiques sur le bruit, et dans l'évaluation sonore pour l'action urbaine et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bureau de recherches Aménités, Laboratoire d'Acoustique Musicale, Université Pierre et Marie Curie, CNRS, CIDB, Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2010, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sensible en action. Le vécu de l’environnement comme objet d’aide à la décision. Sensible, ambiance, bien-être et leur évaluation, en situation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRETEIL, Lab’Urba, l’Observatoire Départemental de l’Environnement Sonore du Val-de-Marne (ODES 94). 2007, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids des territoires dans le vécu des nuisances sonores. Référentiel de méthodes et d'outils pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lab'Urba; CRETEIL. 2007, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des trafics aériens autour des aéroports franciliens, Tome 2 : Indicateurs d'effets environnementaux et de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRETEIL, Autorité de Contrôle des Nuisances Sonores Aéroportuaires (ACNUSA), Aéroports de Paris (ADP), Direction Générale de l’Aviation Civile des Aéroports de Paris (DGAC). 2006, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture territoriale de la gêne sonore. Enquête auprès d’habitants multi-exposés aux bruits de transport (Villeneuve-Saint-Georges et Villeneuve-le-Roi, Val-de-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRETEIL, Lab’Urba, l’Observatoire Départemental de l’Environnement Sonore du Val-de-Marne (ODES 94). 2006, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des trafics aériens autour des aéroports franciliens, Tome 1 : Etat des savoirs et des méthodes d’évaluation sur les thèmes d’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRETEIL, Autorité de Contrôle des Nuisances Sonores Aéroportuaires (ACNUSA), Aéroports de Paris (ADP), Direction Générale de l’Aviation Civile des Aéroports de Paris (DGAC). 2006, 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3047" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694037v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.8253" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719714v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.056.0021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lhomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.056.0147" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;le Giard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Girault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Chuecos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.024.0036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.814.0058" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L&#233;vy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1918" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10978" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chevallier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030953ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roch&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01078034v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01078123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8160" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278336v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Battais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Elli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarti&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247369v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781975v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faburel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/indecence-urbaine/9782080265210" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714389v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Moutafidis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politeianet.gr/books/9786185571115-faburel-guillaume-oi-ekdoseis-ton-sunadelfon-na-teleionoume-me-tis-megaloupoleis-334495" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caudron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Malez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Simard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.union-habitat.org/centre-de-ressources/politique-de-la-ville-urbanisme/vers-un-urbanisme-collaboratif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/essais/decroissances/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107205v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418064v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie-c2x32211325" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mass&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418065v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278312v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278313v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969143v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969114v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Altaber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969160v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751522v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/26891" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845876v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988772v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wr6nhx3y5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988771v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Berthelot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wm3g6qpyn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934194v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555817v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v3y5pa7yp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555818v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Astier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021114v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874708v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nwd33w76u" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.36tuvshd5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021115v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905284v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491623v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012315v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012154v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Ferreira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107385v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491992v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lecourt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969067v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Vialan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310010v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969073v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04832138v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muzet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Tinguely" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rengier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coignard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie &#201;vrard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gageonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890871v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gourlot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hernandez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brenon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L&#233;vy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourlot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chatelain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gobert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890873v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890874v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3047" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694037v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.8253" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719714v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.056.0021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lhomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.056.0147" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;le Giard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Girault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Chuecos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.024.0036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.814.0058" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L&#233;vy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1918" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10978" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chevallier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030953ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roch&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01078123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01078034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8160" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278336v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Battais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Elli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarti&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781975v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faburel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/indecence-urbaine/9782080265210" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714389v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Moutafidis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politeianet.gr/books/9786185571115-faburel-guillaume-oi-ekdoseis-ton-sunadelfon-na-teleionoume-me-tis-megaloupoleis-334495" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caudron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Malez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Simard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.union-habitat.org/centre-de-ressources/politique-de-la-ville-urbanisme/vers-un-urbanisme-collaboratif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/essais/decroissances/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107205v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278301v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418064v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie-c2x32211325" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mass&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418065v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278312v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278313v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969114v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Altaber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969160v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751522v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/26891" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845876v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988771v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wr6nhx3y5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351510v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Berthelot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wm3g6qpyn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021114v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555818v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Astier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934194v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v3y5pa7yp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874708v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nwd33w76u" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.36tuvshd5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021115v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905284v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491623v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012315v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012154v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Ferreira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107385v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969067v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Vialan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491992v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lecourt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969073v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04832138v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muzet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Tinguely" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rengier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coignard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie &#201;vrard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gageonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890871v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gourlot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hernandez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brenon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L&#233;vy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourlot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chatelain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gobert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890873v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890874v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>