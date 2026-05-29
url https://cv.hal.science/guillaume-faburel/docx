--- v1 (2026-05-01)
+++ v2 (2026-05-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Faburel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page CV sur le site du laboratoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Triangle UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested ecological transition in small and medium-sized cities: the case of Rochefort, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (Planning and managing climate and energy transitions in ordinary cities), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/up.8253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04694037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie métropolitaine : débunkage idéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.21-38. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecorev.056.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le post-urbain : comment dé-métropoliser le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.147-161. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecorev.056.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire écologique des Gilets jaunes : entre écologie populaire et écologie relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maële Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Chuecos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vers de nouvelles écologies populaires ?, 2021/1 (62), pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie : &amp;quot;L'urbanisation et la métropolisation généralisées sont le creuset de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles : entre grandeur imaginaire et projets écocidaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cause commune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.80-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des professionnalités de l’urbain aux formations à l’urbain : la fin de l’urbanisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.36-40. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tu.024.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europacity, la nécropole annoncée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcologiK (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.112-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage au bien‐être : la puissance d’agir des habitants : le cas des grands projets d’équipement (et de leurs concertations officielles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.58-77. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.814.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décroissance (urbaine) ou la nature en résistance : la périphérie contre le biopouvoir métropolitain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le Cri, miscellanées d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, #0 Renaturation, pp.F2.1-F2.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations universitaires en urbanisme en France : un nouveau gouvernement des corps (de métiers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités environnementales, les pauvres prioritaires ! Quand la préservation de l’environnement peut se faire au détriment des plus démunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec les réfugiés climatiques et repenser les défis environnementaux : toutes les deux secondes sur Terre, une personne déménage du fait du dérèglement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.84-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une justice environnementale ? De l’égalité des citoyens face à la ville 'durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aéroports et le transport aérien face à l’environnement : questions territoriales et enjeux à l’échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le transport aérien, une mondialisation réussie, 78, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable, entre gouvernement par la technique et technique de gouvernement : référentiels, guides, labels, prix et autres récompenses dans les politiques d’urbanisme et d’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers RAMAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.152-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages contrastés des inégalités socio-environnementales : les questions adressées aux politiques de régulation en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.78-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01168171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropoles 1 – Habitants 0 : vers un match retour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit des villes : revue annuelle d'architecture et d'urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.155-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis environnementaux et paysagers des métropoles : reconstruire du commun pour les régions urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'Académie d'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habiter de certains éco-quartiers : vers de nouveaux communs par une 'infrapolitique' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.103-121. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.1918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éco-quartiers comme construction infrapolitique d’un habiter ? Expériences sensibles et paysagères, modes de vie et valeurs socio-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt des expérimentations participatives pour les savoirs de l’environnement et des paysages : le cas des grands projets d’équipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.95-115. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030953ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage (multisensoriel) dans la qualité de l’environnement urbain : rôle du bien-être et poids des valeurs dans l’habiter des éco-quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123, pp.109-119. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en politique du développement durable : vers un « nouveau » modèle d’action par les pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01097798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie et paysages : quelle acceptabilité sociale des grands équipements de transport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 481, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitant et les savoirs de l'habiter comme impensés de la démocratie participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers RAMAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.31-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs habitants comme capital spatial pour la démocratie participative. Le cas des grands projets d'équipement pour l'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sonores, calme et bien-être dans les quartiers durables. Retours d’expériences de quartiers durables étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.42 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable aux défis des injustices environnementales : constats empiriques et enjeux sociopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89-90, pp.15-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents outils d'évaluation des paysages sonores : exemples étrangers (programme PIRVE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éco-quartiers, du projet technique et architectural... au projet social. Vers une typologie de cas étrangers et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attentes par rapport à l'environnement sonore : l'habitant au cœur de l'éco-quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de la ville aux bruits des transports : de la mesure technique aux approches territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 216, pp.353-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’offre technique dans les choix résidentiels ... à l’indifférence vis-à-vis du caractère écologique de leur habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoquartiers et urbanisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 981, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers durables sont-ils durables ? De la technique écologique aux modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une (re)territorialisation des aéroports par les enjeux environnementaux. Conflits d’acteurs, enjeux de valeurs et recherche d’indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (2), pp.274-286. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2010.8160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie thématique : ville et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.321-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la terre en urbaniste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e université d'été des urbanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France. pp.36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement comme temporalisation subjective des périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Éloge des rythmes, de la vacance et des interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage 'tel que perçu' à l’expression des 'aspirations des populations' [Grand témoin aux Journées des paysages, Journée 1 : Perceptions et représentations sociales des paysages]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des paysages. Journée 1 : Perceptions et représentations sociales des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, La Défense, France. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences ordinaires déçues de la grande ville et imaginaires négatifs de l’urbain généralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Utopies Culturelles Contemporaines » 7ème Rendez-vous de Géographie culturelle, Ethnologie et Études culturelles en Languedoc-Roussillon « </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ART Dev, 2016, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impensés socio‐démocratiques du développement durable de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation de la recherche sur le développement durable de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Mar 2015, Paris, France. pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du commun par la résilience des modes de vie dans les écoquartiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vers une intelligence durable des territoires: les échelles de la résilience", Roscoff, May 22th-23th 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis environnementaux et paysagers des métropoles : reconstruire du commun pour les régions urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir  métropole  soutenable,  des  stratégies  territoriales  partagées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agrocampus  ouest, Oct 2014, Rennes, France. pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs habitants : un processus de résilience pro-active au service de la justice environnementale en situation de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability conditions for communitary construction. An example of local experimentation for sustainable planning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual International Conference of Territorial Intelligence "Innovación Social y nuevos modos de gobernanza para la transición socio-ecológica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The farm of the Millers' park: local experimentation of and for a sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII th Annual International Conference of Territorial Intelligence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miedes Bianca, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Vulnerabilities and Resilience between Local and Global". 4th - 7th 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems -A transitional viewpoint of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and Resilience between Local and Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISA - DISUFF Dipartimento di Scienze Umane, Filosofiche e della Formazione, GDRI INTI Group de Recherche International International Network of Territorial Intelligence, Jun 2012, Fisciano (SA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage des quartiers dits durables est-il un paysage durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international Paysages de la vie quotidienne. Regards croisés entre recherche et action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'écologie, du développement durable, des transports et du logement (MEDDTL); DGALN; Centre national du machinisme agricole du génie rural des eaux et des forêts (CEMAGREF), Mar 2011, Perpignan, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages, les milieux écologiques et l'environnement vécu comme outils dialogiques d'analyse et de prospective territoriale pour l'implantation d'équipements structurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Battais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Elli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tartière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être environnemental, qualité de vie et rapports sensibles aux territoires. Vers une meilleure insertion paysagère et appréhension du cadre de vie, pour une meilleure adhésion sociale au grandes ITT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentation du programme et de recherches – Infrastructures de transports terrestres, écosystèmes et paysages (ITTECOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEEDDM; ADEME; PREDIT, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators as dialogical and coordination tools for territorial intelligence and governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an interaction evaluation between dimensions and objectives of sustainable development at territorial levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators as dialogical and coordination tools for territorial intelligence and governance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Grand Ouest days of Territorial Intelligence, IT-GO 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rennes, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sensible et le bien-être comme autre entrée des affects en politique ? Quel(s) rôle(s) pour le développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international La problématique du développement durable vingt ans après : nouvelles lectures théoriques, innovations méthodologiques, et domaines d’extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLERSE, Nov 2009, Lille, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA VULNERABILITE DE LA VILLE AUX BRUITS DES TRANSPORTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées scientifiques de l'Environnement: le citoyen, la ville et l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers durables : moyens de saisir la portée opérationnelle et la faisabilité méthodologique du paysage multisensoriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du PIRVE 2008 « Villes durables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indécence urbaine : pour un nouveau pacte avec le vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323, 2023, Climats, 978-2-08-026521-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04052011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ΝΑ ΤΕΛΕΙΩΝΟΥΜΕ ΜΕ ΤΙΣ ΜΕΓΑΛΟΥΠΟΛΕΙΣ [Na teleionoume me tis megaloupoleis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Moutafidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i ekdosis ton sinadelphon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, animalpoliticum, 978-618-5571-11-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec les grandes villes : manifeste pour une société écologique post-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Passager clandestin, pp.169, 2020, Essais, enquêtes et manifestes, 978-2-36935-246-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles barbares : démondialiser la ville, désurbaniser la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">le passager clandestin, 2019, Poche, 978-2-36935-231-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02364518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles barbares : démondialiser la ville, désurbaniser la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">le passager clandestin, pp.368, 2018, 978-2-36935-099-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un urbanisme collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Malez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération nationale des agences d'urbanisme : Alternatives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139, 2017, Points FNAU, 978-2-07-273091-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.417, 2014, Collection "Géographie sociale", SECHET, Raymonde, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville, antre de la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarrige, François; Tordjman, Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décroissances: regards croisés sur les urgences du temps présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Passager clandestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-164, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vider les villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boursier, Philippe; Guimont, Clémence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies : le vivant et le social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.556-564, 2022, Hors collection Sciences Humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insoutenable légèreté écologique de l'être urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métais Chastanier, Barbara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nous qui habitons vos ruines &amp; De quoi hier sera fait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.156-174, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03686536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique métropolitaine au défi de ses périphéries : vers une infrapolitique de l’habiter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darly, Ségolène; Fourault-Cauët, Véronique; Raymond, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marginalisations, résistances et innovations dans les franges périurbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-142, 2020, 978-2-7535-7978-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences ordinaires de la grande ville et imaginaires de l'urbain généralisé. La décroissance urbaine peut-elle figurer une utopie concrète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bernié-Boissard, Claude Chastagner, Dominique Crozat, Laurent Sébastien Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopies culturelles contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement comme temporalisation subjective des périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manola Antonioli, Guillaume Drevon, Luc Gwiazdzinski, Vincent Kaufmann, Luca Pattaroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saturations. Individus, collectifs, organisations et territoires à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISER, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a cosmopolitical perspective on environmental justice and citizens’ right of the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Peilin; Roulleau-Berger, Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological risks and disasters : new experiences in China and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.76-95, 2016, China policy series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être des écoquartiers à l'épreuve du paysage multisensoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barles, Sabine; Blanc, Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies urbaines : sur le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économica; Anthropos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-173, 2016, Villes, 978-2-7178-6881-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éco-quartiers : vers une infrapolitique par les modes de vie et leurs communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tozzi, Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et quartiers durables: la place des habitants : la participation habitante dans la mise en durabilité urbaine : discours, effets, expérimentations et mises à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carrières Sociales Editions, pp.331-357, 2016, Des paroles et des actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01480675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement comme cosmopolitique de la justice urbaine. Entre théories sociales de la justice, modèles d’égalité et gouvernement des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Massé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billet, Philippe; Harpet, Cyrille; Pierron, Jean-Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice et injustices environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.183-207, 2016, Environnement et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Choné, Aurélie; Hajek, Isabelle; Hamman, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des humanités environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, pp.529-543, 2016, Environnement et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeu pour les villes métropolisées : vers la recomposition d'un commun territorial par l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darribehaude, François ; Gardon, Sébastien ; Lensel, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant en ville : nouvelles émergences : gouvernance, intensité urbaine, agriculture et animalité urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Lyon ; Vetagro Sup, pp.12-18, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage au bien-être : vers de nouveaux communs pour la coopération territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lazzeri, Yvette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation créative et paysage : vecteurs d'une gouvernance renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.71-76, 2015, Espace et développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habiter écologique : retour réflexif sur les éco-quartiers et sur les valeurs portées pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boissonade, Jérôme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable controversée : les dynamiques urbaines dans le mouvement critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petra, pp.73-103, 2015, Pragmatismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la ville : l'épreuve sociopolitique des injustices environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Da Cunha, Antonio ; Guinand, Sandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité urbaine, justice spatiale et projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses polytechniques et universitaires romandes (Lausanne), chap. 9, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs du sonore : vers une mise en controverse par les territoires de l'habiter et de leur infrapolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faburel, Guillaume; Guiu, Claire; Mervant-Roux, Marie-Madeleine; Torgue, Henry; Woloszyn, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.349-368, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être et ses paysages comme territoires des Infrastructures de Transport Terrestre : conflits d'acteurs, enjeux de valeurs et savoirs paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Altaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luginbühl, Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures de transports terrestres, écosystèmes et paysages : des liaisons dangereuses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILA - Direction de l'information légale et administrative : la Documentation française, pp.112-129, 2013, 978-2-11-009514-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we define and qualify a good sustainable neighbourhood?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belliot, Marcel ; Chocat, Bernard ; Le Fur, Solène ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban planning and urban services: the essential alliance : introduction publication to the 92nd ASTEE Congress, 4-7th June 2013, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE (Association Scientifique et Technique pour l'Eau et l'Environnement), pp.111-114, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir et qualifier un bon projet d'éco-quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belliot, Marcel ; Chocat, Bernard ; Le Fur, Solène ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et services publics urbains : l'indispensable alliance : ouvrage introductif au 92e congrès de l'ASTEE du 04 au 07 juin 2013 à nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE (Association Scientifique et Technique pour l'Eau et l'Environnement), pp.111-114, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les inégalités et injustices environnementales : défis pour l'analyse et pour l'égalité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent, Éloi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l'égalité des territoires [rapport]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [Ministère de l'Egalité des territoires et du logement], la Documentation française, pp.204-221, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environment as a factor of spatial injustice : a new challenge for the sustainable development of European regions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghenai, Chaouki ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable development : policy and urban development - tourism, life science, management and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.431-478, 2012, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/26891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension territoriale des nuisances aéroportuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barraqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MATHIEU N., GUERMOND Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable, du politique au scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Ed., pp.175-194, 2005, Coll. Indisciplines, 978-2738012029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il est grand temps de quitter les villes [reprise du texte paru dans : The Conversation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il est grand temps de quitter les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wr6nhx3y5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorégion pour une écologie politique vivante [Carnets de la Décroissance, Carnet #4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maële Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03351510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le Sud de la France, des canicules de plus en plus mal vécues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wm3g6qpyn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien croisé - Grossetti VS Faburel : Les Métropoles, traductions territoriales de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lvsl.fr - Le vent se lève [site web]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation du monde est une cause de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes qui suffoquent, des politiques impuissants : témoignages de citadins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la métropole barbare, les Français·es à la recherche d' 'espaces pirate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.v3y5pa7yp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidaires car autonomes : loin des grandes villes, la promesse d'une autre vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.nwd33w76u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listes citoyennes &amp;quot;municipalistes&amp;quot; : une réelle alternative politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maële Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.36tuvshd5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec les grandes villes : issue indispensable pour une société écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Guillaume Faburel [autour des effets socio-écologiques de la métropolisation des territoires]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France périphérique a aussi des passions joyeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnets de la décroissance n°2 (La fin de villes, reprise de la critique) & n°3 (La fin des villes, reprise de l’action) [coord.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les nouvelles professionnalités de l’urbain. Interviews filmées de praticiens sur leurs trajectoires professionnelles, vidéos biographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://25images.msh-lse.fr/portails/metiers-urbain/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur (Cahier du GREC-SUD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Aubail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat). 2024, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre les fournaises urbaines. Enquête sur les vécus climatiques et les engagements écologiques dans les villes du sud de la France durant l’été 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriane Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Triangle; EHESS; Université de Lyon. 2023, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de vie dans les écoquartiers. Phase 2 : les éco-quartiers à fort portage et à visibilité institutionnels (ZAC de Bonne à Grenoble et La Courrouze à Rennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bureau AD4 (Ministère du Logement, de l’Egalité des Territoires et de la Ruralité). 2017, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles conceptions de l’enquête de terrain et des territoires de l’action. Etudes des Démarches d’Observation dites expérimentales ou innovantes pour l’Ingénierie Territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Commissariat Général à l’Egalité des Territoires ; Réseau national des Conseils d’Architecture, d’Urbanisme et d’Environnement ; Fédération Nationale des Agences d’Urbanisme. 2017, 56 p. + Annexes 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des professionnalités et métiers de l’urbain vue par des praticiens : quels enseignements pour les formations ? Apports par enquête sur la région urbaine Lyon – Saint-Etienne et à l’échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'Excellence Intelligences des Mondes Urbains. 2015, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions clefs pour l’évaluation des engagements : propositions pour la « phase de vie » des écoquartiers : analyse du séminaire d’échanges et de l’enquête auprès des porteurs d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bureau de l’aménagement opérationnel durable (AD4) du Ministère du Logement, de l’Egalité des Territoires et de la Ruralité. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pratiques et politiques de la ville solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture); DIHAL. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires environnementaux de la recherche sur la ville durable... et leurs impensés socio-démocratiques. Vers une autre prospective pour les formations et métiers de l'urbain ? [Rapport final pour l'ADEME]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Vialan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME, Direction Villes et territoires durables. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) temporalité(s) prendre en compte dans un projet urbain durable ? Etude de cas n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Ecologie, du Développement Durable et de l'Energie (MEDDE); PUCA; EA 2076 HABITER; Université de Reims - Champagne Ardenne. 2014, pp.95-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un habiter sonore de la ville et de l'urbanisme durables. Analyse dynamique de la recherche et expérimentation territoriale sur le calme, le bien-être et la justice sonore en ville [Rapport intermédiaire pour l'ADEME]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts sanitaires extra-auditifs du bruit environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberte Tinguely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bérengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Évrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2009-SA-0333, Anses. 2013, pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité et sa prospective au prisme des modes de vie. Enquête dans les éco-quartiers d'orientation sociale ou d'initiatives habitantes [Rapport final pour le Ministère de l'Egalité des Territoires et du Logement]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Vialan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Egalité des Territoires et du Logement. 2013, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être et ses paysages comme territoires des infrastructures de transport terrestre. Conflits d'acteurs, enjeux de valeurs et savoirs paysagers [rapport final pour le MEDDE]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Altaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gageonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers durables : moyens de saisir la portée opérationnelle et la faisabilité méthodologique du paysage multisensoriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Davodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; PUCA (Plan Urbanisme Construction Architecture); LAB'URBA. 2011, 185 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitant dans les recherches scientifiques sur le bruit, et dans l'évaluation sonore pour l'action urbaine et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bureau de recherches Aménités, Laboratoire d'Acoustique Musicale, Université Pierre et Marie Curie, CNRS, CIDB, Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2010, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sensible en action. Le vécu de l’environnement comme objet d’aide à la décision. Sensible, ambiance, bien-être et leur évaluation, en situation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRETEIL, Lab’Urba, l’Observatoire Départemental de l’Environnement Sonore du Val-de-Marne (ODES 94). 2007, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids des territoires dans le vécu des nuisances sonores. Référentiel de méthodes et d'outils pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lab'Urba; CRETEIL. 2007, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des trafics aériens autour des aéroports franciliens, Tome 2 : Indicateurs d'effets environnementaux et de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRETEIL, Autorité de Contrôle des Nuisances Sonores Aéroportuaires (ACNUSA), Aéroports de Paris (ADP), Direction Générale de l’Aviation Civile des Aéroports de Paris (DGAC). 2006, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture territoriale de la gêne sonore. Enquête auprès d’habitants multi-exposés aux bruits de transport (Villeneuve-Saint-Georges et Villeneuve-le-Roi, Val-de-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRETEIL, Lab’Urba, l’Observatoire Départemental de l’Environnement Sonore du Val-de-Marne (ODES 94). 2006, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des trafics aériens autour des aéroports franciliens, Tome 1 : Etat des savoirs et des méthodes d’évaluation sur les thèmes d’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRETEIL, Autorité de Contrôle des Nuisances Sonores Aéroportuaires (ACNUSA), Aéroports de Paris (ADP), Direction Générale de l’Aviation Civile des Aéroports de Paris (DGAC). 2006, 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Faburel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page CV sur le site du laboratoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Triangle UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested ecological transition in small and medium-sized cities: the case of Rochefort, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (Planning and managing climate and energy transitions in ordinary cities), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/up.8253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04694037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie métropolitaine : débunkage idéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.21-38. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecorev.056.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le post-urbain : comment dé-métropoliser le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.147-161. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecorev.056.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire écologique des Gilets jaunes : entre écologie populaire et écologie relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maële Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Chuecos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vers de nouvelles écologies populaires ?, 2021/1 (62), pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie : &amp;quot;L'urbanisation et la métropolisation généralisées sont le creuset de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles : entre grandeur imaginaire et projets écocidaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cause commune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.80-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des professionnalités de l’urbain aux formations à l’urbain : la fin de l’urbanisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.36-40. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tu.024.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations universitaires en urbanisme en France : un nouveau gouvernement des corps (de métiers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europacity, la nécropole annoncée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcologiK (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.112-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage au bien‐être : la puissance d’agir des habitants : le cas des grands projets d’équipement (et de leurs concertations officielles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.58-77. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.814.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décroissance (urbaine) ou la nature en résistance : la périphérie contre le biopouvoir métropolitain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le Cri, miscellanées d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, #0 Renaturation, pp.F2.1-F2.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aéroports et le transport aérien face à l’environnement : questions territoriales et enjeux à l’échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le transport aérien, une mondialisation réussie, 78, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités environnementales, les pauvres prioritaires ! Quand la préservation de l’environnement peut se faire au détriment des plus démunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec les réfugiés climatiques et repenser les défis environnementaux : toutes les deux secondes sur Terre, une personne déménage du fait du dérèglement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.84-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une justice environnementale ? De l’égalité des citoyens face à la ville 'durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt des expérimentations participatives pour les savoirs de l’environnement et des paysages : le cas des grands projets d’équipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.95-115. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030953ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable, entre gouvernement par la technique et technique de gouvernement : référentiels, guides, labels, prix et autres récompenses dans les politiques d’urbanisme et d’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers RAMAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.152-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages contrastés des inégalités socio-environnementales : les questions adressées aux politiques de régulation en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.78-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01168171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropoles 1 – Habitants 0 : vers un match retour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit des villes : revue annuelle d'architecture et d'urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.155-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis environnementaux et paysagers des métropoles : reconstruire du commun pour les régions urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'Académie d'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habiter de certains éco-quartiers : vers de nouveaux communs par une 'infrapolitique' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.103-121. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.1918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éco-quartiers comme construction infrapolitique d’un habiter ? Expériences sensibles et paysagères, modes de vie et valeurs socio-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage (multisensoriel) dans la qualité de l’environnement urbain : rôle du bien-être et poids des valeurs dans l’habiter des éco-quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123, pp.109-119. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en politique du développement durable : vers un « nouveau » modèle d’action par les pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01097798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie et paysages : quelle acceptabilité sociale des grands équipements de transport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 481, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitant et les savoirs de l'habiter comme impensés de la démocratie participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers RAMAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.31-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs habitants comme capital spatial pour la démocratie participative. Le cas des grands projets d'équipement pour l'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de la ville aux bruits des transports : de la mesure technique aux approches territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 216, pp.353-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sonores, calme et bien-être dans les quartiers durables. Retours d’expériences de quartiers durables étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.42 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable aux défis des injustices environnementales : constats empiriques et enjeux sociopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89-90, pp.15-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents outils d'évaluation des paysages sonores : exemples étrangers (programme PIRVE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éco-quartiers, du projet technique et architectural... au projet social. Vers une typologie de cas étrangers et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attentes par rapport à l'environnement sonore : l'habitant au cœur de l'éco-quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’offre technique dans les choix résidentiels ... à l’indifférence vis-à-vis du caractère écologique de leur habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoquartiers et urbanisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 981, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers durables sont-ils durables ? De la technique écologique aux modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une (re)territorialisation des aéroports par les enjeux environnementaux. Conflits d’acteurs, enjeux de valeurs et recherche d’indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (2), pp.274-286. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2010.8160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie thématique : ville et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.321-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la terre en urbaniste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e université d'été des urbanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France. pp.36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement comme temporalisation subjective des périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Éloge des rythmes, de la vacance et des interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage 'tel que perçu' à l’expression des 'aspirations des populations' [Grand témoin aux Journées des paysages, Journée 1 : Perceptions et représentations sociales des paysages]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des paysages. Journée 1 : Perceptions et représentations sociales des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, La Défense, France. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences ordinaires déçues de la grande ville et imaginaires négatifs de l’urbain généralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Utopies Culturelles Contemporaines » 7ème Rendez-vous de Géographie culturelle, Ethnologie et Études culturelles en Languedoc-Roussillon « </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ART Dev, 2016, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impensés socio‐démocratiques du développement durable de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation de la recherche sur le développement durable de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Mar 2015, Paris, France. pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du commun par la résilience des modes de vie dans les écoquartiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vers une intelligence durable des territoires: les échelles de la résilience", Roscoff, May 22th-23th 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis environnementaux et paysagers des métropoles : reconstruire du commun pour les régions urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir  métropole  soutenable,  des  stratégies  territoriales  partagées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agrocampus  ouest, Oct 2014, Rennes, France. pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs habitants : un processus de résilience pro-active au service de la justice environnementale en situation de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability conditions for communitary construction. An example of local experimentation for sustainable planning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual International Conference of Territorial Intelligence "Innovación Social y nuevos modos de gobernanza para la transición socio-ecológica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The farm of the Millers' park: local experimentation of and for a sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII th Annual International Conference of Territorial Intelligence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miedes Bianca, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Vulnerabilities and Resilience between Local and Global". 4th - 7th 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems -A transitional viewpoint of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and Resilience between Local and Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISA - DISUFF Dipartimento di Scienze Umane, Filosofiche e della Formazione, GDRI INTI Group de Recherche International International Network of Territorial Intelligence, Jun 2012, Fisciano (SA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage des quartiers dits durables est-il un paysage durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international Paysages de la vie quotidienne. Regards croisés entre recherche et action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'écologie, du développement durable, des transports et du logement (MEDDTL); DGALN; Centre national du machinisme agricole du génie rural des eaux et des forêts (CEMAGREF), Mar 2011, Perpignan, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages, les milieux écologiques et l'environnement vécu comme outils dialogiques d'analyse et de prospective territoriale pour l'implantation d'équipements structurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Battais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Elli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tartière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être environnemental, qualité de vie et rapports sensibles aux territoires. Vers une meilleure insertion paysagère et appréhension du cadre de vie, pour une meilleure adhésion sociale au grandes ITT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentation du programme et de recherches – Infrastructures de transports terrestres, écosystèmes et paysages (ITTECOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEEDDM; ADEME; PREDIT, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators as dialogical and coordination tools for territorial intelligence and governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an interaction evaluation between dimensions and objectives of sustainable development at territorial levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators as dialogical and coordination tools for territorial intelligence and governance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Grand Ouest days of Territorial Intelligence, IT-GO 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rennes, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sensible et le bien-être comme autre entrée des affects en politique ? Quel(s) rôle(s) pour le développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international La problématique du développement durable vingt ans après : nouvelles lectures théoriques, innovations méthodologiques, et domaines d’extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLERSE, Nov 2009, Lille, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA VULNERABILITE DE LA VILLE AUX BRUITS DES TRANSPORTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées scientifiques de l'Environnement: le citoyen, la ville et l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers durables : moyens de saisir la portée opérationnelle et la faisabilité méthodologique du paysage multisensoriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du PIRVE 2008 « Villes durables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indécence urbaine : pour un nouveau pacte avec le vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323, 2023, Climats, 978-2-08-026521-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04052011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ΝΑ ΤΕΛΕΙΩΝΟΥΜΕ ΜΕ ΤΙΣ ΜΕΓΑΛΟΥΠΟΛΕΙΣ [Na teleionoume me tis megaloupoleis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Moutafidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i ekdosis ton sinadelphon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, animalpoliticum, 978-618-5571-11-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec les grandes villes : manifeste pour une société écologique post-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Passager clandestin, pp.169, 2020, Essais, enquêtes et manifestes, 978-2-36935-246-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles barbares : démondialiser la ville, désurbaniser la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">le passager clandestin, 2019, Poche, 978-2-36935-231-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02364518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles barbares : démondialiser la ville, désurbaniser la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">le passager clandestin, pp.368, 2018, 978-2-36935-099-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un urbanisme collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Malez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération nationale des agences d'urbanisme : Alternatives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139, 2017, Points FNAU, 978-2-07-273091-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.417, 2014, Collection "Géographie sociale", SECHET, Raymonde, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville, antre de la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarrige, François; Tordjman, Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décroissances: regards croisés sur les urgences du temps présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Passager clandestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-164, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vider les villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boursier, Philippe; Guimont, Clémence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies : le vivant et le social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.556-564, 2022, Hors collection Sciences Humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insoutenable légèreté écologique de l'être urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métais Chastanier, Barbara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nous qui habitons vos ruines &amp; De quoi hier sera fait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.156-174, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03686536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique métropolitaine au défi de ses périphéries : vers une infrapolitique de l’habiter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darly, Ségolène; Fourault-Cauët, Véronique; Raymond, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marginalisations, résistances et innovations dans les franges périurbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-142, 2020, 978-2-7535-7978-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences ordinaires de la grande ville et imaginaires de l'urbain généralisé. La décroissance urbaine peut-elle figurer une utopie concrète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bernié-Boissard, Claude Chastagner, Dominique Crozat, Laurent Sébastien Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopies culturelles contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement comme temporalisation subjective des périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manola Antonioli, Guillaume Drevon, Luc Gwiazdzinski, Vincent Kaufmann, Luca Pattaroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saturations. Individus, collectifs, organisations et territoires à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISER, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a cosmopolitical perspective on environmental justice and citizens’ right of the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Peilin; Roulleau-Berger, Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological risks and disasters : new experiences in China and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.76-95, 2016, China policy series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être des écoquartiers à l'épreuve du paysage multisensoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barles, Sabine; Blanc, Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies urbaines : sur le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économica; Anthropos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-173, 2016, Villes, 978-2-7178-6881-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement comme cosmopolitique de la justice urbaine. Entre théories sociales de la justice, modèles d’égalité et gouvernement des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Massé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billet, Philippe; Harpet, Cyrille; Pierron, Jean-Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice et injustices environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.183-207, 2016, Environnement et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éco-quartiers : vers une infrapolitique par les modes de vie et leurs communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tozzi, Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et quartiers durables: la place des habitants : la participation habitante dans la mise en durabilité urbaine : discours, effets, expérimentations et mises à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carrières Sociales Editions, pp.331-357, 2016, Des paroles et des actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01480675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Choné, Aurélie; Hajek, Isabelle; Hamman, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des humanités environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, pp.529-543, 2016, Environnement et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeu pour les villes métropolisées : vers la recomposition d'un commun territorial par l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darribehaude, François ; Gardon, Sébastien ; Lensel, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant en ville : nouvelles émergences : gouvernance, intensité urbaine, agriculture et animalité urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Lyon ; Vetagro Sup, pp.12-18, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage au bien-être : vers de nouveaux communs pour la coopération territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lazzeri, Yvette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation créative et paysage : vecteurs d'une gouvernance renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.71-76, 2015, Espace et développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habiter écologique : retour réflexif sur les éco-quartiers et sur les valeurs portées pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boissonade, Jérôme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable controversée : les dynamiques urbaines dans le mouvement critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petra, pp.73-103, 2015, Pragmatismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la ville : l'épreuve sociopolitique des injustices environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Da Cunha, Antonio ; Guinand, Sandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité urbaine, justice spatiale et projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses polytechniques et universitaires romandes (Lausanne), chap. 9, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs du sonore : vers une mise en controverse par les territoires de l'habiter et de leur infrapolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faburel, Guillaume; Guiu, Claire; Mervant-Roux, Marie-Madeleine; Torgue, Henry; Woloszyn, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.349-368, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les inégalités et injustices environnementales : défis pour l'analyse et pour l'égalité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent, Éloi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l'égalité des territoires [rapport]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [Ministère de l'Egalité des territoires et du logement], la Documentation française, pp.204-221, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir et qualifier un bon projet d'éco-quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belliot, Marcel ; Chocat, Bernard ; Le Fur, Solène ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et services publics urbains : l'indispensable alliance : ouvrage introductif au 92e congrès de l'ASTEE du 04 au 07 juin 2013 à nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE (Association Scientifique et Technique pour l'Eau et l'Environnement), pp.111-114, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être et ses paysages comme territoires des Infrastructures de Transport Terrestre : conflits d'acteurs, enjeux de valeurs et savoirs paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Altaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luginbühl, Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures de transports terrestres, écosystèmes et paysages : des liaisons dangereuses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILA - Direction de l'information légale et administrative : la Documentation française, pp.112-129, 2013, 978-2-11-009514-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we define and qualify a good sustainable neighbourhood?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belliot, Marcel ; Chocat, Bernard ; Le Fur, Solène ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban planning and urban services: the essential alliance : introduction publication to the 92nd ASTEE Congress, 4-7th June 2013, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE (Association Scientifique et Technique pour l'Eau et l'Environnement), pp.111-114, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environment as a factor of spatial injustice : a new challenge for the sustainable development of European regions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghenai, Chaouki ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable development : policy and urban development - tourism, life science, management and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.431-478, 2012, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/26891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension territoriale des nuisances aéroportuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barraqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MATHIEU N., GUERMOND Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable, du politique au scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Ed., pp.175-194, 2005, Coll. Indisciplines, 978-2738012029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il est grand temps de quitter les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wr6nhx3y5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il est grand temps de quitter les villes [reprise du texte paru dans : The Conversation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le Sud de la France, des canicules de plus en plus mal vécues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wm3g6qpyn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorégion pour une écologie politique vivante [Carnets de la Décroissance, Carnet #4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maële Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03351510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec les grandes villes : issue indispensable pour une société écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes qui suffoquent, des politiques impuissants : témoignages de citadins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la métropole barbare, les Français·es à la recherche d' 'espaces pirate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.v3y5pa7yp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien croisé - Grossetti VS Faburel : Les Métropoles, traductions territoriales de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lvsl.fr - Le vent se lève [site web]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation du monde est une cause de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidaires car autonomes : loin des grandes villes, la promesse d'une autre vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.nwd33w76u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listes citoyennes &amp;quot;municipalistes&amp;quot; : une réelle alternative politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maële Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.36tuvshd5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Guillaume Faburel [autour des effets socio-écologiques de la métropolisation des territoires]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France périphérique a aussi des passions joyeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnets de la décroissance n°2 (La fin de villes, reprise de la critique) & n°3 (La fin des villes, reprise de l’action) [coord.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les nouvelles professionnalités de l’urbain. Interviews filmées de praticiens sur leurs trajectoires professionnelles, vidéos biographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://25images.msh-lse.fr/portails/metiers-urbain/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur (Cahier du GREC-SUD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Aubail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat). 2024, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre les fournaises urbaines. Enquête sur les vécus climatiques et les engagements écologiques dans les villes du sud de la France durant l’été 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriane Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Triangle; EHESS; Université de Lyon. 2023, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de vie dans les écoquartiers. Phase 2 : les éco-quartiers à fort portage et à visibilité institutionnels (ZAC de Bonne à Grenoble et La Courrouze à Rennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bureau AD4 (Ministère du Logement, de l’Egalité des Territoires et de la Ruralité). 2017, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles conceptions de l’enquête de terrain et des territoires de l’action. Etudes des Démarches d’Observation dites expérimentales ou innovantes pour l’Ingénierie Territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Commissariat Général à l’Egalité des Territoires ; Réseau national des Conseils d’Architecture, d’Urbanisme et d’Environnement ; Fédération Nationale des Agences d’Urbanisme. 2017, 56 p. + Annexes 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des professionnalités et métiers de l’urbain vue par des praticiens : quels enseignements pour les formations ? Apports par enquête sur la région urbaine Lyon – Saint-Etienne et à l’échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'Excellence Intelligences des Mondes Urbains. 2015, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions clefs pour l’évaluation des engagements : propositions pour la « phase de vie » des écoquartiers : analyse du séminaire d’échanges et de l’enquête auprès des porteurs d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bureau de l’aménagement opérationnel durable (AD4) du Ministère du Logement, de l’Egalité des Territoires et de la Ruralité. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) temporalité(s) prendre en compte dans un projet urbain durable ? Etude de cas n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Ecologie, du Développement Durable et de l'Energie (MEDDE); PUCA; EA 2076 HABITER; Université de Reims - Champagne Ardenne. 2014, pp.95-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires environnementaux de la recherche sur la ville durable... et leurs impensés socio-démocratiques. Vers une autre prospective pour les formations et métiers de l'urbain ? [Rapport final pour l'ADEME]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Vialan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME, Direction Villes et territoires durables. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pratiques et politiques de la ville solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture); DIHAL. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité et sa prospective au prisme des modes de vie. Enquête dans les éco-quartiers d'orientation sociale ou d'initiatives habitantes [Rapport final pour le Ministère de l'Egalité des Territoires et du Logement]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Vialan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Egalité des Territoires et du Logement. 2013, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un habiter sonore de la ville et de l'urbanisme durables. Analyse dynamique de la recherche et expérimentation territoriale sur le calme, le bien-être et la justice sonore en ville [Rapport intermédiaire pour l'ADEME]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts sanitaires extra-auditifs du bruit environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberte Tinguely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bérengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Évrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2009-SA-0333, Anses. 2013, pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être et ses paysages comme territoires des infrastructures de transport terrestre. Conflits d'acteurs, enjeux de valeurs et savoirs paysagers [rapport final pour le MEDDE]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Altaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gageonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers durables : moyens de saisir la portée opérationnelle et la faisabilité méthodologique du paysage multisensoriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Davodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; PUCA (Plan Urbanisme Construction Architecture); LAB'URBA. 2011, 185 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitant dans les recherches scientifiques sur le bruit, et dans l'évaluation sonore pour l'action urbaine et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bureau de recherches Aménités, Laboratoire d'Acoustique Musicale, Université Pierre et Marie Curie, CNRS, CIDB, Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2010, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sensible en action. Le vécu de l’environnement comme objet d’aide à la décision. Sensible, ambiance, bien-être et leur évaluation, en situation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRETEIL, Lab’Urba, l’Observatoire Départemental de l’Environnement Sonore du Val-de-Marne (ODES 94). 2007, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids des territoires dans le vécu des nuisances sonores. Référentiel de méthodes et d'outils pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lab'Urba; CRETEIL. 2007, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des trafics aériens autour des aéroports franciliens, Tome 2 : Indicateurs d'effets environnementaux et de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRETEIL, Autorité de Contrôle des Nuisances Sonores Aéroportuaires (ACNUSA), Aéroports de Paris (ADP), Direction Générale de l’Aviation Civile des Aéroports de Paris (DGAC). 2006, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture territoriale de la gêne sonore. Enquête auprès d’habitants multi-exposés aux bruits de transport (Villeneuve-Saint-Georges et Villeneuve-le-Roi, Val-de-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRETEIL, Lab’Urba, l’Observatoire Départemental de l’Environnement Sonore du Val-de-Marne (ODES 94). 2006, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des trafics aériens autour des aéroports franciliens, Tome 1 : Etat des savoirs et des méthodes d’évaluation sur les thèmes d’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRETEIL, Autorité de Contrôle des Nuisances Sonores Aéroportuaires (ACNUSA), Aéroports de Paris (ADP), Direction Générale de l’Aviation Civile des Aéroports de Paris (DGAC). 2006, 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3047" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694037v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.8253" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719714v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.056.0021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lhomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.056.0147" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;le Giard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Girault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Chuecos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.024.0036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.814.0058" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L&#233;vy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1918" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10978" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chevallier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030953ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roch&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01078123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01078034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8160" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278336v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Battais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Elli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarti&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781975v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faburel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/indecence-urbaine/9782080265210" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714389v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Moutafidis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politeianet.gr/books/9786185571115-faburel-guillaume-oi-ekdoseis-ton-sunadelfon-na-teleionoume-me-tis-megaloupoleis-334495" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caudron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Malez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Simard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.union-habitat.org/centre-de-ressources/politique-de-la-ville-urbanisme/vers-un-urbanisme-collaboratif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/essais/decroissances/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107205v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278301v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418064v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie-c2x32211325" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mass&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418065v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278312v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278313v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969114v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Altaber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969160v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751522v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/26891" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845876v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988771v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wr6nhx3y5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351510v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Berthelot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wm3g6qpyn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021114v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555818v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Astier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934194v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v3y5pa7yp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874708v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nwd33w76u" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.36tuvshd5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021115v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905284v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491623v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012315v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012154v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Ferreira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107385v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969067v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Vialan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491992v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lecourt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969073v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04832138v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muzet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Tinguely" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rengier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coignard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie &#201;vrard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gageonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890871v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gourlot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hernandez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brenon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L&#233;vy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourlot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chatelain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gobert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890873v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890874v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3047" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694037v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.8253" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719714v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.056.0021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lhomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.056.0147" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;le Giard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Girault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Chuecos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.024.0036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.814.0058" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L&#233;vy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chevallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030953ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1918" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10978" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roch&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01078123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01078034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8160" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278336v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Battais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Elli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarti&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247369v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781975v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faburel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/indecence-urbaine/9782080265210" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714389v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Moutafidis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politeianet.gr/books/9786185571115-faburel-guillaume-oi-ekdoseis-ton-sunadelfon-na-teleionoume-me-tis-megaloupoleis-334495" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caudron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Malez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Simard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.union-habitat.org/centre-de-ressources/politique-de-la-ville-urbanisme/vers-un-urbanisme-collaboratif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/essais/decroissances/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107205v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278301v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418064v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie-c2x32211325" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377165v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mass&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480675v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418065v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278312v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278313v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969114v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Altaber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751522v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/26891" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845876v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988772v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wr6nhx3y5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988771v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Berthelot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wm3g6qpyn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v3y5pa7yp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555818v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Astier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874708v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nwd33w76u" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.36tuvshd5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905284v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491623v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012315v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012154v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Ferreira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107385v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491992v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lecourt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969067v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Vialan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310010v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969070v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969073v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04832138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muzet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Tinguely" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rengier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coignard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie &#201;vrard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gageonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890871v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gourlot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hernandez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brenon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L&#233;vy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourlot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chatelain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gobert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890873v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890874v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>