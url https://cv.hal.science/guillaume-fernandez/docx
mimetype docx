--- v0 (2026-03-29)
+++ v1 (2026-04-30)
@@ -1168,55 +1168,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desbruyères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire L’accompagnement en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Brest (France), France</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire "L’accompagnement en santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-LEX (UBO), sous la direction scientifique de Sandrine Biagini-Girard, Michelle Hentic-Giliberto, Mourad Kertous, Evelyne Riha et François-Xavier Roux-Demare, Dec 2025, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1263,55 +1263,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude L’accompagnement : épistémologies, normes, espaces et techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Auberviliers, Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude "L’accompagnement : épistémologies, normes, espaces et techniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’étude des mouvements sociaux (CEMS – EHESS/CNRS UMR 8044/INSERM U1276); Marcos Azevedo et Martin Chevallier, Sep 2025, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1358,55 +1358,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie, RT7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11e Congrès de l'Association Française de Sociologie, "Environnement et inégalités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2323,329 +2323,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit au LSD pour les ainés ! Liberté Sécurité Dépendance. Comment concilier un hébergement sécurisé avec les libertés individuelles des personnes âgées ?, Participation à la table ronde avec M. Gilles Berrut, PR de gériatrie, directeur du gérontopôle de Nantes et M. Claudy Jarry, Président national de la FNADEPAn Nantes,</w:t>
+                <w:t xml:space="preserve">Intervenant à la table ronde sur la permanence des soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national de la FNADEPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Rencontres de la Baule, Conférence nationale des Unions régionales de professions de santé (URPS), Intervenant à la table ronde sur la permanence des soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169040v1</w:t>
+                <w:t xml:space="preserve">hal-02169041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenant à la table ronde sur la permanence des soins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire la preuve et faire l’épreuve. Les médecins généralistes dans le diagnostic de la maladie d’Alzheimer entre enjeux cognitifs et moraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la Baule, Conférence nationale des Unions régionales de professions de santé (URPS), Intervenant à la table ronde sur la permanence des soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Brest, France</w:t>
+              <w:t xml:space="preserve">Communication au colloque « Entre Déprise, Reprise et Emprise : vivre le vieillir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169041v1</w:t>
+                <w:t xml:space="preserve">hal-02120025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire la preuve et faire l’épreuve. Les médecins généralistes dans le diagnostic de la maladie d’Alzheimer entre enjeux cognitifs et moraux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le droit au LSD pour les ainés ! Liberté Sécurité Dépendance. Comment concilier un hébergement sécurisé avec les libertés individuelles des personnes âgées ?, Participation à la table ronde avec M. Gilles Berrut, PR de gériatrie, directeur du gérontopôle de Nantes et M. Claudy Jarry, Président national de la FNADEPAn Nantes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fernandez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au colloque « Entre Déprise, Reprise et Emprise : vivre le vieillir »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque national de la FNADEPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120025v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour le médecin généraliste dans le suivi de la maladie d’Alzheimer ? Regards croisés des médecins généralistes traitants, des patients et des proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34èmes journées annuelles de la Société Française de Gériatrie et Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2683,51 +2683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des médecins généralistes dans le diagnostic de la maladie d’Alzheimer. Un compromis entre positions professionnelles et contextes socio familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international Sociétés et vieillissements connaissances et perspectives en sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, UBO, Brest, 4-5 septembre., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3229,234 +3229,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence Le passage à la retraite. Quelle place pour les retraités dans la société d’aujourd’hui ?</w:t>
+                <w:t xml:space="preserve">Conférence Le passage à la retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maison pour tous, MPT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Landerneau, France</w:t>
+              <w:t xml:space="preserve">Semaine bleue, CCAS de la ville de Guipavas,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168711v1</w:t>
+                <w:t xml:space="preserve">hal-02168710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation et santé dans la famille. Des relations difficiles ?</w:t>
+                <w:t xml:space="preserve">Conférence Le passage à la retraite. Quelle place pour les retraités dans la société d’aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences du Café des sciences du Pays de Morlaix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Loquénolé, France</w:t>
+              <w:t xml:space="preserve">Maison pour tous, MPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Landerneau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168712v1</w:t>
+                <w:t xml:space="preserve">hal-02168711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence Le passage à la retraite</w:t>
+                <w:t xml:space="preserve">Alimentation et santé dans la famille. Des relations difficiles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine bleue, CCAS de la ville de Guipavas,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">Conférences du Café des sciences du Pays de Morlaix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Loquénolé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168710v1</w:t>
+                <w:t xml:space="preserve">hal-02168712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni tout à fait le même, ni tout à fait différent : L’impact social de la maladie d’Alzheimer pour les personnes malades et leurs proches , CCAS ville de Quimper, Association des Retraités et Personnes Agées de Quimper (ARPAQ), Association France Alzheimer</w:t>
               </w:r>
@@ -3612,77 +3612,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour le médecin généraliste dans le suivi de la maladie d’Alzheimer ? Regards croisés des médecins généralistes traitants, des patients et des proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster à la 12ème réunion francophone sur la maladie d’Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4914,306 +4914,439 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mise en mots à la mise en oeuvre du care : Enquêter sur une philosophie d'accompagnement &amp;quot;innovante&amp;quot; en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Braverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desbruyères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecins généralistes et personnes âgées dépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les besoins en emplois et en qualifications des Établissements d'Hébergement des Personnes Agées en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Durouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecins généralistes et personnes âgées dépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5234,65 +5367,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5439,51 +5572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211083v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Braverman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.02.003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Loizeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57187/s.3461" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05236123v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derriennic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Goff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-050165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian P&#233;drot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gentric" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guyomar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02056312v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desbruy&#232;res" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04867567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02176049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrot F" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02176051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02176050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02176048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyomar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02056361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02176047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentric A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02056243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02056206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levasseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Levasseur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02056150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desanti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durouchoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211083v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Braverman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.02.003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Loizeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57187/s.3461" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05236123v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derriennic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Goff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-050165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian P&#233;drot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gentric" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guyomar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02056312v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desbruy&#232;res" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04867567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02176049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrot F" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02176051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02176050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02176048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyomar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168712v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02056361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02176047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentric A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02056243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02056206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levasseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Levasseur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02056150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672801v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desanti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durouchoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>