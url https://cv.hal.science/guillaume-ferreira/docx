--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -75,5591 +75,5591 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesogenic diet impairs memory consolidation via the hippocampal endocannabinoid system</w:t>
+                <w:t xml:space="preserve">Adolescents Who Are Overweight or Obese Exhibit Weaker Spatial and Verbal Working Memory Compared with Healthy-Weight Peers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
+                <w:t xml:space="preserve">Leonor García-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+                <w:t xml:space="preserve">Cesar Romero-Rebollar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Oliveira da Cruz</w:t>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Artinian</w:t>
+                <w:t xml:space="preserve">Lucile Capuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Alfos</w:t>
+                <w:t xml:space="preserve">Ruth Gutiérrez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (23), pp.5820-5830.e5. </w:t>
+              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acag015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546904v1</w:t>
+                <w:t xml:space="preserve">hal-05578920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding the hippocampus … with specific nutrients</w:t>
+                <w:t xml:space="preserve">Obesogenic diet impairs memory consolidation via the hippocampal endocannabinoid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Oliveira da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Artinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Alfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42255-024-01180-y⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (23), pp.5820-5830.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945394v1</w:t>
+                <w:t xml:space="preserve">hal-05546904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operating system for executing applications on quantum network nodes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feeding the hippocampus … with specific nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ferreira</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-08704-w⟩</w:t>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42255-024-01180-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363746v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meal scheduling corrects obesogenic diet induced-uncoupling of cortico-hippocampal activities supporting memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An operating system for executing applications on quantum network nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delle Donne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prabahan Chakraborty</w:t>
+                <w:t xml:space="preserve">M. Iuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dromard</w:t>
+                <w:t xml:space="preserve">B. van der Vecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie M André</w:t>
+                <w:t xml:space="preserve">G. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maheva Dedin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margarita Arango-Lievano</w:t>
+                <w:t xml:space="preserve">H. Jirovská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105783⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 639 (8054), pp.321-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-08704-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122786v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noradrenergic modulation of pheromone-induced odor learning and brain activation in newborn rabbits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
+                <w:t xml:space="preserve">Meal scheduling corrects obesogenic diet induced-uncoupling of cortico-hippocampal activities supporting memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabahan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Colombel</w:t>
+                <w:t xml:space="preserve">Yann Dromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+                <w:t xml:space="preserve">Emilie M André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Potier</w:t>
+                <w:t xml:space="preserve">Maheva Dedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+                <w:t xml:space="preserve">Margarita Arango-Lievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.42794. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117, pp.105783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27093-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457963v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous cannabinoids in the piriform cortex tune olfactory perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noradrenergic modulation of pheromone-induced odor learning and brain activation in newborn rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Terral</w:t>
+                <w:t xml:space="preserve">Nina Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Harrell</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Lepousez</w:t>
+                <w:t xml:space="preserve">Mylène Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Wards</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dinghuang Huang</w:t>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-45161-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.42794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27093-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04610079v1</w:t>
+                <w:t xml:space="preserve">hal-05457963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lactate-dependent shift of glycolysis mediates synaptic and cognitive processes in male mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endogenous cannabinoids in the piriform cortex tune olfactory perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Fernández-Moncada</w:t>
+                <w:t xml:space="preserve">Evan Harrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Lavanco</w:t>
+                <w:t xml:space="preserve">Gabriel Lepousez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unai B Fundazuri</w:t>
+                <w:t xml:space="preserve">Yohan Wards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasrin Bollmohr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Mountadem</w:t>
+                <w:t xml:space="preserve">Dinghuang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.6842. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-51008-2⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45161-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781511v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04610079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesogenic diet induces sex-specific alterations of contextual fear memory and associated hippocampal activity in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A lactate-dependent shift of glycolysis mediates synaptic and cognitive processes in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Fernández-Moncada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matéo N’diaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
+                <w:t xml:space="preserve">Gianluca Lavanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Bakoyiannis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mylène Potier</w:t>
+                <w:t xml:space="preserve">Unai B Fundazuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lafenetre</w:t>
+                <w:t xml:space="preserve">Nasrin Bollmohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mountadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhae254⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.6842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-51008-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04690611v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesogenic diet induces circuit-specific memory deficits in mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nucleus accumbens D1- and D2-expressing neurons control the balance between feeding and activity-mediated energy expenditure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateo N'Diaye</w:t>
+                <w:t xml:space="preserve">Roman Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fermigier</w:t>
+                <w:t xml:space="preserve">Anna Petitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Ducroix-Crepy</w:t>
+                <w:t xml:space="preserve">Giulia R Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Varin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Montalban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.80388⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46874-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04509869v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleus accumbens D1- and D2-expressing neurons control the balance between feeding and activity-mediated energy expenditure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obesogenic diet induces sex-specific alterations of contextual fear memory and associated hippocampal activity in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia R Fois</w:t>
+                <w:t xml:space="preserve">Matéo N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Varin</w:t>
+                <w:t xml:space="preserve">Ioannis Bakoyiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Montalban</w:t>
+                <w:t xml:space="preserve">Pauline Lafenetre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.2543. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46874-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhae254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04670379v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemogenetic activation or inhibition of histaminergic neurons bidirectionally modulates recognition memory formation and retrieval in male and female mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obesogenic diet induces circuit-specific memory deficits in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Bakoyiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
+                <w:t xml:space="preserve">Eva Gunnel Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Curti</w:t>
+                <w:t xml:space="preserve">Mateo N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Masi</w:t>
+                <w:t xml:space="preserve">Alice Fermigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Mannaioni</w:t>
+                <w:t xml:space="preserve">Celine Ducroix-Crepy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.11283. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.e80388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-61998-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/elife.80388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714710v1</w:t>
+                <w:t xml:space="preserve">hal-04509869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-restricted feeding prevents memory impairments induced by obesogenic diet consumption, via hippocampal thyroid hormone signaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemogenetic activation or inhibition of histaminergic neurons bidirectionally modulates recognition memory formation and retrieval in male and female mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Ginieis</w:t>
+                <w:t xml:space="preserve">Alessia Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mortessagne</w:t>
+                <w:t xml:space="preserve">Lorenzo Curti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariano Ruiz-Gayo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Bakoyiannis</w:t>
+                <w:t xml:space="preserve">Alessio Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Mannaioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2024.102061⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.11283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-61998-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785231v1</w:t>
+                <w:t xml:space="preserve">hal-04714710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic developmental changes in neurotransmitters supporting infant attachment learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Regina M Sullivan</w:t>
+                <w:t xml:space="preserve">Time-restricted feeding prevents memory impairments induced by obesogenic diet consumption, via hippocampal thyroid hormone signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Coureaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachel Ginieis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Ruiz-Gayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Bakoyiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105249⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90, pp.102061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2024.102061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291858v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory deficits in a juvenile rat model of type 1 diabetes are due to excess 11β-HSD1 activity, which is upregulated by high glucose concentrations rather than insulin deficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+                <w:t xml:space="preserve">Dynamic developmental changes in neurotransmitters supporting infant attachment learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
+                <w:t xml:space="preserve">Regina M Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Neige Campas-Lebecque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (9), pp.1735-1747. </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.105249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00125-023-05942-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175051v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to “N-3 PUFA deficiency disrupts oligodendrocyte maturation and myelin integrity during brain development”</w:t>
+                <w:t xml:space="preserve">Memory deficits in a juvenile rat model of type 1 diabetes are due to excess 11β-HSD1 activity, which is upregulated by high glucose concentrations rather than insulin deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+                <w:t xml:space="preserve">Julie Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Decoeur</w:t>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dejean</w:t>
+                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Galadriel Briere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Leon</w:t>
+                <w:t xml:space="preserve">Marie-Neige Campas-Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.24321⟩</w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (9), pp.1735-1747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-023-05942-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998738v1</w:t>
+                <w:t xml:space="preserve">hal-04175051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal oxytocin is involved in spatial memory and synaptic plasticity deficits following acute high-fat diet intake in juvenile rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum to “N-3 PUFA deficiency disrupts oligodendrocyte maturation and myelin integrity during brain development”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tala Khazen</w:t>
+                <w:t xml:space="preserve">Fanny Decoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisha Rajan Narattil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+                <w:t xml:space="preserve">Cyril Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Maroun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Galadriel Briere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhac317⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (3), pp.796-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.24321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062072v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central activation of the fatty acid sensor GPR120 suppresses microglia reactivity and alleviates sickness- and anxiety-like behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Demers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Israel Machuca-Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Dashtehei Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bairamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (1), pp.302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12974-023-02978-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway specific interventions reveal the multiple roles of ventral hippocampus projections in cognitive functions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hippocampal oxytocin is involved in spatial memory and synaptic plasticity deficits following acute high-fat diet intake in juvenile rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Khazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisha Rajan Narattil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Maroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in the Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/revneuro-2023-0009⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (7), pp.3934-3943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhac317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04509897v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary physical activity improves spatial and recognition memory deficits induced by post-weaning chronic exposure to a high-fat diet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Osorio-Gomez</w:t>
+                <w:t xml:space="preserve">Pathway specific interventions reveal the multiple roles of ventral hippocampus projections in cognitive functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Bakoyiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Bermudez-Rattoni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shauna L Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113910⟩</w:t>
+              <w:t xml:space="preserve">Reviews in the Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.825 - 838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/revneuro-2023-0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03986293v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-order trace conditioning in newborn rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (10), pp.349-354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/lm.053607.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemogenetic stimulation of adult neurogenesis, and not neonatal neurogenesis, is sufficient to improve long-term memory accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lods</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mortessagne</w:t>
+                <w:t xml:space="preserve">Emilie Pacary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 219, pp.102364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2022.102364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Recruitment of the Infralimbic Cortex in Recent and Remote Retrieval and Extinction of Aversive Memory in Post-Weanling Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voluntary physical activity improves spatial and recognition memory deficits induced by post-weaning chronic exposure to a high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Hernandez-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walaa Awad</w:t>
+                <w:t xml:space="preserve">Pamela Salcedo-Tello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milly Kritman</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Osorio-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bermudez-Rattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pacheco-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ijnp/pyac012⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967127v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N‐3 PUFA deficiency disrupts oligodendrocyte maturation and myelin integrity during brain development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential Recruitment of the Infralimbic Cortex in Recent and Remote Retrieval and Extinction of Aversive Memory in Post-Weanling Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milly Kritman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.24088⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (6), pp.489-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ijnp/pyac012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347586v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural substrates of incidental associations and mediated learning: the role of Cannabinoid receptors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N‐3 PUFA deficiency disrupts oligodendrocyte maturation and myelin integrity during brain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Decoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Galadriel Briere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (1), pp.50-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.24088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2021.722796⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03347980v1</w:t>
+                <w:t xml:space="preserve">hal-03347586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional modulation of hippocampal and amygdala synaptic plasticity by post‐weaning obesogenic diet intake in male rats: Influence of the duration of diet exposure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural substrates of incidental associations and mediated learning: the role of Cannabinoid receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva‐gunnel Ducourneau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Christina Ioannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnau Busquets-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Marsicano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.23278⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.722796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2021.722796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170653v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets bénéfiques de la chrononutrition sur les altérations de mémoire associées à l’obésité chez la souris</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Bidirectional modulation of hippocampal and amygdala synaptic plasticity by post‐weaning obesogenic diet intake in male rats: Influence of the duration of diet exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose‐marie Vouimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Bakoyiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva‐gunnel Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine du sommeil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2021.10.010⟩</w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.117-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.23278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495911v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemogenetic silencing of hippocampus and amygdala reveals a double dissociation in periadolescent obesogenic diet-induced memory alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Naneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Bakoyiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianela Santoyo-Zedillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Pacheco-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 178, pp.107354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nlm.2020.107354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult-born neurons immature during learning are necessary for remote memory reconsolidation in rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets bénéfiques de la chrononutrition sur les altérations de mémoire associées à l’obésité chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Bakoyiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (4), pp.188-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2021.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22069-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03174852v1</w:t>
+                <w:t xml:space="preserve">hal-03495911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reward-related brain activity and behavior are associated with peripheral ghrelin levels in obesity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Dexpert</w:t>
+                <w:t xml:space="preserve">Adult-born neurons immature during learning are necessary for remote memory reconsolidation in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Delgado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helen Beyer</w:t>
+                <w:t xml:space="preserve">Wilfrid Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2019.104520⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22069-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517346v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synaptic functions of type-1 cannabinoid receptors in inhibitory circuits of the anterior piriform cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Terral</w:t>
+                <w:t xml:space="preserve">Reward-related brain activity and behavior are associated with peripheral ghrelin levels in obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Bogdanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Varilh</w:t>
+                <w:t xml:space="preserve">Olena Bogdanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Cannich</w:t>
+                <w:t xml:space="preserve">Sandra Dexpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Massa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+                <w:t xml:space="preserve">Ines Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2020.03.002⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2019.104520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173211v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal link between n-3 polyunsaturated fatty acid deficiency and motivation deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Contini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Oummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Caraballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (4), pp.755-772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary vitamin A supplementation prevents early obesogenic diet-induced microbiota, neuronal and cognitive alterations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Alfos</w:t>
+                <w:t xml:space="preserve">Synaptic functions of type-1 cannabinoid receptors in inhibitory circuits of the anterior piriform cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dumetz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+                <w:t xml:space="preserve">Marjorie Varilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+                <w:t xml:space="preserve">Astrid Cannich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-020-00723-z⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 433, pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2020.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046682v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish oil supplementation alleviates metabolic and anxiodepressive effects of diet-induced obesity and associated changes in brain lipid composition in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diane Bairamian</w:t>
+                <w:t xml:space="preserve">Dietary vitamin A supplementation prevents early obesogenic diet-induced microbiota, neuronal and cognitive alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essi F. Biyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Alfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 44, pp.1936-1945. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-020-0623-6⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-020-00723-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902619v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food disgust scale: spanish version</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christina Hartmann</w:t>
+                <w:t xml:space="preserve">Fish oil supplementation alleviates metabolic and anxiodepressive effects of diet-induced obesity and associated changes in brain lipid composition in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Demers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Siegrist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Israel Machuca-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Dashtehei Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bairamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.1-9. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 44, pp.1936-1945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-020-0623-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627843v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain tumor necrosis factor-α mediates anxiety-like behavior in a mouse model of severe obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food disgust scale: spanish version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor García-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Fourrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+                <w:t xml:space="preserve">César Romero-Rebollar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Boursereau</w:t>
+                <w:t xml:space="preserve">Christina Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Sauvant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+                <w:t xml:space="preserve">Michael Siegrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, online fisrt, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2018.11.316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626314v1</w:t>
+                <w:t xml:space="preserve">hal-02627843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease in operant responding under obesogenic diet exposure is not related to deficits in incentive or hedonic processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain tumor necrosis factor-α mediates anxiety-like behavior in a mouse model of severe obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Hyde</w:t>
+                <w:t xml:space="preserve">Célia Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Fanet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roman Walle</w:t>
+                <w:t xml:space="preserve">Raphael Boursereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.22358⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, online fisrt, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2018.11.316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618642v1</w:t>
+                <w:t xml:space="preserve">hal-02626314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroid-binding globulin deficiency specifically impairs contextual and recognition memory consolidation in male mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+                <w:t xml:space="preserve">Decrease in operant responding under obesogenic diet exposure is not related to deficits in incentive or hedonic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Carlos Cerpa</w:t>
+                <w:t xml:space="preserve">Alexia Hyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun-Lei Zhang</w:t>
+                <w:t xml:space="preserve">Hortense Fanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Oummadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 109 (4), pp.322-332. </w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.255-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000499827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oby.22358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618393v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CB1 Receptors in the anterior piriform cortex control odor preference memory</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corticosteroid-binding globulin deficiency specifically impairs contextual and recognition memory consolidation in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svein Achicallende</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Astrid Cannich</w:t>
+                <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lafenetre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.06.041⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (4), pp.322-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000499827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618265v1</w:t>
+                <w:t xml:space="preserve">hal-02618393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal Link between n-3 Polyunsaturated Fatty Acid Deficiency and Motivation Deficits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Caraballo</w:t>
+                <w:t xml:space="preserve">CB1 Receptors in the anterior piriform cortex control odor preference memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnau Busquets-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Varilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svein Achicallende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cannich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.3382436⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (15), pp.2455-2464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347311v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute exposure to a high-fat diet in juvenile male rats disrupts hippocampal-dependent memory and plasticity through glucocorticoids</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Causal Link between n-3 Polyunsaturated Fatty Acid Deficiency and Motivation Deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Contini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Oummadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caraballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-48800-2⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.755-772.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3382436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628459v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal high-fat diet and early life stress differentially modulate spine density and dendritic morphology in the medial prefrontal cortex of juvenile and adult rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+                <w:t xml:space="preserve">Acute exposure to a high-fat diet in juvenile male rats disrupts hippocampal-dependent memory and plasticity through glucocorticoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Khazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Soudain</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ossama A. Hatoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-017-1526-8⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-48800-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623667v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insular and Ventrolateral Orbitofrontal Cortices Differentially Contribute to Goal-Directed Behavior in Rodents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal high-fat diet and early life stress differentially modulate spine density and dendritic morphology in the medial prefrontal cortex of juvenile and adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shauna Parkes</w:t>
+                <w:t xml:space="preserve">Amandine L. Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Ravassard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan-Carlos Cerpa</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Soudain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Wolff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (7), pp.2313-2325. </w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223 (2), pp.883-895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhx132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-017-1526-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347653v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal CB1 receptors control incidental associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnau Busquets-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José F. Oliveira da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio C. Pagano Zottola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5717,2940 +5717,2957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation-mediated aversion as a model to study psychotic-like states in mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Insular and Ventrolateral Orbitofrontal Cortices Differentially Contribute to Goal-Directed Behavior in Rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ravassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2358⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (7), pp.2313-2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhx132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618772v1</w:t>
+                <w:t xml:space="preserve">hal-02347653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palatable hyper-caloric foods impact on neuronal plasticity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Representation-mediated aversion as a model to study psychotic-like states in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnau Busquets-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Soria-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Marsicano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2017.00019⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (12), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605450v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Oscillatory Kinetics in the Electro-Oxidation of Glucose on Gold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Ferreira</w:t>
+                <w:t xml:space="preserve">Palatable hyper-caloric foods impact on neuronal plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Napporn</w:t>
+                <w:t xml:space="preserve">Luis F. Rodríguez-Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kokoh</w:t>
+                <w:t xml:space="preserve">Kioko Guzmán-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Varela</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudia Perez-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 164 (9), pp.H603 - H607. </w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.072179jes⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2017.00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913656v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Early Consumption of High-Fat Diet on the Mesolimbic Dopaminergic System</w:t>
+                <w:t xml:space="preserve">The effect of high-fat diet consumption on appetitive instrumental behavior in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Naneix</w:t>
+                <w:t xml:space="preserve">Frédéric Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tantot</w:t>
+                <w:t xml:space="preserve">Shauna L. Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Glangetas</w:t>
+                <w:t xml:space="preserve">Alain R. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kaufling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Janthakhin</w:t>
+                <w:t xml:space="preserve">Chloé Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Naneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0120-17.2017⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582969v1</w:t>
+                <w:t xml:space="preserve">hal-01604971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of high-fat diet consumption on appetitive instrumental behavior in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex Oscillatory Kinetics in the Electro-Oxidation of Glucose on Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Tantot</w:t>
+                <w:t xml:space="preserve">K. Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shauna L. Parkes</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Varela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2016.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164 (9), pp.H603 - H607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.072179jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604971v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnenolone blocks cannabinoid-induced acute psychotic-like states in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Early Consumption of High-Fat Diet on the Mesolimbic Dopaminergic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Busquets-Garcia</w:t>
+                <w:t xml:space="preserve">C. Glangetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Soria-Gomez</w:t>
+                <w:t xml:space="preserve">J. Kaufling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Redon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Vallée</w:t>
+                <w:t xml:space="preserve">Y. Janthakhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2017.4⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0120-17.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323819v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal high-fat diet leads to hippocampal and amygdala dendritic remodeling in adult male offspring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Rincel</w:t>
+                <w:t xml:space="preserve">Pregnenolone blocks cannabinoid-induced acute psychotic-like states in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Busquets-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soria-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Maria Costa</w:t>
+                <w:t xml:space="preserve">B Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Darnaudery</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2017.05.003⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (11), pp.1594-1603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2017.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607646v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinoic acid increases glucocorticoid receptor phosphorylation via cyclin-dependent kinase 5</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Maternal high-fat diet leads to hippocampal and amygdala dendritic remodeling in adult male offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Pallet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna-Maria Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darnaudery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcn.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631919v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of specific response–outcome associations requires NMDA receptor activation in the basolateral amygdala but not in the insular cortex</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Retinoic acid increases glucocorticoid receptor phosphorylation via cyclin-dependent kinase 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nlm.2015.12.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.96-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcn.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02347927v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time course analysis of satiety-induced instrumental outcome devaluation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Acquisition of specific response–outcome associations requires NMDA receptor activation in the basolateral amygdala but not in the insular cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Coutureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128, pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nlm.2015.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13420-016-0226-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01602873v1</w:t>
+                <w:t xml:space="preserve">hal-02347927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Adolescent High-Fat Diet to Adult Control Diet Restores Neurocognitive Alterations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A time course analysis of satiety-induced instrumental outcome devaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna L. Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain R. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Coutureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (4), pp.347-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13420-016-0226-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2016.00225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02326608v1</w:t>
+                <w:t xml:space="preserve">hal-01602873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain processing of a configural vs elemental odor mixture in the newborn rabbit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nanette Y. Schneider</w:t>
+                <w:t xml:space="preserve">Switching Adolescent High-Fat Diet to Adult Control Diet Restores Neurocognitive Alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+                <w:t xml:space="preserve">Amandine Cavaroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald A. Wilson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-015-1055-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2016.00225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392635v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habenular CB1 receptors control the expression of aversive memories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnau Busquets-Garcia</w:t>
+                <w:t xml:space="preserve">Brain processing of a configural vs elemental odor mixture in the newborn rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanette Y. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Hu</w:t>
+                <w:t xml:space="preserve">Donald A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Mehidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Astrid Cannich</w:t>
+                <w:t xml:space="preserve">Vincent Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2015.08.035⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 221 (5), pp.2527 - 2539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-015-1055-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637367v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microglial Activation Enhances Associative Taste Memory through Purinergic Modulation of Glutamatergic Neurotransmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+                <w:t xml:space="preserve">Habenular CB1 receptors control the expression of aversive memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Soria-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnau Busquets-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Saucisse</w:t>
+                <w:t xml:space="preserve">Fei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Parkes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Lacabanne</w:t>
+                <w:t xml:space="preserve">Amine Mehidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+                <w:t xml:space="preserve">Astrid Cannich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3028-14.2015⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (2), pp.306-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2015.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259535v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juvenile obesity enhances emotional memory and amygdala plasticity through glucocorticoids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Sauvant</w:t>
+                <w:t xml:space="preserve">Microglial Activation Enhances Associative Taste Memory through Purinergic Modulation of Glutamatergic Neurotransmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saucisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 35 (9), pp.4092-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3122-14.2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 35 (7), pp.3022-3033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3028-14.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634294v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habenular CB1 Receptors Control the Expression of Aversive Memories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Astrid Cannich</w:t>
+                <w:t xml:space="preserve">Juvenile obesity enhances emotional memory and amygdala plasticity through glucocorticoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cavaroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2015.08.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (9), pp.4092-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3122-14.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139016v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal high-fat diet increases hippocampal vulnerability to the adverse effects of subsequent high-fat feeding</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habenular CB1 Receptors Control the Expression of Aversive Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iciar Garate</w:t>
+                <w:t xml:space="preserve">Edgar Soria-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnau Busquets-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mehidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cannich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.12.008⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (2), pp.306 - 313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2015.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01204439v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of the role of infralimbic cortex in learning and consolidation of extinction of recent and remote aversion memory</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perinatal high-fat diet increases hippocampal vulnerability to the adverse effects of subsequent high-fat feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Garate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2015.103⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.82-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640271v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential role of insular cortex muscarinic and NMDA receptors in one-trial appetitive taste learning</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dissociation of the role of infralimbic cortex in learning and consolidation of extinction of recent and remote aversion memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Maroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (11), pp.2566-2575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2015.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nlm.2014.09.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02347959v1</w:t>
+                <w:t xml:space="preserve">hal-02640271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-induced obesity progressively alters cognition, anxiety-like behavior and lipopolysaccharide-induced depressive-like behavior: focus on brain indoleamine 2,3-dioxygenase activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential role of insular cortex muscarinic and NMDA receptors in one-trial appetitive taste learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Andre</w:t>
+                <w:t xml:space="preserve">Vanesa de La Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Federico Bermúdez-Rattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Coutureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.112-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nlm.2014.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2014.03.012⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638673v1</w:t>
+                <w:t xml:space="preserve">hal-02347959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endocannabinoid system controls food intake via olfactory processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diet-induced obesity progressively alters cognition, anxiety-like behavior and lipopolysaccharide-induced depressive-like behavior: focus on brain indoleamine 2,3-dioxygenase activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Bellocchio</w:t>
+                <w:t xml:space="preserve">Caroline Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leire Reguero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Lepousez</w:t>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (3), pp.407 - 415. </w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.10-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nn.3647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2014.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01587186v1</w:t>
+                <w:t xml:space="preserve">hal-02638673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential involvement of amygdala and cortical NMDA receptors activation upon encoding in odor fear memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The endocannabinoid system controls food intake via olfactory processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Soria-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Hegoburu</w:t>
+                <w:t xml:space="preserve">Luigi Bellocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Parrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+                <w:t xml:space="preserve">Leire Reguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lepousez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Mouly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (12), pp.651-655. </w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (3), pp.407 - 415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/lm.036558.114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nn.3647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284738v1</w:t>
+                <w:t xml:space="preserve">pasteur-01587186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal representation of odour objects: distinct memories of the whole and its parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 280 (1789), 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8684,103 +8701,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential memory persistence of odor mixture and components in newborn rabbits: competition between the whole and its parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8808,1109 +8825,1092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipopolysaccharide-induced brain activation of the indoleamine 2,3-dioxygenase and depressive-like behavior are impaired in a mouse model of metabolic syndrome</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Differential involvement of amygdala and cortical NMDA receptors activation upon encoding in odor fear memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Hegoburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2013.10.014⟩</w:t>
+              <w:t xml:space="preserve">Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (12), pp.651-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/lm.036558.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635384v1</w:t>
+                <w:t xml:space="preserve">hal-02284738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of hippocampal-dependent memory induced by juvenile high-fat diet intake is associated with enhanced hippocampal inflammation in rats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Lipopolysaccharide-induced brain activation of the indoleamine 2,3-dioxygenase and depressive-like behavior are impaired in a mouse model of metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2014.03.005⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.48-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2013.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02638223v1</w:t>
+                <w:t xml:space="preserve">hal-02635384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory preconditioning in newborn rabbits: from common to distinct odor memories.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impairment of hippocampal-dependent memory induced by juvenile high-fat diet intake is associated with enhanced hippocampal inflammation in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cavaroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Memory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2014.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/lm.030965.113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00863647v1</w:t>
+                <w:t xml:space="preserve">hal-02638223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juvenile, but not adult exposure to high-fat diet impairs relational memory and hippocampal neurogenesis in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensory preconditioning in newborn rabbits: from common to distinct odor memories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.22032⟩</w:t>
+              <w:t xml:space="preserve">Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (9), pp.453-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/lm.030965.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02326398v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and emotional alterations are related to hippocampal inflammation in a mouse model of metabolic syndrome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Juvenile, but not adult exposure to high-fat diet impairs relational memory and hippocampal neurogenesis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Etchamendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Layé</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024325⟩</w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (11), pp.2095-2100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.22032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651479v1</w:t>
+                <w:t xml:space="preserve">hal-02326398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaginocervical stimulation of ewes induces the rapid formation of a new bond with an alien young without interfering with a previous bond</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cognitive and emotional alterations are related to hippocampal inflammation in a mouse model of metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dev.20459⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129452v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavor preference learning increases olfactory and gustatory convergence onto single neurons in the basolateral amygdala but not in the insular cortex in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ramirez-Amaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Desgranges</w:t>
+                <w:t xml:space="preserve">I. Ricano-Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ramirez-Amaya</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (4), pp.e10097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0010097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amniotic fluid is important for the maintenance of maternal responsiveness and the establishment of maternal selectivity in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vaginocervical stimulation of ewes induces the rapid formation of a new bond with an alien young without interfering with a previous bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poindron</w:t>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Otal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Chantal Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (6), pp.537-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.20459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731110001126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129439v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do sheep use umami and bitter tastes as cues of post-ingestive consequences when selecting their diet?</w:t>
               </w:r>
@@ -9922,51 +9922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10032,4595 +10032,4729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearing with artificially scented mothers attenuates conditioned odor aversion in adulthood but not its amygdala dependency</w:t>
+                <w:t xml:space="preserve">Amniotic fluid is important for the maintenance of maternal responsiveness and the establishment of maternal selectivity in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Sevelinges</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Otal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2008.11.003⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (12), pp.2057-2064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110001126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284751v1</w:t>
+                <w:t xml:space="preserve">hal-01129439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed composition and hardness interact in preference and intake in chickens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rearing with artificially scented mothers attenuates conditioned odor aversion in adulthood but not its amygdala dependency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Yannick Sevelinges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.01.008⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 198 (2), pp.313-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2008.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173483v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical role of insular cortex in taste but not odour aversion memory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Sevelinges</w:t>
+                <w:t xml:space="preserve">Feed composition and hardness interact in preference and intake in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">Stéphanie Lecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Ravel</w:t>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (8), pp.1654-1662. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118 (1-2), pp.62-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06711.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331701v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The basolateral amygdala is necessary for the encoding and the expression of odor memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical role of insular cortex in taste but not odour aversion memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sevelinges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sevelinges</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/lm.1247609⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (8), pp.1654-1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06711.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666600v1</w:t>
+                <w:t xml:space="preserve">hal-02331701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The way an odor is experienced during aversive conditioning determines the extent of the network recruited during retrieval: A multisite electrophysiological study in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (33), pp.10287 - 10298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/jneurosci.0505-09.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-oral and perioral stimulations during nursing enhance appetitive olfactory memory in neonatal rabbits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The basolateral amygdala is necessary for the encoding and the expression of odor memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sevelinges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (5), pp.405-413. </w:t>
+              <w:t xml:space="preserve">Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (4), pp.235-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjp014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/lm.1247609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662526v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired interleukin-1βand c-Fos expression in the hippocampus is associated with a spatial memory deficit in P2X(7) receptor-deficient mice</w:t>
+                <w:t xml:space="preserve">Post-oral and perioral stimulations during nursing enhance appetitive olfactory memory in neonatal rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Labrousse</w:t>
+                <w:t xml:space="preserve">Jessica Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Costes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Darnaudéry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (6), 9 p. (e6006). </w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (5), pp.405-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjp014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665528v1</w:t>
+                <w:t xml:space="preserve">hal-02662526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of infant learning on adult conditioned odor aversion are determined by the last preweaning experience</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impaired interleukin-1βand c-Fos expression in the hippocampus is associated with a spatial memory deficit in P2X(7) receptor-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darnaudéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dev.20378⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (6), 9 p. (e6006). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284750v1</w:t>
+                <w:t xml:space="preserve">hal-02665528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisomycin infusion in amygdala impairs consolidation of odor aversion memory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Long-term effects of infant learning on adult conditioned odor aversion are determined by the last preweaning experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sevelinges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2008.07.123⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (5), pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.20378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02668334v1</w:t>
+                <w:t xml:space="preserve">hal-02284750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of beta-adrenergic receptor blockade in basolateral amygdala or insular cortex on incidental and associative taste learning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of AMP-activated kinase activation on gonadotrophin-releasing hormone secretion in GT1-7 cells and its potential role in hypothalamic regulation of the oestrous cyclicity in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.V. Reyes-Lopez</w:t>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ferry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Lucie Tosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nlm.2008.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (3), pp.335-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2007.01643.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668665v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of AMP-activated kinase activation on gonadotrophin-releasing hormone secretion in GT1-7 cells and its potential role in hypothalamic regulation of the oestrous cyclicity in rats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Differential effects of beta-adrenergic receptor blockade in basolateral amygdala or insular cortex on incidental and associative taste learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rodriguez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Reyes-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2007.01643.x⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (1), pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nlm.2008.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666424v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of various energy and protein levels during sequential feeding on feed preferences in meat-type chickens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisomycin infusion in amygdala impairs consolidation of odor aversion memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (11), pp.1674-1681. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1236, pp.166-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731108002954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2008.07.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664537v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basolateral amygdala noradrenergic activity is involved in the acquisition of conditioned odor aversion in the rat</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of various energy and protein levels during sequential feeding on feed preferences in meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (11), pp.1674-1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108002954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nlm.2007.04.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02657220v1</w:t>
+                <w:t xml:space="preserve">hal-02664537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social recognition memory requires protein synthesis after reactivation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 121 (1), pp.148-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/0735-7044.121.1.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the mother in the development of flavored-food preference in lambs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Basolateral amygdala noradrenergic activity is involved in the acquisition of conditioned odor aversion in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dev.20197⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (2), pp.260-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nlm.2007.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657597v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of retronasal and orthonasal olfaction for odor aversion memory in rats.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of the mother in the development of flavored-food preference in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/0735-7044.121.6.1383⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (1), pp.98-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.20197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331705v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective involvement of the lateral entorhinal cortex in the control of the olfactory memory trace during conditioned odor aversion in the rat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Importance of retronasal and orthonasal olfaction for odor aversion memory in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Majchrzak</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 120 (5), pp.1180-1186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/0735-7044.120.5.1180⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 121 (6), pp.1383-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0735-7044.121.6.1383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660054v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extinction of conditioned taste aversion depends on functional protein synthesis but not on NMDA receptor activation in the ventromedial prefrontal cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Akirav</w:t>
+                <w:t xml:space="preserve">Selective involvement of the lateral entorhinal cortex in the control of the olfactory memory trace during conditioned odor aversion in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Khatsrinov</w:t>
+                <w:t xml:space="preserve">N. Traissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Vouimba</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Majchrzak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Memory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 120 (5), pp.1180-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0735-7044.120.5.1180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657301v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forebrain structures specifically activated by conditioned taste aversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Extinction of conditioned taste aversion depends on functional protein synthesis but not on NMDA receptor activation in the ventromedial prefrontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Akirav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khatsrinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Vouimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merhav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, pp.254-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653595v1</w:t>
+                <w:t xml:space="preserve">hal-02657301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basolateral amygdala glutamatergic activation enhances taste aversion through NMDA receptor activation in the insular cortex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Forebrain structures specifically activated by conditioned taste aversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Federico Bermúdez-Rattoni</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 120 (4), pp.952-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0735-7044.120.4.952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04440.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02677466v1</w:t>
+                <w:t xml:space="preserve">hal-02653595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical and medial amygdala are both involved in the formation of olfactory offspring memory in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
+                <w:t xml:space="preserve">Basolateral amygdala glutamatergic activation enhances taste aversion through NMDA receptor activation in the insular cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Perrin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">V. de La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Rodriguez-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bermúdez-Rattoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 20, pp.3433-3441. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03812.x⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 22 (10), pp.2596-2604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04440.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675979v1</w:t>
+                <w:t xml:space="preserve">hal-02677466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer between views of conspecific faces at different ages or in different orientations by sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cortical and medial amygdala are both involved in the formation of olfactory offspring memory in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2004.08.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.3433-3441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03812.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671696v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of central muscarinic receptors in social and nonsocial learning in sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Transfer between views of conspecific faces at different ages or in different orientations by sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 67, pp.491-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2004.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675843v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal experience influences the establishment of visual/auditory, but not olfactory recognition of the newborn lamb by ewes at parturition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Involvement of central muscarinic receptors in social and nonsocial learning in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 43, pp.167-176</w:t>
+              <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 74, pp.969-975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677640v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of cholinergic system on the construction of memories : taste memory encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ramirez-Lugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bermúdez-Rattoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 80, pp.211-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical and medial nuclei of the amygdala are both involved in lamb odour memory formation by parturient mothers in sheep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Maternal experience influences the establishment of visual/auditory, but not olfactory recognition of the newborn lamb by ewes at parturition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Jouaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurobiologiae Experimentalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 63, p:69</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43, pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675041v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamatergic activity in the amygdala signals visceral input during taste memory formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cortical and medial nuclei of the amygdala are both involved in lamb odour memory formation by parturient mothers in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jouaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 99 (17), pp.11417-11422</w:t>
+              <w:t xml:space="preserve">Acta Neurobiologiae Experimentalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 63, p:69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678141v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-four-hour-old lambs rely more on maternal behavior than on the learning of individual characteristics to discriminate between their own and an alien mother</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Glutamatergic activity in the amygdala signals visceral input during taste memory formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ramirez-Lugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bermúdez-Rattoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 40, pp.408-418</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (17), pp.11417-11422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673518v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential involvement of cortical muscarinic and NMDA receptors in short and long-term taste aversion memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Twenty-four-hour-old lambs rely more on maternal behavior than on the learning of individual characteristics to discriminate between their own and an alien mother</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terrazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Serafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16, pp.1139-1145</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40, pp.408-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671833v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive immunolesions of basal forebrain cholinergic system impair offspring recognition in sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Differential involvement of cortical muscarinic and NMDA receptors in short and long-term taste aversion memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bermúdez-Rattoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 106 (1), pp.103-115</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16, pp.1139-1145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673013v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive immunolesions of basal forebrain cholinergic system impair offspring recognition in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F Lévy</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 106 (1), pp.103-116. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 106 (1), pp.103-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02331744v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and co-localization of choline acetyltransferase and P75 neurotrophin receptors in the sheep basal forebrain : implications for the use of a specific cholinergic immunotoxin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Extensive immunolesions of basal forebrain cholinergic system impair offspring recognition in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">N. Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 104 (2), pp.419-439</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 106 (1), pp.103-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0306-4522(01)00265-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674705v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning of olfactory cues is not necessary for early lamb recognition by the mother</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Distribution and co-localization of choline acetyltransferase and P75 neurotrophin receptors in the sheep basal forebrain : implications for the use of a specific cholinergic immunotoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 69, pp.405-412</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 104 (2), pp.419-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698556v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do ewes recognize their lambs within the first day pospartum without the help of olfactory cues?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
+                <w:t xml:space="preserve">Learning of olfactory cues is not necessary for early lamb recognition by the mother</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Terrazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Serafin</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 47, pp.19-29</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 69, pp.405-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695863v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afferents to the rostral olfactory bulb in sheep with special emphasis on the cholinergic, noradrenergic and serotonergic connections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Do ewes recognize their lambs within the first day pospartum without the help of olfactory cues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terrazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Serafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 16, pp.245-263</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47, pp.19-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684097v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postacquisition scopolamine treatments reveal the time course for the formation of lamb odor recognition memory in parturient ewes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Afferents to the rostral olfactory bulb in sheep with special emphasis on the cholinergic, noradrenergic and serotonergic connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 113 (1), pp.136-142</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 16, pp.245-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697111v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Postacquisition scopolamine treatments reveal the time course for the formation of lamb odor recognition memory in parturient ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.P. Durkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 113 (1), pp.136-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence of a conspecific image of own vs. different breed on fear reactions of ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 38, pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14630,147 +14764,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-restricted feeding prevents memory impairments induced by obesogenic diet consumption in mice, in part through hippocampal thyroid hormone signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Ginieis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Ruiz-Gayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gunnel Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14780,1336 +14914,1336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic modifications linked to memory impairments induced by a high-fat diet during adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambica Bora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Bakogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of cortical dopaminergic neurotransmission and executive functions in a mouse model of n-3 long chain polyunsaturated fatty acids deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Contini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arrondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Coutureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. IBAGS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Biaritz, France. 2019, Scientific Programme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of juvenile high-fat diet consumption on mesolimbic dopaminergic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Glangetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kaufling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence in memory of configural odor mixture and components in the newborn rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. annual meeting - association for chemoreception sciences (AChemS XXXVI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Bonita Springs, FL, United States. Oxford University Press, Chemical Senses, 1 p., 2014, Chemical Senses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural activation induced by an odour mixture perceived elementally or configurally by the newborn rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanette Y. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. colloque de la société des neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prebiotics improves diabetes in metabolic syndrome model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Fernandez de Cossio Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS-IBRO Summer school in Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prato, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of memory and plasticity by early high fat diet consumption: bidirectional effects on hippocampus and amygdala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cavaroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBBS Congress "Frontiers in Stress and Cognition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ascona, Switzerland. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption of high-fat diet during adolescence is more detrimental than adult consumption for spatial and relational memories and hippocampal neurogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Etchamendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Annual Molecular and Cellular Cognition Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Washington, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-adrenergic receptor activation in the basolateral amygdala is required for appetitive taste and aversive odor learning, but not for aversive taste learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ramirez-Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Annual Meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Atlanta, United States. n.p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockade of basolateral amygdala beta-adrenergic receptors disrupts conditioned odor aversion but not appetitive taste learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Conference on the Neurobiology of Learning and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Irvine, United States. n.p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein synthesis in insular cortex is necessary for aversive taste memory formation but neither for aversive odor nor for appetitive taste memory in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Annual Meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Washington, United States. n.p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16119,6538 +16253,6538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of glucocorticoid signaling in obesity-induced memory alterations in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bakoyiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eg Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Dromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Jeanneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSN-SNE joint meeting of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuroendocrinologie &amp; British Society for Neuroendocrinology, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets bénéfiques de la chrononutrition sur les altérations de mémoire associées à l’obésité chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bakoyiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eg Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Congrès de La Société Francophone de Chronobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Socièté Francophone de Chronobiologie, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the newborn rabbit's olfactory bulb and piriform cortex by configural versus elemental odour mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanette Y. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Annual Meeting of the European Chemoreception Research Organization (ECRO 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Chemoreception Research Organization (ECRO). INT., Sep 2014, Dijon, France. 1 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/chemse/bju073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juvenile obesity enhances emotional memory and amygdala plasticity through glucocorticoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. France-Israel Binational Conference in Neuroscience, Neurology &amp; Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Sde Boker, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juvenile obesity affects amygdala memory system: special emphasis on glucocorticoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Meeting on Brain and Behavior at Haifa University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Haïfa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du microbiote intestinal dans les troubles de la cognition associés au syndrome métabolique: impact et mécanismes d'action des prébiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Fernandez de Cossio Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice D. Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du département Alimh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Arêches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elemental or configural perception of an odour mixture induces differences in neural activation in the newborn rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanette Schneider N.Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Congress of the European Chemoreception Research Organization, ECRO 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût et l’odeur dans les aversions alimentaires apprises: similitudes et différences comportementales et neurobiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journée d’animation scientifique AROMAGRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Tours-Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une inflammation corticale exacerbe la mémoire émotionnelle en régulant l’expression synaptique des récepteurs AMPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Neurobiologie de la Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Grasse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adolescence, une période de vulnérabilité aux altérations cognitives induites par l’obésité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Enhancement of amygdala plasticity and emotional memory by juvenile high-fat diet consumption: involvement of HPA axis dysregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée IRNHA (Institut de Recherche en Nutrition Humaine en Aquitaine), Nutrition, Vulnérabilité, Bien-être</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19. Annual International "Stress and Behavior" Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803462v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of amygdala plasticity and emotional memory by juvenile high-fat diet consumption: involvement of HPA axis dysregulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L’adolescence, une période de vulnérabilité aux altérations cognitives induites par l’obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Annual International "Stress and Behavior" Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, St Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">Journée IRNHA (Institut de Recherche en Nutrition Humaine en Aquitaine), Nutrition, Vulnérabilité, Bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803455v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of neonatal memory of odor configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. annual meeting - association for chemoreception sciences (AChemS XXXV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Huntington beach, California, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélats cérébraux de la perception synthétique d'un mélange d'odorants chez le lapin nouveau-né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanette Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Nov 2013, Dijon, France. 208 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional effects of juvenile obesity on hippocampal and amygdala functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Université Paris 7 Diderot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of memory and plasticity by juvenile high-fat diet consumption: Bidirectional effect on hippocampus and amygdala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre des Sciences du Goût et de l’Alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of diet-induced obesity on goal-directed behaviors and frontostriatal dopaminergic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée commune GDR Robotique et Neurobiologie de la Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du plaisir à la surconsommation: revue sur les circuits cérébraux de la récompense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Sucre et addiction"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional modulation of memory and plasticity by early high-fat diet-induced obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre de Recherche en Neurosciences de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional modulation of memory and synaptic plasticity by juvenile consumption of high-fat diet: focus on hippocampus and amygdala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. France-Israel Binational Conference in Neuroscience, Neurology &amp; Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory preconditioning leads to separate odor memories in newborn rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual Meeting of the Association for Chemoreception Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Saint Pete Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early consumption of a high-fat diet is more detrimental than adult consumption for spatial and relational memories in rats and mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Etchamendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Marighetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque de la Société Française de Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le goût et l’odeur: bases comportementales et neurobiologiques des aversions alimentaires conditionnées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cognitive impact of high-fat diet consumption: is childhood/adolescence a critical period of sensitivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée IRNHA (Institut de Recherche en Nutrition Humaine en Aquitaine), Nutrition, Vulnérabilité, Bien-être</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium Obesity, metabolic syndrome: mechanisms and health consequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802759v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive impact of high-fat diet consumption: is childhood/adolescence a critical period of sensitivity?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le goût et l’odeur: bases comportementales et neurobiologiques des aversions alimentaires conditionnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Obesity, metabolic syndrome: mechanisms and health consequences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée IRNHA (Institut de Recherche en Nutrition Humaine en Aquitaine), Nutrition, Vulnérabilité, Bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803935v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amniotic fluid is important for the maintenance of maternal responsiveness and the establishment of maternal selectivity in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Otal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Annual Meeting of the International Society of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731110001126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditioned odor aversion and preference: differential involvement of basolateral amygdala and insular cortex at the cellular and systems levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. France-Israel Binational Conference in Neuroscience, Neurology &amp; Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Haïfa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early high-fat diet impairs spatial memory but enhances conditioned odor aversion in rats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Behavioral and neurobiological mechanisms of conditioned food aversion and preference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Neuromen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Oléron, France</w:t>
+              <w:t xml:space="preserve">3. Symposium Nutrition &amp; Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Bordeaux, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817280v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and neurobiological mechanisms of conditioned food aversion and preference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Early high-fat diet impairs spatial memory but enhances conditioned odor aversion in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Symposium Nutrition &amp; Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Bordeaux, Israel</w:t>
+              <w:t xml:space="preserve">GDR Neuromen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812430v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurobiologie des aversions et préférences conditionnées chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre de Recherche sur la Cognition Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The way an odor is experienced during aversive conditioning determines the extent of the network recruited during retrieval: A multisite electrophysiological study in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0505-09.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurobiological bases of emotional memory: Adaptive vs. maladaptive memory processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Annual General Meeting of the European Brain and Behaviour Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Rhodes, Greece. p:12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional food memory: from disgust to delight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Annual General Meeting of the European Brain and Behaviour Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Rhodes, Greece. p:9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurobiologie des aversions et préférences conditionnées chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Scientifique du GDR d’Ethologie sur le thème « Préférences et aversions alimentaires chez l’homme et l’animal ». GDR d’Ethologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavor preference learning increases olfactory and gustatory convergence onto signal amygdala neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Desgranges</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. Ricano-Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ramirez-Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Annual Meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Washington, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory and gustatory convergence onto single amygdala neurons depends on previous flavor experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Desgranges</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. Ricano-Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ramirez-Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. FENS Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Genève, Switzerland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tétée et ses effets postprandiaux améliorent la rétention mnésique chez le lapereau nouveau-né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mirabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. journées du GDR d'Ethologie. International Worshop Behaviour-Cognition-Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'odorisation des mamelles maternelles sur les apprentissages et comportements alimentaires olfactifs à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sevelinges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées du GDR d'Ethologie. International Workshop Behaviour-Cognition-Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory regulation and neuroendocrine mechanisms involved in the onset of maternal behavior in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Annual Meeting of the Society for Behavioral Neuroendocrinology (SBN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les récepteurs du goût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Montmayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Froloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Faurion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007 - Département de Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation séquentielle chez le poulet : implication des processus d'apprentissage alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Inconnu, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMP-activated protein kinase (AMPK) et reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chabrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité de l'apprentissage des caractéristiques odorantes du nid chez le lapereau nouveau-né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mirabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different neural networks involved in conditioned odor aversion learning according to orthonasal and retronasal odor presentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Annual Meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, San Diego, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of insular and orbitofrontal cortex inactivation on conditioned odor aversion in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montpellier, France. p:154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the 5'AMP-activated protein kinase in reproduction: a possible involvement in the central regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Symposium International sur le Métabolisme et la Nutrition Energétique et Protéique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité de l'apprentissage des caractéristiques odorantes du nid chez le lapereau nouveau-né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Paris, France. p:46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirement of protein synthesis in basolateral amygdala for conditioned odor aversion memory formation in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montpellier, France. p:129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential requirements of protein synthesis in insular cortex and basolateral amygdala for aversive taste and odor conditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IPSEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for reconsolidation of a natural and non-aversive memory: the case of offspring recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Federation of European Neuroscience Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential involvement of insular cortex and basolateral amygdala in aversive and appetitive taste memory formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de La Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bermúdez-Rattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European Chemoreception Research Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication différentielle du cortex insulaire et de l'amygdale basolatérale dans la mémorisation des aversions olfactive et gustative conditionnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du réseau AROMAGRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Versailles, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein synthesis is required for reconsolidation of offspring recognition memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Annual Meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Washington, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural substrates involved in the control of maternal responsiveness and maternal selectivity are different in sheep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Odor induces oscillatory dynamic changes in a distributed neural network following conditioned odor aversion learning in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Meeting of the International Society for Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Washington, United States</w:t>
+              <w:t xml:space="preserve">35. Annual Meeting of the Society for Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Washington, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761346v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de modèles expérimentaux de réactivité émotionnelle chez la caille et l'ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Vénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etude: Modèles animaux et perturbations émotionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odor induces oscillatory dynamic changes in a distributed neural network following conditioned odor aversion learning in rats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Neural substrates involved in the control of maternal responsiveness and maternal selectivity are different in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Annual Meeting of the Society for Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Washington, United States. n.p</w:t>
+              <w:t xml:space="preserve">38. Annual Meeting of the International Society for Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827748v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for reconsolidation of a natural and non-aversive memory: the case of offspring recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress Neurobiology and Modulation of Memory Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Haifa, Israel. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insular cortex involvement in taste memory formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress Neurobiology and Modulation of Memory Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Haifa, Israel. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des noyaux cortical et médian de l'amygdale dans les processus d'acquisition de la mémoire olfactive du jeune par la brebis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
+                <w:t xml:space="preserve">Enhancement of taste aversion memory induced by glutamate infusion in the basolateral amygdala depends on NMDA receptors activation in the insular cortex for consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Perrin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">V. de La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Rodriguez Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bermúdez-Rattoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Colloque Annuel de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Caen, France</w:t>
+              <w:t xml:space="preserve">Euresco Conference. Neural Mecanisms of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764123v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of taste aversion memory induced by glutamate infusion in the basolateral amygdala depends on NMDA receptors activation in the insular cortex for consolidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rôle des noyaux cortical et médian de l'amygdale dans les processus d'acquisition de la mémoire olfactive du jeune par la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Federico Bermúdez-Rattoni</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euresco Conference. Neural Mecanisms of Learning and Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Obernai, France</w:t>
+              <w:t xml:space="preserve">36. Colloque Annuel de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760753v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de capacités de généralisation des informations visuelles faciales de congénères: existence d'une représentation mentale de l'individu chez les ovins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. St-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Colloque Annuel de la Société Française pour l'étude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages alimentaires : mécanismes neurobiologiques impliqués dans le développement de l'aversion gustative chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Neuroscience" INRA-INSERM-Université François Rabelais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de capacité de généralisation des informations visuelles faciales de congénères: existence d'une représentation mentale de l'individu chez les ovins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Cerveau, Cognition et Comportement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Rennes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical and medial nuclei of the amygdala are both involved in lamb odour memory formation by parturient mothers in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jouaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Annual General Meeting of the European Brain and Behaviour Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l'apprentissage des caractéristiques olfactives et visuelles/auditives du nouveau-né par la brebis et effet de l'expérience maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinculacion madre-cria en rumiantes : Mecanismos y implicaciones fisiologicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Terrazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso nacional de la Sociedad Mexicana de Ciencias Fisiologicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22660,194 +22794,194 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apprentissages alimentaires et sociaux régulés par l'olfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odorat et goût</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 539 p., 2012, Syntheses, 978-2-7592-1770-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication du système glutamatergique dans l'aversion gustative conditionnée. Exemple d'un travail de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie des émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2007, 978-2-8041-5375-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId620"/>
+      <w:footerReference w:type="default" r:id="rId625"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22994,51 +23128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira da Cruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Artinian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945394v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-024-01180-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delle Donne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iuliano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van der Vecht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jirovsk&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08704-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122786v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabahan Chakraborty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dromard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M Andr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheva Dedin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango-Lievano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105783" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colombel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Potier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27093-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04610079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Harrell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wards" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinghuang Huang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45161-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez-Moncada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lavanco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai B Fundazuri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Bollmohr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mountadem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51008-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o N&#8217;diaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bakoyiannis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafenetre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae254" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo N'Diaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fermigier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.80388" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petitbon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia R Fois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Montalban" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46874-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Costa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Curti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Masi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Mannaioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61998-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ginieis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mortessagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ruiz-Gayo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102061" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M Sullivan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105249" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brossaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas-Lebecque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-05942-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998738v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Galadriel Briere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24321" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Khazen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Rajan Narattil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Maroun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac317" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690797v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Nakajima" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Demers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Israel Machuca-Parra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Dashtehei Pour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bairamian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-023-02978-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna L Parkes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revneuro-2023-0009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Hernandez-Ramirez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Salcedo-Tello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Osorio-Gomez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bermudez-Rattoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pacheco-Lopez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113910" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795923v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.053607.122" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837190v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lods" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Farrugia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2022.102364" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Awad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milly Kritman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyac012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24088" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ioannidou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Busquets-Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Marsicano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2021.722796" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;marie Vouimba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva&#8208;gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.23278" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495911v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ducourneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2021.10.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419785v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naneix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Santoyo-Zedillo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2020.107354" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Mazier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22069-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bogdanov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Bogdanova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dexpert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Delgado" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.104520" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Varilh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cannich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Massa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.03.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi F. Biyong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00723-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902619v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0623-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Romero-Rebollar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hartmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Siegrist" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00165" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fourrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boursereau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.11.316" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618642v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Hyde" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Fanet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22358" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618393v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cerpa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lei Zhang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499827" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Achicallende" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.06.041" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347311v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3382436" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628459v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama A. Hatoum" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48800-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623667v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Soudain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1526-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347653v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Parkes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ravassard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wolff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx132" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Oliveira da Cruz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio C. Pagano Zottola" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-Gomez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618772v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2358" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605450v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Morin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. Rodr&#237;guez-Dur&#225;n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kioko Guzm&#225;n-Ramos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Perez-Cruz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2017.00019" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913656v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Napporn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kokoh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varela" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.072179jes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582969v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naneix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tantot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glangetas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaufling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Janthakhin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0120-17.2017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604971v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna L. Parkes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Marchand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boitard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.10.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323819v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Busquets-Garcia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soria-Gomez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Redon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mackenbach" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2017.4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Costa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2017.05.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631919v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roumes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2017.05.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347927v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2015.12.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8P8KLBN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602873v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-016-0226-1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326608v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cavaroc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2016.00225" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392635v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Y. Schneider" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Wilson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gigot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1055-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637367v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehidi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.08.035" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259535v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saucisse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parkes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacabanne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3028-14.2015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634294v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3122-14.2015" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139016v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-G&#243;mez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204439v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Garate" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.12.008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GT0SDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640271v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.103" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347959v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa de La Cruz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Berm&#250;dez-Rattoni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2014.09.008" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKDLDVX9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638673v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dinel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2014.03.012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01587186v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bellocchio" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Reguero" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3647" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284738v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hegoburu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mouly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.036558.114" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214144v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3319" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214148v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00211" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635384v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2013.10.014" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XK20393-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638223v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2014.03.005" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1J6R0VD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863647v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.030965.113" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326398v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Etchamendy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tronel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22032" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A01920D2833BABA28BC5ADFFC54978504DEF7E93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651479v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024325" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129452v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20459" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTVLW3CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129420v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desgranges" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramirez-Amaya" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ricano-Cornejo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010097" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129439v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001126" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155438v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.007" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DH3HJFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284751v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sevelinges" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.11.003" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLW72QJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173483v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.01.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97Q51CG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331701v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnefond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06711.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4651BB85D443CCDE2BADF40F803FAD17FC6AFFAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666600v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sevelinges" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.1247609" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773036v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chapuis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Messaoudi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thevenet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0505-09.2009" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662526v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Serra" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjp014" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665528v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Labrousse" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006006" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284750v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20378" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TW5V4G3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668334v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.07.123" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5R4F2X2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668665v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Miranda" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodriguez-Garcia" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Reyes-Lopez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2008.01.004" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQZXMKTC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666424v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeanpierre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2007.01643.x" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D83MC5HQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664537v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vall&#233;e" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002954" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657220v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2007.04.008" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284755v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verdin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.121.1.148" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657597v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saint-Dizier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20197" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331705v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chapuis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.121.6.1383" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660054v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Traissard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Majchrzak" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.120.5.1180" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657301v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Akirav" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khatsrinov" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Vouimba" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merhav" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653595v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.120.4.952" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677466v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de La Cruz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Rodriguez-Ortiz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04440.x" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DMMQQV60-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675979v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Perrin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03812.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7NNKPXB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671696v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint-Dizier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2004.08.005" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675843v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677640v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671539v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramirez-Lugo" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675041v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jouaneau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678141v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673518v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrazas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serafin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671833v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gutierrez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673013v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331744v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meurisse" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ravel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F L&#233;vy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(01)00265-2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FB786N39-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674705v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698556v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695863v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684097v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697111v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Durkin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685018v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bouissou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Porter" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705772v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890084v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambica Bora" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bakogiannis" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734658v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arrondeau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796436v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594314v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808101v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Royer" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sa&#239;di" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749691v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Fernandez de Cossio Gomez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745942v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746304v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817948v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramirez-Amaya" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817931v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828319v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364544v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bakoyiannis" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eg Ducourneau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dromard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Jeanneteau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364540v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234395v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bju073" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801328v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793378v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797233v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice D. Cani" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739857v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Schneider N.Y." TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792453v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793369v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803462v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803455v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572169v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264209v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Schneider" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802707v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803096v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802022v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802038v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803098v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803636v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745795v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourat" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745803v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marighetto" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802759v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803935v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754880v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813590v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817280v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812430v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812069v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758324v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0505-09.2009" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816803v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmedt" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815618v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813260v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817939v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817953v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752611v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753906v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mouly" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750720v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756652v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montmayeur" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froloff" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Faurion" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815529v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chagneau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752729v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabrolle" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751749v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818322v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819524v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750523v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815043v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815889v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815460v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753905v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753659v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miranda" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821838v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832308v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761346v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761323v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouanneau" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard V&#233;nier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827748v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832284v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826911v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764123v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760753v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Rodriguez Ortiz" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763619v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. St-Dizier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759292v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829662v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830695v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761037v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766585v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129902v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812683v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578920v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Romero-Rebollar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Guti&#233;rrez-Aguilar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acag015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira da Cruz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Artinian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-024-01180-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delle Donne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iuliano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van der Vecht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jirovsk&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08704-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabahan Chakraborty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dromard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M Andr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheva Dedin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango-Lievano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105783" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colombel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Potier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27093-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04610079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Harrell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wards" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinghuang Huang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45161-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez-Moncada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lavanco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai B Fundazuri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Bollmohr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mountadem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51008-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petitbon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia R Fois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Montalban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46874-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o N&#8217;diaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bakoyiannis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafenetre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae254" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo N'Diaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fermigier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.80388" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Costa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Curti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Masi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Mannaioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61998-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ginieis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mortessagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ruiz-Gayo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102061" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M Sullivan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105249" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brossaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas-Lebecque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-05942-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998738v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Galadriel Briere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24321" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Nakajima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Demers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Israel Machuca-Parra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Dashtehei Pour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bairamian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-023-02978-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Khazen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Rajan Narattil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Maroun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac317" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna L Parkes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revneuro-2023-0009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.053607.122" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lods" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Farrugia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2022.102364" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986293v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Hernandez-Ramirez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Salcedo-Tello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Osorio-Gomez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bermudez-Rattoni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pacheco-Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113910" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Awad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milly Kritman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyac012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347586v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24088" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ioannidou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Busquets-Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Marsicano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2021.722796" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;marie Vouimba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva&#8208;gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.23278" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419785v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naneix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Santoyo-Zedillo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2020.107354" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495911v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ducourneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2021.10.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174852v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Mazier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22069-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bogdanov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Bogdanova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dexpert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Delgado" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.104520" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Varilh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cannich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Massa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.03.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046682v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi F. Biyong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00723-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0623-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627843v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Romero-Rebollar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hartmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Siegrist" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00165" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626314v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fourrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boursereau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.11.316" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618642v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Hyde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Fanet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22358" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618393v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cerpa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lei Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499827" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618265v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Achicallende" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.06.041" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347311v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3382436" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628459v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama A. Hatoum" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48800-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623667v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Soudain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1526-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Oliveira da Cruz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio C. Pagano Zottola" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-Gomez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347653v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Parkes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ravassard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wolff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx132" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618772v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2358" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605450v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Morin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. Rodr&#237;guez-Dur&#225;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kioko Guzm&#225;n-Ramos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Perez-Cruz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2017.00019" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604971v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna L. Parkes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Marchand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boitard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.10.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913656v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Napporn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kokoh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varela" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.072179jes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582969v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naneix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tantot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glangetas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaufling" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Janthakhin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0120-17.2017" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323819v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Busquets-Garcia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soria-Gomez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Redon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mackenbach" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2017.4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607646v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Costa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2017.05.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631919v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roumes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2017.05.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347927v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2015.12.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8P8KLBN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602873v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-016-0226-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326608v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cavaroc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2016.00225" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392635v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Y. Schneider" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Wilson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gigot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1055-2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637367v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehidi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.08.035" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259535v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saucisse" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parkes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacabanne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3028-14.2015" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634294v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3122-14.2015" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139016v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-G&#243;mez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204439v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Garate" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.12.008" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GT0SDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640271v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.103" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347959v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa de La Cruz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Berm&#250;dez-Rattoni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2014.09.008" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKDLDVX9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638673v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dinel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2014.03.012" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01587186v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bellocchio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Reguero" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3647" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214144v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3319" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214148v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00211" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284738v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hegoburu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mouly" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.036558.114" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635384v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2013.10.014" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XK20393-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638223v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2014.03.005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1J6R0VD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863647v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.030965.113" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326398v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Etchamendy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tronel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22032" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A01920D2833BABA28BC5ADFFC54978504DEF7E93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651479v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024325" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129420v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desgranges" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramirez-Amaya" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ricano-Cornejo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010097" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129452v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20459" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTVLW3CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155438v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.007" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DH3HJFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129439v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001126" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284751v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sevelinges" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.11.003" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLW72QJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173483v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.01.008" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97Q51CG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331701v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnefond" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06711.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4651BB85D443CCDE2BADF40F803FAD17FC6AFFAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773036v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chapuis" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Messaoudi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thevenet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0505-09.2009" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666600v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sevelinges" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.1247609" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662526v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Serra" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjp014" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665528v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Labrousse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006006" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284750v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20378" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TW5V4G3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666424v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeanpierre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2007.01643.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D83MC5HQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668665v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Miranda" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodriguez-Garcia" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Reyes-Lopez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2008.01.004" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQZXMKTC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668334v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.07.123" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5R4F2X2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664537v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vall&#233;e" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002954" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284755v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verdin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.121.1.148" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657220v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2007.04.008" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657597v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saint-Dizier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20197" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331705v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chapuis" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.121.6.1383" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660054v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Traissard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Majchrzak" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.120.5.1180" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657301v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Akirav" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khatsrinov" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Vouimba" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merhav" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653595v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.120.4.952" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677466v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de La Cruz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Rodriguez-Ortiz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04440.x" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DMMQQV60-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675979v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Perrin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03812.x" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7NNKPXB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671696v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint-Dizier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2004.08.005" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675843v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671539v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramirez-Lugo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677640v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675041v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jouaneau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678141v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673518v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrazas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serafin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671833v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gutierrez" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673013v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331744v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meurisse" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ravel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F L&#233;vy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(01)00265-2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FB786N39-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674705v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698556v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695863v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684097v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697111v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Durkin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685018v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bouissou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Porter" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyle" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705772v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890084v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambica Bora" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bakogiannis" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734658v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arrondeau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796436v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594314v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808101v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Royer" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sa&#239;di" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749691v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Fernandez de Cossio Gomez" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745942v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746304v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817948v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramirez-Amaya" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817931v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828319v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364544v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bakoyiannis" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eg Ducourneau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dromard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Jeanneteau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364540v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234395v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bju073" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801328v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793378v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797233v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice D. Cani" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739857v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Schneider N.Y." TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792453v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793369v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803455v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803462v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572169v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264209v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Schneider" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802707v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803096v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802022v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802038v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803098v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803636v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745795v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourat" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745803v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marighetto" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803935v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802759v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754880v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813590v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812430v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817280v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812069v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758324v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0505-09.2009" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816803v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmedt" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815618v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813260v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817939v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817953v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752611v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753906v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mouly" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750720v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756652v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montmayeur" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froloff" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Faurion" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815529v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chagneau" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752729v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabrolle" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751749v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818322v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819524v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750523v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815043v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815889v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815460v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753905v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753659v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miranda" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821838v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832308v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827748v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761323v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouanneau" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard V&#233;nier" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761346v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832284v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826911v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760753v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Rodriguez Ortiz" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764123v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763619v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. St-Dizier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759292v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829662v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830695v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761037v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766585v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129902v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812683v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>