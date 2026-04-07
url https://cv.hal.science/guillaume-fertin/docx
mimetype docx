--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1419,499 +1419,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting by Multi-Cut Rearrangements</w:t>
+                <w:t xml:space="preserve">Decomposing Subcubic Graphs into Claws, Paths or Triangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Jean</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a14060169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 (4), pp.557-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388451v1</w:t>
+                <w:t xml:space="preserve">hal-03388424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing Subcubic Graphs into Claws, Paths or Triangles</w:t>
+                <w:t xml:space="preserve">Sorting by Multi-Cut Rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 98 (4), pp.557-588. </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.22713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a14060169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388424v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Motif Problems Parameterized by Dual</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorting Signed Permutations by Intergenic Reversals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Rodrigues Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klairton Lima Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (3), pp.371-396. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7155/jgaa.00538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2020.2993002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901620v1</w:t>
+                <w:t xml:space="preserve">hal-02901617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting Signed Permutations by Intergenic Reversals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph Motif Problems Parameterized by Dual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3), pp.371-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2020.2993002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7155/jgaa.00538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901617v1</w:t>
+                <w:t xml:space="preserve">hal-02901620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting by Genome Rearrangements on Both Gene Order and Intergenic Sizes</w:t>
               </w:r>
@@ -2350,303 +2350,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching algorithms for assigning orthologs after genome duplication events</w:t>
+                <w:t xml:space="preserve">Sorting permutations and binary strings by length-weighted rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falk Hüffner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuel Sorge</w:t>
+                <w:t xml:space="preserve">Carla Negri Lintzmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanoni Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Biology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2018.03.015⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 715, pp.35 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911090v1</w:t>
+                <w:t xml:space="preserve">hal-01705181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting permutations and binary strings by length-weighted rearrangements</w:t>
+                <w:t xml:space="preserve">Matching algorithms for assigning orthologs after genome duplication events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zanoni Dias</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Hüffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.379 - 390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2018.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.01.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01705181v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The S-labeling problem: An algorithmic tour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2804,260 +2804,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odd Gossiping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorting permutations by prefix and suffix rearrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Negri Lintzmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charlie Xu</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanoni Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.01.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.1-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219720017500020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314648v1</w:t>
+                <w:t xml:space="preserve">hal-01524046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting permutations by prefix and suffix rearrangements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odd Gossiping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zanoni Dias</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph G. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynette Raabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216, pp.550-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.01.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219720017500020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01524046v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for computing the double cut and join distance on both gene order and intergenic sizes</w:t>
               </w:r>
@@ -3394,51 +3394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37, pp.44-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3498,51 +3498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrad Jamshidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.26-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3697,77 +3697,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Supported Paths in Heterogeneous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3801,51 +3801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation algorithms for sorting by length-weighted prefix and suffix operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Negri Lintzmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zanoni Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3899,248 +3899,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path-Driven Orientation of Mixed Graphs</w:t>
+                <w:t xml:space="preserve">Hybrid de novo tandem repeat detection using short and long reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Radulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2014.10.016⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (Suppl 3), pp.S5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1755-8794-8-S3-S5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044921v1</w:t>
+                <w:t xml:space="preserve">hal-01214038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid de novo tandem repeat detection using short and long reads</w:t>
+                <w:t xml:space="preserve">Path-Driven Orientation of Mixed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (Suppl 3), pp.S5. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 181, pp.98-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1755-8794-8-S3-S5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214038v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancake Flipping Is Hard</w:t>
               </w:r>
@@ -4152,51 +4152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81 (8), pp.1556-1574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4372,51 +4372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4467,51 +4467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 494, pp.122-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4562,51 +4562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (3), pp.1148-1180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4679,51 +4679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minghui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 440-441, pp.14-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5004,51 +5004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5108,51 +5108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Occurrences of Protein Complexes in Protein-Protein Interaction Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5216,51 +5216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelyse Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5305,265 +5305,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Tools for Computing the Number of Breakpoints and the Number of Adjacencies between two Genomes with Duplicate Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+                <w:t xml:space="preserve">Fixed-Parameter Algorithms For Protein Similarity Search Under mRNA Structure Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (4), pp.618-626</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416446v1</w:t>
+                <w:t xml:space="preserve">hal-00416442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Parameter Algorithms For Protein Similarity Search Under mRNA Structure Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Efficient Tools for Computing the Number of Breakpoints and the Number of Adjacencies between two Genomes with Duplicate Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (8), pp.1093-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2008.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416442v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex labeling and routing in expanded Apollonian networks</w:t>
               </w:r>
@@ -5756,90 +5756,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Genomes with Duplications: a Computational Complexity Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5880,51 +5880,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L(p,q) labeling of d-Dimensional Grids</w:t>
+                <w:t xml:space="preserve">L(p,q) labeling of d-dimensional grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
@@ -5938,75 +5938,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 307 (16), pp.2132-2140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307791v1</w:t>
+                <w:t xml:space="preserve">hal-00293512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L(p,q) labeling of d-dimensional grids</w:t>
+                <w:t xml:space="preserve">L(p,q) labeling of d-Dimensional Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
@@ -6020,81 +6020,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 307 (16), pp.2132-2140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293512v1</w:t>
+                <w:t xml:space="preserve">hal-00307791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Constrained 2-Interval Subsets in 2-Interval Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6171,51 +6171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6590,77 +6590,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes the Arc-Preserving Subsequence problem hard ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6692,204 +6692,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star Coloring of Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Maximal Instances for the Original Syntenic Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruce Reed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 47 (3), pp.163-182</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 326, pp.29-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307788v1</w:t>
+                <w:t xml:space="preserve">hal-00417741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Maximal Instances for the Original Syntenic Distance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Star Coloring of Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Reed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 326, pp.29-43</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (3), pp.163-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417741v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Knödel Graphs</w:t>
               </w:r>
@@ -7603,178 +7603,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compounding of Gossip Graphs</w:t>
+                <w:t xml:space="preserve">A Study of Minimum Gossip Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Labahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 36 (2), pp.126--137</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 215 (1--3), pp.33--57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442427v1</w:t>
+                <w:t xml:space="preserve">hal-00442424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Minimum Gossip Graphs</w:t>
+                <w:t xml:space="preserve">Compounding of Gossip Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Labahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 215 (1--3), pp.33--57</w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (2), pp.126--137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442424v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8379,343 +8379,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting Genomes by Prefix Double-Cut-and-Joins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Inférence de Protéines à travers le Modèle Peptide Quantity Assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">String Processing and Information Retrieval, 29th International Symposium, SPIRE 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958465v1</w:t>
+                <w:t xml:space="preserve">hal-03595308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permutation Pattern Matching for Doubly Partially Ordered Patterns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorting Genomes by Prefix Double-Cut-and-Joins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual Symposium on Combinatorial Pattern Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/lipics.cpm.2022.21⟩</w:t>
+              <w:t xml:space="preserve">String Processing and Information Retrieval, 29th International Symposium, SPIRE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Concepcion, Chile. pp.178-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20643-6_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624311v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Inférence de Protéines à travers le Modèle Peptide Quantity Assignment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Benoist</w:t>
+                <w:t xml:space="preserve">Permutation Pattern Matching for Doubly Partially Ordered Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Jean</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd Annual Symposium on Combinatorial Pattern Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hideo Bannai and Jan Holub, Jun 2022, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/lipics.cpm.2022.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595308v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting by k-Cuts on Signed Permutations</w:t>
               </w:r>
@@ -8874,51 +8874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFSEM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Bolzano-Bozen, Italy. pp.593-607, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9080,412 +9080,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a Small Number of Colourful Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+                <w:t xml:space="preserve">Unshuffling Permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+                <w:t xml:space="preserve">Samuele Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Johnson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2019.20⟩</w:t>
+              <w:t xml:space="preserve">TAMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kitakyushu, Japan. pp.242-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14812-6_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304030v1</w:t>
+                <w:t xml:space="preserve">hal-02304028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unshuffling Permutations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorting by Reversals, Transpositions, and Indels on Both Gene Order and Intergenic Sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klairton Lima Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Rodrigues Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisses Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-14812-6_15⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Bioinformatics Research and Applications ISBRA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Barcelona, Spain. pp.28-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20242-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304028v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting by Reversals, Transpositions, and Indels on Both Gene Order and Intergenic Sizes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Jean</w:t>
+                <w:t xml:space="preserve">Finding a Small Number of Colourful Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ulisses Dias</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël Paulusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Bioinformatics Research and Applications ISBRA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Barcelona, Spain. pp.28-39, </w:t>
+              <w:t xml:space="preserve">CPM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Pise, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20242-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2019.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304027v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super Short Reversals on Both Gene Order and Intergenic Sizes</w:t>
               </w:r>
@@ -9627,51 +9627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Symposium on Combinatorial Pattern Matching -- CPM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9943,64 +9943,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd International Computing and Combinatorics Conference (COCOON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Ho Chi Minh City, Vietnam. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10142,51 +10142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Motif Problems Parameterized by Dual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Symposium on Combinatorial Pattern Matching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tel-Aviv, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10328,51 +10328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtaining a Triangular Matrix by Independent Row-Column Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10536,51 +10536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic aspects of the S-Labeling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10644,64 +10644,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Biomedicine (BIBM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Belfast, Ireland. pp.90-93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10761,51 +10761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrad Jamshidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on FUN WITH ALGORITHMS (FUN 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lipari, Italy. pp.171-182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10865,51 +10865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Symposium on Combinatorial Pattern Matching (CPM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Moscou, Russia. pp.50-59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10969,64 +10969,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Workshop on Algorithms in Bioinformatics (WABI2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nice, France. pp.244-258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11086,51 +11086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Mathematical Foundations of Computer Science (MFCS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.247-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11181,51 +11181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium on Experimental Algorithms (SEA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.184-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11276,51 +11276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Proc. 5èmes Journées Ouvertes Biologie Informatique Mathématiques (JOBIM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.161-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11384,51 +11384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minghui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Symposium on Combinatorial Pattern Matching (CPM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Palermo, Italy. pp.336-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11453,90 +11453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Aspects of Heterogeneous Biological Networks Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11581,347 +11581,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Approximate and Constrained Motifs in Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">Sorting by Transpositions is Difficult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">38th International Colloquium on Automata, Languages and Programming (ICALP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Zürich, Switzerland. pp.654-665</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606173v1</w:t>
+                <w:t xml:space="preserve">hal-00606223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of omics data to investigate common intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bordron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Bioscience, Biochemistry and Bioinformatics (ICBBB 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Singapore, Singapore. pp.101-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting by Transpositions is Difficult</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+                <w:t xml:space="preserve">Finding Approximate and Constrained Motifs in Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Colloquium on Automata, Languages and Programming (ICALP 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palermo, Italy. pp.388-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21458-5_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606223v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Minimum Breakpoint Linearization Problem</w:t>
               </w:r>
@@ -11933,51 +11933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Annual Conference on Theory and Applications of Models of Computation (TAMC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Prague, France. pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12028,51 +12028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12249,51 +12249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12334,303 +12334,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-Boolean Programming for Partially Ordered Genomes</w:t>
+                <w:t xml:space="preserve">Comparing Bacterial Genomes by Searching their Common Intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB-CG 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Budapest, Hungary. pp.126-137, </w:t>
+              <w:t xml:space="preserve">1st International Conference on Bioinformatics and Computational Biology (BICoB 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, New Orleans, United States. pp.102-113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04744-2_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00727-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416458v1</w:t>
+                <w:t xml:space="preserve">hal-00416466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Bacterial Genomes by Searching their Common Intervals</w:t>
+                <w:t xml:space="preserve">Pseudo-Boolean Programming for Partially Ordered Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Bioinformatics and Computational Biology (BICoB 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RECOMB-CG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Budapest, Hungary. pp.126-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04744-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00727-9_12⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00416466v1</w:t>
+                <w:t xml:space="preserve">hal-00416458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Exemplar Breakpoint Distance for non-trivial genomes cannot be approximated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12720,51 +12720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAAC 2009 (20th International Symposium on Algorithms and Computation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hawaii, United States. pp.710-719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13001,51 +13001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Algorithms and Computation (WALCOM 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Dhaka, Bangladesh. pp.34-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13064,472 +13064,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pseudo-Boolean programming approach for computing the breakpoint distance between two genomes with duplicate genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+                <w:t xml:space="preserve">Extending the Hardness of RNA Secondary Structure Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th RECOMB Comparative Genomics Satellite Workshop (RECOMB-CG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Diego, United States. pp.16-29</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Combinatorics, Algorithms, Probabilistic and Experimental Methodologies (ESCAPE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Hangzhou, China. pp.140-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417902v1</w:t>
+                <w:t xml:space="preserve">hal-00418248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing RNA Structures: Towards an Intermediate Model Between the EDIT and the LAPCS Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Sharp Tractability Borderlines for Finding Connected Motifs in Vertex-Colored Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Fellows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Herry</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Symposium on Bioinformatics (BSB 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Angra dos Reis, Brazil. pp.101-112</w:t>
+              <w:t xml:space="preserve">34th International Colloquium on Automata, Languages and Programming (ICALP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Wroclaw, Poland. pp.340-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417918v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp Tractability Borderlines for Finding Connected Motifs in Vertex-Colored Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael R. Fellows</w:t>
+                <w:t xml:space="preserve">Comparing RNA Structures: Towards an Intermediate Model Between the EDIT and the LAPCS Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Colloquium on Automata, Languages and Programming (ICALP 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Wroclaw, Poland. pp.340-351</w:t>
+              <w:t xml:space="preserve">Brazilian Symposium on Bioinformatics (BSB 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Angra dos Reis, Brazil. pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417928v1</w:t>
+                <w:t xml:space="preserve">hal-00417918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Hardness of RNA Secondary Structure Comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">A Pseudo-Boolean programming approach for computing the breakpoint distance between two genomes with duplicate genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Sinoquet</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Combinatorics, Algorithms, Probabilistic and Experimental Methodologies (ESCAPE 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Hangzhou, China. pp.140-151</w:t>
+              <w:t xml:space="preserve">5th RECOMB Comparative Genomics Satellite Workshop (RECOMB-CG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Diego, United States. pp.16-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418248v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Structured Patterns in Linear Graphs: Approximations and Combinatorics</w:t>
               </w:r>
@@ -13541,51 +13541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13744,51 +13744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13820,472 +13820,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Pseudo-Boolean Programming can help Genome Rearrangement Distance Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+                <w:t xml:space="preserve">Exemplar Longest Common Subsequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianuca Della Vedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th RECOMB Comparative Genomics Satellite Workshop (RECOMB-CG 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montréal, Canada. pp.75-86</w:t>
+              <w:t xml:space="preserve">Int. Workshop on Bioinformatics Research and Applications (IWBRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United States. pp.622-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418258v1</w:t>
+                <w:t xml:space="preserve">hal-00620296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomes containing duplicates are hard to compare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+                <w:t xml:space="preserve">How Pseudo-Boolean Programming can help Genome Rearrangement Distance Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc Int. Workshop on Bioinformatics Research and Applications (IWBRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Reading, UK, United Kingdom. pp.783-790</w:t>
+              <w:t xml:space="preserve">4th RECOMB Comparative Genomics Satellite Workshop (RECOMB-CG 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montréal, Canada. pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620297v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Pseudo-boolean Programming Can Help Genome Rearrangement Distance Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+                <w:t xml:space="preserve">Genomes containing duplicates are hard to compare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4thAnnual RECOMB Satellite Workshop on Comparative Genomics (RECOMB-CG'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montreal, Canada, Canada. pp.75-86</w:t>
+              <w:t xml:space="preserve">Proc Int. Workshop on Bioinformatics Research and Applications (IWBRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Reading, UK, United Kingdom. pp.783-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619848v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar Longest Common Subsequences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">How Pseudo-boolean Programming Can Help Genome Rearrangement Distance Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Workshop on Bioinformatics Research and Applications (IWBRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, United States. pp.622-629</w:t>
+              <w:t xml:space="preserve">4thAnnual RECOMB Satellite Workshop on Comparative Genomics (RECOMB-CG'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montreal, Canada, Canada. pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620296v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemplar Longest Common Subsequence (extended abstract)</w:t>
               </w:r>
@@ -14405,51 +14405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Exact and Maximum Occurrences of Protein Complexes in Protein-Protein Interaction Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14481,459 +14481,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Parameter Algorithms for Protein Similarity Search Under mRNA Structure Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Genes Order and Phylogenetic Reconstruction: Application to $\gamma$-Proteobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Workshop on Graph-Theoretic Concepts in Computer Science (WG'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Metz, France. pp.271-282</w:t>
+              <w:t xml:space="preserve">3rd Annual RECOMB Satellite Workshop on Comparative Genomics (RECOMB-CG'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dublin, Ireland, Ireland. pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620363v1</w:t>
+                <w:t xml:space="preserve">hal-00620362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes Order and Phylogenetic Reconstruction: Application to $\gamma$-Proteobacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Fixed-Parameter Algorithms for Protein Similarity Search Under mRNA Structure Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual RECOMB Satellite Workshop on Comparative Genomics (RECOMB-CG'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dublin, Ireland, Ireland. pp.11-20</w:t>
+              <w:t xml:space="preserve">31st International Workshop on Graph-Theoretic Concepts in Computer Science (WG'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Metz, France. pp.271-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620362v1</w:t>
+                <w:t xml:space="preserve">hal-00620363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Makes the Arc-Preserving Subsequence Problem Hard?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acyclic Coloring of Graphs of Maximum Degree $\Delta$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Int. Workshop on Bioinformatics Research and Applications (IWBRA'05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2005 European Conference on Combinatorics, Graph Theory and Applications (EuroComb '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Berlin, Germany. pp.389-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.3450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620359v1</w:t>
+                <w:t xml:space="preserve">hal-01184439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic Coloring of Graphs of Maximum Degree $\Delta$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Makes the Arc-Preserving Subsequence Problem Hard?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 European Conference on Combinatorics, Graph Theory and Applications (EuroComb '05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Int. Workshop on Bioinformatics Research and Applications (IWBRA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Atlanta, GA, USA, United States. pp.860-868</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.3450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01184439v1</w:t>
+                <w:t xml:space="preserve">hal-00620359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Matching in Arc-Annotated Sequences: New Results for the APS Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14997,51 +14997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The breakpoint distance for signed sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15092,51 +15092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Results for the 2-Interval Pattern Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15784,51 +15784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16021,51 +16021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Genomic Distances: An Algorihtmic Viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley Science. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms in Computational Molecular Biology: Techniques, Approaches and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Science, pp.773-798, 2011, </w:t>
@@ -16249,77 +16249,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Small Number of Colourful Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Paulusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16380,64 +16380,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelyse Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16899,51 +16899,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E834AD16"/>
+    <w:nsid w:val="1F217909"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17130,51 +17130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-fertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8251-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095050612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Siqueira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Oliveira Alexandrino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2024.3467033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benoist" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114936" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Benoist" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-024-09528-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114811" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisses Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2023.0087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-022-00937-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klairton Lima Brito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2021.3077418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fradin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.11.021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Komusiewicz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14060169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22713" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00538" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2020.2993002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2019.0293" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanoni Dias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0156-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jankowiak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Peters" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.03.033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk H&#252;ffner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sorge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2018.03.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R09HS0G4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Negri Lintzmayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.01.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-018-0131-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Peters" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynette Raabe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Xu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.01.034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TNL8J4K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720017500020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0107-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00308" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1264-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrad Jamshidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.01.051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214037v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mohamed-Babou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a8040810" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.10.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214038v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Radulescu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-8-S3-S5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.02.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CWRV9TS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851390" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.04.034" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.09.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606148v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Fellows" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2010.07.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.02.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416394v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angibaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Th&#233;venin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Thevenin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0061" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416442v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhi Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Comellas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Rong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1069" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293512v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.A001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonizzoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Della Vedova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Rizzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461775v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Calamoneri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Caminiti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461776v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Reed" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417741v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307786v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Alon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L. Liestman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Shermer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Stacho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307787v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fertin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307790v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Roychowdhury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307785v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Havel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Labahn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442424v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04646116v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Vasconcellos-Gaete" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63775-9_14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7074-2_19" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958441v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20350-3_16" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958480v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23198-8_10" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293802v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9582-8_7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958465v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20643-6_13" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624311v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.21" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595308v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959780v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06220-9_11" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346830v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67731-2_43" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528304v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42266-0_2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304030v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.20" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304028v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giraudo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14812-6_15" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20242-2_3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01722-4_2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081156v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524069v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55911-7_16" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615671v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Komusiewicz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.27" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309152v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_32" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334942v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602410v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43681-4_6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189621v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48971-0_15" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194636v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23826-5_17" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311584v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117967v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2014.6999134" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044934v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07890-8_15" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044938v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906903v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40453-5_19" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689889v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826863v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606167v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606375v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22616-8_22" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606173v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21458-5_33" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606226v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606223v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482856v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068873v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cliquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03223-3_3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416463v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_20" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416462v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416458v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04744-2_11" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416466v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_12" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NSQKCMKS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416491v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425145v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416570v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416577v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fagnot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02882-3_38" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416492v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417902v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417918v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Herry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417928v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418248v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418241v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417910v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418260v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418258v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620297v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619848v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620296v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianuca Della Vedova" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461780v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620292v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620363v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620362v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620359v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184439v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3450" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620330v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620356v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620366v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307789v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Sykora" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649015v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411345v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berthier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959810v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lysiak" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671021v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416453v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346828v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77961-0_45" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606146v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470892107.ch34" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959826v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986725v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulusma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023160v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665835v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63061-4_8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911085v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.016" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-fertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8251-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095050612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Siqueira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Oliveira Alexandrino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2024.3467033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benoist" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114936" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Benoist" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-024-09528-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114811" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisses Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2023.0087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-022-00937-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klairton Lima Brito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2021.3077418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fradin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.11.021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22713" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388451v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Komusiewicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14060169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2020.2993002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00538" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2019.0293" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanoni Dias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0156-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jankowiak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Peters" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.03.033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Negri Lintzmayer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.01.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk H&#252;ffner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sorge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2018.03.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R09HS0G4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-018-0131-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720017500020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Peters" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynette Raabe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Xu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.01.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TNL8J4K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0107-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00308" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1264-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrad Jamshidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.01.051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214037v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mohamed-Babou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a8040810" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Radulescu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-8-S3-S5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.10.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.02.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CWRV9TS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851390" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.04.034" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.09.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606148v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Fellows" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2010.07.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.02.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416394v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angibaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Th&#233;venin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416442v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416446v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Thevenin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0061" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhi Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Comellas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Rong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1069" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307791v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.A001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonizzoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Della Vedova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Rizzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461775v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Calamoneri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Caminiti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461776v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417741v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307788v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Reed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307786v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Alon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L. Liestman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Shermer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Stacho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307787v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fertin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307790v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Roychowdhury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307785v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Havel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442424v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442427v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Labahn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04646116v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Vasconcellos-Gaete" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63775-9_14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7074-2_19" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958441v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20350-3_16" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958480v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23198-8_10" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293802v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9582-8_7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958465v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20643-6_13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624311v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.21" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959780v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06220-9_11" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346830v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67731-2_43" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528304v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42266-0_2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304028v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giraudo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14812-6_15" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304027v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20242-2_3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304030v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01722-4_2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081156v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524069v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55911-7_16" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615671v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Komusiewicz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.27" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309152v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_32" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334942v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602410v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43681-4_6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189621v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48971-0_15" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194636v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23826-5_17" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311584v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117967v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2014.6999134" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044934v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07890-8_15" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044938v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906903v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40453-5_19" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689889v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826863v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606167v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606375v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22616-8_22" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606223v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606226v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606173v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21458-5_33" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482856v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068873v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cliquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03223-3_3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416463v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_20" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416462v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416466v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_12" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NSQKCMKS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416458v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04744-2_11" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416491v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425145v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416570v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416577v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fagnot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02882-3_38" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416492v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418248v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417928v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417918v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Herry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417902v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418241v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417910v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418260v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620296v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianuca Della Vedova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418258v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620297v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619848v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461780v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620292v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620362v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620363v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3450" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620359v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620330v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620356v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620366v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307789v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Sykora" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649015v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411345v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berthier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959810v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lysiak" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671021v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416453v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346828v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77961-0_45" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606146v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470892107.ch34" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959826v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986725v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulusma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023160v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665835v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63061-4_8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911085v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.016" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>