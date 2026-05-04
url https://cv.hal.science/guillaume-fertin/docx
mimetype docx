--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1181,767 +1181,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting Permutations by Intergenic Operations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Maximum Colorful Arborescence problem: How (computationally) hard can it be?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klairton Lima Brito</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 852, pp.104-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2021.3077418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2020.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346838v1</w:t>
+                <w:t xml:space="preserve">hal-03346859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Maximum Colorful Arborescence problem: How (computationally) hard can it be?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decomposing Subcubic Graphs into Claws, Paths or Triangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Jean</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2020.11.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 (4), pp.557-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346859v1</w:t>
+                <w:t xml:space="preserve">hal-03388424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing Subcubic Graphs into Claws, Paths or Triangles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Sorting by Multi-Cut Rearrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 98 (4), pp.557-588. </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.22713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a14060169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388424v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting by Multi-Cut Rearrangements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+                <w:t xml:space="preserve">Sorting Permutations by Intergenic Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Rodrigues Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Klairton Lima Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisses Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (6), pp.169. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a14060169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2021.3077418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388451v1</w:t>
+                <w:t xml:space="preserve">hal-03346838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting Signed Permutations by Intergenic Reversals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph Motif Problems Parameterized by Dual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3), pp.371-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2020.2993002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7155/jgaa.00538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901617v1</w:t>
+                <w:t xml:space="preserve">hal-02901620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Motif Problems Parameterized by Dual</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorting Signed Permutations by Intergenic Reversals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Rodrigues Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Klairton Lima Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (3), pp.371-396. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7155/jgaa.00538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2020.2993002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901620v1</w:t>
+                <w:t xml:space="preserve">hal-02901617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting by Genome Rearrangements on Both Gene Order and Intergenic Sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klairton Lima Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,455 +2259,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal odd gossiping</w:t>
+                <w:t xml:space="preserve">Matching algorithms for assigning orthologs after genome duplication events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Peters</w:t>
+                <w:t xml:space="preserve">Falk Hüffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.03.033⟩</w:t>
+              <w:t xml:space="preserve">Computational Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.379 - 390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2018.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911088v1</w:t>
+                <w:t xml:space="preserve">hal-01911090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting permutations and binary strings by length-weighted rearrangements</w:t>
+                <w:t xml:space="preserve">Optimal odd gossiping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zanoni Dias</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 247, pp.53 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.01.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01705181v1</w:t>
+                <w:t xml:space="preserve">hal-01911088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching algorithms for assigning orthologs after genome duplication events</w:t>
+                <w:t xml:space="preserve">The S-labeling problem: An algorithmic tour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manuel Sorge</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Biology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74, pp.379 - 390. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 246, pp.49-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2018.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01911090v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The S-labeling problem: An algorithmic tour</w:t>
+                <w:t xml:space="preserve">Sorting permutations and binary strings by length-weighted rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Negri Lintzmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanoni Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 246, pp.49-61. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 715, pp.35 - 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.07.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710032v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting signed circular permutations by super short operations</w:t>
               </w:r>
@@ -2804,260 +2804,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting permutations by prefix and suffix rearrangements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odd Gossiping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zanoni Dias</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph G. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynette Raabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219720017500020⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216, pp.550-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524046v1</w:t>
+                <w:t xml:space="preserve">hal-01314648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odd Gossiping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorting permutations by prefix and suffix rearrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Negri Lintzmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charlie Xu</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanoni Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.1-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219720017500020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.01.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01314648v1</w:t>
+                <w:t xml:space="preserve">hal-01524046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for computing the double cut and join distance on both gene order and intergenic sizes</w:t>
               </w:r>
@@ -3264,51 +3264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome rearrangements with indels in intergenes restrict the scenario space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3368,77 +3368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Prefix) reversal distance for (signed) strings with few blocks or small alphabets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37, pp.44-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3466,1589 +3466,1589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Algorithmic Guide to Spiral Galaxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximation algorithms for sorting by length-weighted prefix and suffix operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Negri Lintzmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanoni Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.26-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.01.051⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 593, pp.26-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159940v1</w:t>
+                <w:t xml:space="preserve">hal-01164599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some algorithmic results for [2]-sumset covers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding Supported Paths in Heterogeneous Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roméo Rizzi</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a8040810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044891v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Supported Paths in Heterogeneous Networks</w:t>
+                <w:t xml:space="preserve">Hybrid de novo tandem repeat detection using short and long reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Andreea Radulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (Suppl 3), pp.S5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a8040810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1755-8794-8-S3-S5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214037v1</w:t>
+                <w:t xml:space="preserve">hal-01214038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation algorithms for sorting by length-weighted prefix and suffix operations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Path-Driven Orientation of Mixed Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 593, pp.26-41. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 181, pp.98-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.05.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164599v1</w:t>
+                <w:t xml:space="preserve">hal-01044921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid de novo tandem repeat detection using short and long reads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pancake Flipping Is Hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1755-8794-8-S3-S5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (8), pp.1556-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2015.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214038v1</w:t>
+                <w:t xml:space="preserve">hal-01053461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path-Driven Orientation of Mixed Graphs</w:t>
+                <w:t xml:space="preserve">Towards an Algorithmic Guide to Spiral Galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrad Jamshidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 181, pp.98-108. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.26-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2014.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044921v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancake Flipping Is Hard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Some algorithmic results for [2]-sumset covers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (1), pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053461v1</w:t>
+                <w:t xml:space="preserve">hal-01044891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Approximate and Constrained Motifs in Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">Maximal Strip Recovery Problem with Gaps: Hardness and Approximation Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.1-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726556v1</w:t>
+                <w:t xml:space="preserve">hal-00826876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal Strip Recovery Problem with Gaps: Hardness and Approximation Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Revisiting the Minimum Breakpoint Linearization Problem Theoretical Computer Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19, pp.1-22</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 494, pp.122-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826876v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Minimum Breakpoint Linearization Problem Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+                <w:t xml:space="preserve">Finding Approximate and Constrained Motifs in Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 494, pp.122-133</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 483 (-), pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.08.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826880v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting by Transpositions is Difficult</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Tractability and approximability of maximal strip recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/110851390⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 440-441, pp.14-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826867v1</w:t>
+                <w:t xml:space="preserve">hal-00700598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tractability and approximability of maximal strip recovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Sorting by Transpositions is Difficult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 440-441, pp.14-28. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp.1148-1180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.04.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/110851390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700598v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity issues in Vertex-Colored Graph Pattern Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">Upper and lower bounds for finding connected motifs in vertex-colored graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Fellows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2010.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (4), pp.799-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2010.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606154v1</w:t>
+                <w:t xml:space="preserve">hal-00606148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and lower bounds for finding connected motifs in vertex-colored graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael R. Fellows</w:t>
+                <w:t xml:space="preserve">Complexity issues in Vertex-Colored Graph Pattern Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 77 (4), pp.799-811. </w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp.82-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2010.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606148v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Common Structured Patterns in Linear Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5108,51 +5108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Occurrences of Protein Complexes in Protein-Protein Interaction Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5216,51 +5216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelyse Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5337,51 +5337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5445,51 +5445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelyse Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5543,1068 +5543,1068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex labeling and routing in expanded Apollonian networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acyclic Coloring of Graphs of Maximum Degree Five: Nine Colors are Enough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongzhi Zhang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41 (3), pp.035004</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (2), pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416574v1</w:t>
+                <w:t xml:space="preserve">hal-00416567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic Coloring of Graphs of Maximum Degree Five: Nine Colors are Enough</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertex labeling and routing in expanded Apollonian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzhi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Comellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Rong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 105 (2), pp.65-72</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (3), pp.035004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416567v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Genomes with Duplications: a Computational Complexity Point of View</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L(p,q) labeling of d-dimensional grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 307 (16), pp.2132-2140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417720v1</w:t>
+                <w:t xml:space="preserve">hal-00293512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L(p,q) labeling of d-dimensional grids</w:t>
+                <w:t xml:space="preserve">L(p,q) labeling of d-Dimensional Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 307 (16), pp.2132-2140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293512v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L(p,q) labeling of d-Dimensional Grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracting Constrained 2-Interval Subsets in 2-Interval Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 307 (16), pp.2132-2140</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 385 (1-3), pp.241-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307791v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Constrained 2-Interval Subsets in 2-Interval Sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Exemplar Longest Common Subsequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Della Vedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaella Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 385 (1-3), pp.241-263</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (4), pp.535-543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417717v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Framework for Computing Rearrangement Distances between Genomes with Duplicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (4), pp.379-393. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2007.A001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar Longest Common Subsequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Bonizzoni</w:t>
+                <w:t xml:space="preserve">Comparing Genomes with Duplications: a Computational Complexity Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Della Vedova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 4 (4), pp.535-543</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 4 (4), pp.523-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2007.1069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417728v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Bounds for the L(h,k) Number of Regular Grids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saverio Caminiti</w:t>
+                <w:t xml:space="preserve">High dimensional Apollonian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzhi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Comellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Rong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mobile Network Design and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1 (2), pp.92-101</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, pp.1811-1818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461775v1</w:t>
+                <w:t xml:space="preserve">hal-00461776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dimensional Apollonian networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesc Comellas</w:t>
+                <w:t xml:space="preserve">New Bounds for the L(h,k) Number of Regular Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Calamoneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Caminiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lili Rong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 39, pp.1811-1818</w:t>
+              <w:t xml:space="preserve">International Journal of Mobile Network Design and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (2), pp.92-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461776v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes the Arc-Preserving Subsequence problem hard ?</w:t>
               </w:r>
@@ -6616,51 +6616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6698,51 +6698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Maximal Instances for the Original Syntenic Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6793,51 +6793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Star Coloring of Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Reed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6888,51 +6888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Knödel Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 137 (2), pp.173-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6951,476 +6951,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Knödel Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factor d-Domatic Colorings of Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noga Alon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur L. Liestman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Shermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Stacho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 137 (2), pp.173--195</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 262 (1--3), pp.17--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442434v1</w:t>
+                <w:t xml:space="preserve">hal-00442418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor d-Domatic Colorings of Graphs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ladislav Stacho</w:t>
+                <w:t xml:space="preserve">Acyclic and k-distance coloring of the grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 262 (1--3), pp.17--25</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 87 (1), pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442418v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic and k-distance coloring of the grid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">On the oriented chromatic number of grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arup Roychowdhury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 87 (1), pp.51-58</w:t>
+              <w:t xml:space="preserve">, 2003, 85 (5), pp.261-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307787v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the oriented chromatic number of grids</w:t>
+                <w:t xml:space="preserve">A Survey on Knödel Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arup Roychowdhury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 85 (5), pp.261-266</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 137 (2), pp.173--195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307790v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum feedback vertex set and acyclic coloring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 84 (3), pp.131-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7534,247 +7534,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Structure of Minimum Broadcast Digraphs</w:t>
+                <w:t xml:space="preserve">Compounding of Gossip Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Labahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 245 (2), pp.203--216</w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (2), pp.126--137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442425v1</w:t>
+                <w:t xml:space="preserve">hal-00442427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Minimum Gossip Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 215 (1--3), pp.33--57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compounding of Gossip Graphs</w:t>
+                <w:t xml:space="preserve">On the Structure of Minimum Broadcast Digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Labahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 36 (2), pp.126--137</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 245 (2), pp.203--216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442427v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8024,901 +8024,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Exact Subset MultiCover Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Benoist</w:t>
+                <w:t xml:space="preserve">Transposition Distance Considering Intergenic Regions for Unbalanced Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexsandro Oliveira Alexandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Rodrigues Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisses Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Applications of Models of Computation. TAMC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Tianjin, China. pp.189-200, </w:t>
+              <w:t xml:space="preserve">Bioinformatics Research and Applications 18th International Symposium, ISBRA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Haifa, Israel. pp.100-113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-20350-3_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23198-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958441v1</w:t>
+                <w:t xml:space="preserve">hal-03958480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition Distance Considering Intergenic Regions for Unbalanced Genomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andre Rodrigues Oliveira</w:t>
+                <w:t xml:space="preserve">The Maximum Zero-Sum Partition Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics Research and Applications 18th International Symposium, ISBRA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Haifa, Israel. pp.100-113, </w:t>
+              <w:t xml:space="preserve">25th International Computer Symposium, ICS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Taoyuan, Taiwan. pp.73-85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-23198-8_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-9582-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958480v1</w:t>
+                <w:t xml:space="preserve">hal-04293802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Maximum Zero-Sum Partition Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Inférence de Protéines à travers le Modèle Peptide Quantity Assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Computer Symposium, ICS 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293802v1</w:t>
+                <w:t xml:space="preserve">hal-03595308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Inférence de Protéines à travers le Modèle Peptide Quantity Assignment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorting Genomes by Prefix Double-Cut-and-Joins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">String Processing and Information Retrieval, 29th International Symposium, SPIRE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Concepcion, Chile. pp.178-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20643-6_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595308v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting Genomes by Prefix Double-Cut-and-Joins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permutation Pattern Matching for Doubly Partially Ordered Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Labarre</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">String Processing and Information Retrieval, 29th International Symposium, SPIRE 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-20643-6_13⟩</w:t>
+              <w:t xml:space="preserve">33rd Annual Symposium on Combinatorial Pattern Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hideo Bannai and Jan Holub, Jun 2022, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/lipics.cpm.2022.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958465v1</w:t>
+                <w:t xml:space="preserve">hal-03624311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permutation Pattern Matching for Doubly Partially Ordered Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+                <w:t xml:space="preserve">Sorting by k-Cuts on Signed Permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Rodrigues Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexsandro Oliveira Alexandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisses Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual Symposium on Combinatorial Pattern Matching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hideo Bannai and Jan Holub, Jun 2022, Prague, Czech Republic. </w:t>
+              <w:t xml:space="preserve">Comparative Genomics 19th International Conference, RECOMB-CG 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Jolla, United States. pp.189-204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/lipics.cpm.2022.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06220-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624311v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting by k-Cuts on Signed Permutations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexsandro Oliveira Alexandrino</w:t>
+                <w:t xml:space="preserve">The Exact Subset MultiCover Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Genomics 19th International Conference, RECOMB-CG 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Jolla, United States. pp.189-204, </w:t>
+              <w:t xml:space="preserve">Theory and Applications of Models of Computation. TAMC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tianjin, China. pp.189-200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06220-9_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20350-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959780v1</w:t>
+                <w:t xml:space="preserve">hal-03958441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting by Multi-cut Rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFSEM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Bolzano-Bozen, Italy. pp.593-607, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8991,51 +8991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klairton Lima Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulisses Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9203,51 +9203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting by Reversals, Transpositions, and Indels on Both Gene Order and Intergenic Sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klairton Lima Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9337,51 +9337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Small Number of Colourful Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9614,64 +9614,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Maximum Colorful Arborescence Problem and Color Hierarchy Graph Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Symposium on Combinatorial Pattern Matching -- CPM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9690,317 +9690,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic Aspects of the Maximum Colorful Arborescence Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond Adjacency Maximization: Scaffold Filling for New String Distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Jean</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian J Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Applications of Models of Computation - 14th Annual Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-55911-7_16⟩</w:t>
+              <w:t xml:space="preserve">28th Annual Symposium on Combinatorial Pattern Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2017.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524069v1</w:t>
+                <w:t xml:space="preserve">hal-01615671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Adjacency Maximization: Scaffold Filling for New String Distances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithmic Aspects of the Maximum Colorful Arborescence Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian J Komusiewicz</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Symposium on Combinatorial Pattern Matching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Warsaw, Poland. </w:t>
+              <w:t xml:space="preserve">Theory and Applications of Models of Computation - 14th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Berne, Switzerland. pp.216-230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2017.27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-55911-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615671v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing Cubic Graphs into Connected Subgraphs of Size Three</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd International Computing and Combinatorics Conference (COCOON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Ho Chi Minh City, Vietnam. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10142,51 +10142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Motif Problems Parameterized by Dual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Symposium on Combinatorial Pattern Matching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tel-Aviv, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10309,330 +10309,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining a Triangular Matrix by Independent Row-Column Permutations</w:t>
+                <w:t xml:space="preserve">Prefix and Suffix Reversals on Strings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Algorithms and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nagoya, France. </w:t>
+              <w:t xml:space="preserve">22nd International Symposiumon String Processing and Information Retrieval (SPIRE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, London, United Kingdom. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-48971-0_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23826-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189621v1</w:t>
+                <w:t xml:space="preserve">hal-01194636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefix and Suffix Reversals on Strings</w:t>
+                <w:t xml:space="preserve">Algorithmic aspects of the S-Labeling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Jean</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposiumon String Processing and Information Retrieval (SPIRE 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Workshop on Combinatorial Algorithms (IWOCA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Verona, Italy. pp.173-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194636v1</w:t>
+                <w:t xml:space="preserve">hal-01311584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic aspects of the S-Labeling problem</w:t>
+                <w:t xml:space="preserve">Obtaining a Triangular Matrix by Independent Row-Column Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Workshop on Combinatorial Algorithms (IWOCA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Symposium on Algorithms and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nagoya, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48971-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311584v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DExTaR: Detection of Exact Tandem Repeats based on the de Bruijn graph</w:t>
               </w:r>
@@ -10644,64 +10644,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Biomedicine (BIBM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Belfast, Ireland. pp.90-93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10748,64 +10748,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Algorithmic Guide to Spiral Galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrad Jamshidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on FUN WITH ALGORITHMS (FUN 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lipari, Italy. pp.171-182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10839,77 +10839,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversal Distances for Strings with Few Blocks or Small Alphabets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Symposium on Combinatorial Pattern Matching (CPM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Moscou, Russia. pp.50-59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10943,90 +10943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fixed-Parameter Algorithm for Minimum Common String Partition with Few Duplications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Workshop on Algorithms in Bioinformatics (WABI2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nice, France. pp.244-258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11054,930 +11054,930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancake Flipping is Hard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithms for subnetwork mining in heterogeneous networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Mathematical Foundations of Computer Science (MFCS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.247-258</w:t>
+              <w:t xml:space="preserve">11th Symposium on Experimental Algorithms (SEA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.184-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717712v1</w:t>
+                <w:t xml:space="preserve">hal-00689889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for subnetwork mining in heterogeneous networks</w:t>
+                <w:t xml:space="preserve">On the Complexity of two Problems on Orientations of Mixed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium on Experimental Algorithms (SEA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.184-194</w:t>
+              <w:t xml:space="preserve">In Proc. 5èmes Journées Ouvertes Biologie Informatique Mathématiques (JOBIM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.161-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689889v1</w:t>
+                <w:t xml:space="preserve">hal-00826863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of two Problems on Orientations of Mixed Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pancake Flipping is Hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proc. 5èmes Journées Ouvertes Biologie Informatique Mathématiques (JOBIM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.161-170</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Mathematical Foundations of Computer Science (MFCS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.247-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826863v1</w:t>
+                <w:t xml:space="preserve">hal-00717712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tractability and Approximability of Maximal Strip Recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+                <w:t xml:space="preserve">Algorithmic Aspects of Heterogeneous Biological Networks Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Annual Symposium on Combinatorial Pattern Matching (CPM 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Zhangjiajie, China. pp.272-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22616-8_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606167v1</w:t>
+                <w:t xml:space="preserve">hal-00606375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic Aspects of Heterogeneous Biological Networks Comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Sorting by Transpositions is Difficult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th International Colloquium on Automata, Languages and Programming (ICALP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Zürich, Switzerland. pp.654-665</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22616-8_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00606375v1</w:t>
+                <w:t xml:space="preserve">hal-00606223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting by Transpositions is Difficult</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+                <w:t xml:space="preserve">Integration of omics data to investigate common intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Colloquium on Automata, Languages and Programming (ICALP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Zürich, Switzerland. pp.654-665</w:t>
+              <w:t xml:space="preserve">1st International Conference on Bioscience, Biochemistry and Bioinformatics (ICBBB 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Singapore, Singapore. pp.101-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606223v1</w:t>
+                <w:t xml:space="preserve">hal-00606226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of omics data to investigate common intervals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Finding Approximate and Constrained Motifs in Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Bioscience, Biochemistry and Bioinformatics (ICBBB 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palermo, Italy. pp.388-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21458-5_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606226v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Approximate and Constrained Motifs in Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">Tractability and Approximability of Maximal Strip Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Annual Symposium on Combinatorial Pattern Matching (CPM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palermo, Italy. pp.336-349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21458-5_33⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00606173v1</w:t>
+                <w:t xml:space="preserve">hal-00606167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Minimum Breakpoint Linearization Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Annual Conference on Theory and Applications of Models of Computation (TAMC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Prague, France. pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12028,51 +12028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12113,883 +12113,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Motif Problem in Vertex-Colored Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">Comparison of Spectra in Unsequenced Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Annual Symposium on Combinatorial Pattern Matching (CPM 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_20⟩</w:t>
+              <w:t xml:space="preserve">4th Brazilian Symposium on Bioinformatics (BSB 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Porto Alegre, Brazil. pp.24-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03223-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416463v1</w:t>
+                <w:t xml:space="preserve">hal-00416462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Spectra in Unsequenced Species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freddy Cliquet</w:t>
+                <w:t xml:space="preserve">Comparing Bacterial Genomes by Searching their Common Intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Brazilian Symposium on Bioinformatics (BSB 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03223-3_3⟩</w:t>
+              <w:t xml:space="preserve">1st International Conference on Bioinformatics and Computational Biology (BICoB 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, New Orleans, United States. pp.102-113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00727-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416462v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Bacterial Genomes by Searching their Common Intervals</w:t>
+                <w:t xml:space="preserve">Pseudo-Boolean Programming for Partially Ordered Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Bioinformatics and Computational Biology (BICoB 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RECOMB-CG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Budapest, Hungary. pp.126-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04744-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00727-9_12⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00416466v1</w:t>
+                <w:t xml:space="preserve">hal-00416458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-Boolean Programming for Partially Ordered Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+                <w:t xml:space="preserve">The Exemplar Breakpoint Distance for non-trivial genomes cannot be approximated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB-CG 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WALCOM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Kolkata, India. pp.357-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416458v1</w:t>
+                <w:t xml:space="preserve">hal-00416491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Exemplar Breakpoint Distance for non-trivial genomes cannot be approximated</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Maximal Strip Recovery Problem with Gaps: Hardness and Approximation Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WALCOM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Kolkata, India. pp.357-368</w:t>
+              <w:t xml:space="preserve">ISAAC 2009 (20th International Symposium on Algorithms and Computation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hawaii, United States. pp.710-719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416491v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal Strip Recovery Problem with Gaps: Hardness and Approximation Algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the S-labeling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAAC 2009 (20th International Symposium on Algorithms and Computation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hawaii, United States. pp.710-719</w:t>
+              <w:t xml:space="preserve">Proc. 5th Euroconference on Combinatorics, Graph Theory and Applications (EUROCOMB 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France. pp.273-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425145v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the S-labeling Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Finding Small 2-Generating Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 5th Euroconference on Combinatorics, Graph Theory and Applications (EUROCOMB 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOON 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Niagara Falls, United States. pp.378-387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02882-3_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416570v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Finding Small 2-Generating Sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fagnot</w:t>
+                <w:t xml:space="preserve">Maximum Motif Problem in Vertex-Colored Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOON 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Niagara Falls, United States. pp.378-387, </w:t>
+              <w:t xml:space="preserve">20th Annual Symposium on Combinatorial Pattern Matching (CPM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France. pp.221-235, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02882-3_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416577v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Approximability of Comparing Genomes with Duplicates</w:t>
               </w:r>
@@ -13001,51 +13001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Algorithms and Computation (WALCOM 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Dhaka, Bangladesh. pp.34-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13064,528 +13064,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Hardness of RNA Secondary Structure Comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">A Pseudo-Boolean programming approach for computing the breakpoint distance between two genomes with duplicate genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Sinoquet</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Combinatorics, Algorithms, Probabilistic and Experimental Methodologies (ESCAPE 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Hangzhou, China. pp.140-151</w:t>
+              <w:t xml:space="preserve">5th RECOMB Comparative Genomics Satellite Workshop (RECOMB-CG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Diego, United States. pp.16-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418248v1</w:t>
+                <w:t xml:space="preserve">hal-00417902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp Tractability Borderlines for Finding Connected Motifs in Vertex-Colored Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael R. Fellows</w:t>
+                <w:t xml:space="preserve">Extending the Hardness of RNA Secondary Structure Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Colloquium on Automata, Languages and Programming (ICALP 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Wroclaw, Poland. pp.340-351</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Combinatorics, Algorithms, Probabilistic and Experimental Methodologies (ESCAPE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Hangzhou, China. pp.140-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417928v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing RNA Structures: Towards an Intermediate Model Between the EDIT and the LAPCS Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Sharp Tractability Borderlines for Finding Connected Motifs in Vertex-Colored Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Fellows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Herry</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Symposium on Bioinformatics (BSB 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Angra dos Reis, Brazil. pp.101-112</w:t>
+              <w:t xml:space="preserve">34th International Colloquium on Automata, Languages and Programming (ICALP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Wroclaw, Poland. pp.340-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417918v1</w:t>
+                <w:t xml:space="preserve">hal-00417928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pseudo-Boolean programming approach for computing the breakpoint distance between two genomes with duplicate genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+                <w:t xml:space="preserve">Comparing RNA Structures: Towards an Intermediate Model Between the EDIT and the LAPCS Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th RECOMB Comparative Genomics Satellite Workshop (RECOMB-CG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Diego, United States. pp.16-29</w:t>
+              <w:t xml:space="preserve">Brazilian Symposium on Bioinformatics (BSB 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Angra dos Reis, Brazil. pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417902v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Structured Patterns in Linear Graphs: Approximations and Combinatorics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13623,51 +13623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak pattern matching in colored graphs: Minimizing the number of connected components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13712,839 +13712,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomes containing Duplicates are Hard to compare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Genomes containing duplicates are hard to compare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Bioinformatics Research and Applications (IWBRA 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Reading, United Kingdom. pp.783-790</w:t>
+              <w:t xml:space="preserve">Proc Int. Workshop on Bioinformatics Research and Applications (IWBRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Reading, UK, United Kingdom. pp.783-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418260v1</w:t>
+                <w:t xml:space="preserve">hal-00620297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar Longest Common Subsequences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">How Pseudo-boolean Programming Can Help Genome Rearrangement Distance Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Workshop on Bioinformatics Research and Applications (IWBRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, United States. pp.622-629</w:t>
+              <w:t xml:space="preserve">4thAnnual RECOMB Satellite Workshop on Comparative Genomics (RECOMB-CG'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montreal, Canada, Canada. pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620296v1</w:t>
+                <w:t xml:space="preserve">hal-00619848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Pseudo-Boolean Programming can help Genome Rearrangement Distance Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th RECOMB Comparative Genomics Satellite Workshop (RECOMB-CG 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Montréal, Canada. pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomes containing duplicates are hard to compare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+                <w:t xml:space="preserve">Exemplar Longest Common Subsequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianuca Della Vedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc Int. Workshop on Bioinformatics Research and Applications (IWBRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Reading, UK, United Kingdom. pp.783-790</w:t>
+              <w:t xml:space="preserve">Int. Workshop on Bioinformatics Research and Applications (IWBRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United States. pp.622-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620297v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Pseudo-boolean Programming Can Help Genome Rearrangement Distance Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+                <w:t xml:space="preserve">Exemplar Longest Common Subsequence (extended abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Della Vedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4thAnnual RECOMB Satellite Workshop on Comparative Genomics (RECOMB-CG'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montreal, Canada, Canada. pp.75-86</w:t>
+              <w:t xml:space="preserve">International Workshop on Bioinformatics Research and Applications (IWBRA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Reading, United Kingdom. pp.622-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619848v1</w:t>
+                <w:t xml:space="preserve">hal-00461780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar Longest Common Subsequence (extended abstract)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomes containing Duplicates are Hard to compare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Della Vedova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Bioinformatics Research and Applications (IWBRA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2006, Reading, United Kingdom. pp.622-629</w:t>
+              <w:t xml:space="preserve">, 2006, Reading, United Kingdom. pp.783-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461780v1</w:t>
+                <w:t xml:space="preserve">hal-00418260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Exact and Maximum Occurrences of Protein Complexes in Protein-Protein Interaction Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fixed-Parameter Algorithms for Protein Similarity Search Under mRNA Structure Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Symposium on Mathematical Foundations of Computer Science (MFCS'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Gdansk, Poland, Poland. pp.328-339</w:t>
+              <w:t xml:space="preserve">31st International Workshop on Graph-Theoretic Concepts in Computer Science (WG'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Metz, France. pp.271-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620292v1</w:t>
+                <w:t xml:space="preserve">hal-00620363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes Order and Phylogenetic Reconstruction: Application to $\gamma$-Proteobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14576,727 +14589,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Parameter Algorithms for Protein Similarity Search Under mRNA Structure Constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acyclic Coloring of Graphs of Maximum Degree $\Delta$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Workshop on Graph-Theoretic Concepts in Computer Science (WG'05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2005 European Conference on Combinatorics, Graph Theory and Applications (EuroComb '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Berlin, Germany. pp.389-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.3450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620363v1</w:t>
+                <w:t xml:space="preserve">hal-01184439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic Coloring of Graphs of Maximum Degree $\Delta$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Makes the Arc-Preserving Subsequence Problem Hard?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 European Conference on Combinatorics, Graph Theory and Applications (EuroComb '05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Int. Workshop on Bioinformatics Research and Applications (IWBRA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Atlanta, GA, USA, United States. pp.860-868</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.3450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01184439v1</w:t>
+                <w:t xml:space="preserve">hal-00620359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Makes the Arc-Preserving Subsequence Problem Hard?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding Exact and Maximum Occurrences of Protein Complexes in Protein-Protein Interaction Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Int. Workshop on Bioinformatics Research and Applications (IWBRA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Atlanta, GA, USA, United States. pp.860-868</w:t>
+              <w:t xml:space="preserve">30th International Symposium on Mathematical Foundations of Computer Science (MFCS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Gdansk, Poland, Poland. pp.328-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620359v1</w:t>
+                <w:t xml:space="preserve">hal-00620292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern Matching in Arc-Annotated Sequences: New Results for the APS Problem</w:t>
+                <w:t xml:space="preserve">The breakpoint distance for signed sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Journées Ouvertes de Biologie, Informatique et Mathématiques (JOBIM'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montréal, Quebec, Canada. 12 pp</w:t>
+              <w:t xml:space="preserve">1st Conference on Algorithms and Computational Methods for biochemical and Evolutionary Networks (CompBioNets'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Recife, Brazil, Brazil. pp.3-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620330v1</w:t>
+                <w:t xml:space="preserve">hal-00620356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The breakpoint distance for signed sequences</w:t>
+                <w:t xml:space="preserve">New Results for the 2-Interval Pattern Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on Algorithms and Computational Methods for biochemical and Evolutionary Networks (CompBioNets'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Recife, Brazil, Brazil. pp.3-16</w:t>
+              <w:t xml:space="preserve">15th Symposium on Combinatorial Pattern Matching (CPM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.311-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620356v1</w:t>
+                <w:t xml:space="preserve">hal-00620366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Results for the 2-Interval Pattern Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No-Hole L(p,0)-Labelling of Cycles, Grids and Hypercubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Sykora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Symposium on Combinatorial Pattern Matching (CPM'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.311-322</w:t>
+              <w:t xml:space="preserve">11th International Colloquium on Structural Information &amp; Communication Complexity (SIROCCO 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Smolenice, Slovakia. pp.138-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620366v1</w:t>
+                <w:t xml:space="preserve">hal-00307789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-Hole L(p,0)-Labelling of Cycles, Grids and Hypercubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pattern Matching in Arc-Annotated Sequences: New Results for the APS Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ondrej Sykora</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Colloquium on Structural Information &amp; Communication Complexity (SIROCCO 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Smolenice, Slovakia. pp.138-148</w:t>
+              <w:t xml:space="preserve">5th Journées Ouvertes de Biologie, Informatique et Mathématiques (JOBIM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montréal, Quebec, Canada. 12 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307789v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routing permutations in the hypercube</w:t>
               </w:r>
@@ -15683,51 +15683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Aspects in Information and Management 11th International Conference, AAIM 2016, Bergamo, Italy, July 18-20, 2016, Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Mauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15784,51 +15784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16021,51 +16021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Genomic Distances: An Algorihtmic Viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley Science. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms in Computational Molecular Biology: Techniques, Approaches and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Science, pp.773-798, 2011, </w:t>
@@ -16236,51 +16236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Small Number of Colourful Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16380,51 +16380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelyse Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16468,64 +16468,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Bounds for the L(h, k) Number of Regular Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Calamoneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio Caminiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16705,51 +16705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16899,51 +16899,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F217909"/>
+    <w:nsid w:val="DD36BD8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17130,51 +17130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-fertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8251-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095050612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Siqueira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Oliveira Alexandrino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2024.3467033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benoist" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114936" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Benoist" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-024-09528-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114811" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisses Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2023.0087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-022-00937-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klairton Lima Brito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2021.3077418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fradin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.11.021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22713" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388451v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Komusiewicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14060169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2020.2993002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00538" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2019.0293" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanoni Dias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0156-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jankowiak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Peters" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.03.033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Negri Lintzmayer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.01.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk H&#252;ffner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sorge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2018.03.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R09HS0G4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-018-0131-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720017500020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Peters" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynette Raabe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Xu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.01.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TNL8J4K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0107-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00308" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1264-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrad Jamshidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.01.051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214037v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mohamed-Babou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a8040810" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Radulescu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-8-S3-S5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.10.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.02.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CWRV9TS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851390" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.04.034" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.09.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606148v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Fellows" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2010.07.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.02.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416394v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angibaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Th&#233;venin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416442v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416446v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Thevenin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0061" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhi Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Comellas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Rong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1069" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307791v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.A001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonizzoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Della Vedova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Rizzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461775v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Calamoneri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Caminiti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461776v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417741v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307788v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Reed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307786v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Alon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L. Liestman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Shermer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Stacho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307787v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fertin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307790v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Roychowdhury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307785v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Havel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442424v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442427v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Labahn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04646116v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Vasconcellos-Gaete" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63775-9_14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7074-2_19" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958441v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20350-3_16" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958480v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23198-8_10" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293802v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9582-8_7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958465v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20643-6_13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624311v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.21" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959780v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06220-9_11" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346830v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67731-2_43" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528304v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42266-0_2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304028v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giraudo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14812-6_15" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304027v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20242-2_3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304030v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01722-4_2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081156v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524069v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55911-7_16" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615671v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Komusiewicz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.27" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309152v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_32" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334942v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602410v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43681-4_6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189621v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48971-0_15" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194636v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23826-5_17" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311584v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117967v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2014.6999134" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044934v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07890-8_15" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044938v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906903v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40453-5_19" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689889v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826863v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606167v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606375v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22616-8_22" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606223v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606226v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606173v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21458-5_33" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482856v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068873v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cliquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03223-3_3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416463v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_20" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416462v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416466v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_12" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NSQKCMKS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416458v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04744-2_11" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416491v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425145v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416570v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416577v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fagnot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02882-3_38" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416492v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418248v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417928v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417918v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Herry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417902v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418241v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417910v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418260v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620296v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianuca Della Vedova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418258v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620297v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619848v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461780v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620292v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620362v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620363v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3450" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620359v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620330v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620356v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620366v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307789v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Sykora" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649015v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411345v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berthier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959810v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lysiak" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671021v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416453v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346828v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77961-0_45" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606146v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470892107.ch34" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959826v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986725v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulusma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023160v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665835v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63061-4_8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911085v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.016" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-fertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8251-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095050612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Siqueira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Oliveira Alexandrino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2024.3467033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benoist" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114936" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Benoist" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-024-09528-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114811" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisses Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2023.0087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-022-00937-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fradin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.11.021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388424v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22713" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Komusiewicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14060169" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klairton Lima Brito" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2021.3077418" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00538" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2020.2993002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2019.0293" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanoni Dias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0156-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jankowiak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk H&#252;ffner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sorge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2018.03.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R09HS0G4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911088v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Peters" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.03.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Negri Lintzmayer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.01.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-018-0131-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Peters" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynette Raabe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Xu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.01.034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TNL8J4K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720017500020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0107-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00308" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1264-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mohamed-Babou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a8040810" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Radulescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-8-S3-S5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.10.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.02.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrad Jamshidi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.01.051" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CWRV9TS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.04.034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851390" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606148v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Fellows" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2010.07.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606154v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.09.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.02.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416394v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angibaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Th&#233;venin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416442v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416446v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Thevenin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0061" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhi Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Comellas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Rong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307791v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417717v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417728v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonizzoni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Della Vedova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Rizzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417735v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.A001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1069" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Calamoneri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Caminiti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417741v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307788v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Reed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307786v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Alon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L. Liestman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Shermer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Stacho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307787v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fertin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307790v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Roychowdhury" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442434v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307785v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Havel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442427v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Labahn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442424v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442425v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04646116v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Vasconcellos-Gaete" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63775-9_14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7074-2_19" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958480v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23198-8_10" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9582-8_7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958465v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20643-6_13" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.21" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959780v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06220-9_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958441v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20350-3_16" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346830v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67731-2_43" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528304v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42266-0_2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304028v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giraudo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14812-6_15" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304027v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20242-2_3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304030v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01722-4_2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081156v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615671v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Komusiewicz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.27" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524069v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55911-7_16" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309152v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_32" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334942v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602410v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43681-4_6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194636v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23826-5_17" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311584v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189621v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48971-0_15" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117967v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2014.6999134" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044934v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07890-8_15" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044938v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906903v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40453-5_19" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689889v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826863v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717712v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606375v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22616-8_22" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606223v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606226v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606173v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21458-5_33" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606167v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482856v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068873v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cliquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03223-3_3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416462v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416466v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_12" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NSQKCMKS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416458v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04744-2_11" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416491v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425145v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416570v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416577v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fagnot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02882-3_38" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416463v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_20" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416492v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417902v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418248v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417928v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417918v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Herry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418241v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417910v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620297v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619848v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418258v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620296v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianuca Della Vedova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461780v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418260v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620362v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184439v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3450" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620359v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620292v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620356v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620366v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307789v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Sykora" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620330v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649015v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411345v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berthier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959810v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lysiak" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671021v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416453v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346828v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77961-0_45" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606146v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470892107.ch34" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959826v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986725v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulusma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023160v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665835v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63061-4_8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911085v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.016" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>