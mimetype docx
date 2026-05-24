--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1181,555 +1181,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Maximum Colorful Arborescence problem: How (computationally) hard can it be?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorting Permutations by Intergenic Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Rodrigues Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fradin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Klairton Lima Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisses Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 852, pp.104-120. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2020.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2021.3077418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346859v1</w:t>
+                <w:t xml:space="preserve">hal-03346838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing Subcubic Graphs into Claws, Paths or Triangles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Maximum Colorful Arborescence problem: How (computationally) hard can it be?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+                <w:t xml:space="preserve">Julien Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.22713⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 852, pp.104-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2020.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388424v1</w:t>
+                <w:t xml:space="preserve">hal-03346859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting by Multi-Cut Rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (6), pp.169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/a14060169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting Permutations by Intergenic Operations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Jean</w:t>
+                <w:t xml:space="preserve">Decomposing Subcubic Graphs into Claws, Paths or Triangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klairton Lima Brito</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 (4), pp.557-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2021.3077418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346838v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Motif Problems Parameterized by Dual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (3), pp.371-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1802,64 +1802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klairton Lima Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -1897,51 +1897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting by Genome Rearrangements on Both Gene Order and Intergenic Sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klairton Lima Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2291,51 +2291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Hüffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Sorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2498,51 +2498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The S-labeling problem: An algorithmic tour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2933,408 +2933,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting permutations by prefix and suffix rearrangements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithms for computing the double cut and join distance on both gene order and intergenic sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zanoni Dias</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219720017500020⟩</w:t>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, 16 (11 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13015-017-0107-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524046v1</w:t>
+                <w:t xml:space="preserve">hal-01533200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for computing the double cut and join distance on both gene order and intergenic sizes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SpecOMS: A Full Open Modification Search Method Performing All-to-All Spectra Comparisons within Minutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Tannier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13015-017-0107-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (8), pp.3030-3038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533200v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpecOMS: A Full Open Modification Search Method Performing All-to-All Spectra Comparisons within Minutes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu David</w:t>
+                <w:t xml:space="preserve">Sorting permutations by prefix and suffix rearrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Negri Lintzmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tessier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanoni Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (8), pp.3030-3038. </w:t>
+              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.1-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219720017500020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607343v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome rearrangements with indels in intergenes restrict the scenario space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (Suppl 14), 426 (7 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3368,77 +3368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Prefix) reversal distance for (signed) strings with few blocks or small alphabets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37, pp.44-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3466,1589 +3466,1589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation algorithms for sorting by length-weighted prefix and suffix operations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an Algorithmic Guide to Spiral Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrad Jamshidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 593, pp.26-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.05.039⟩</w:t>
+              <w:t xml:space="preserve">, 2015, pp.26-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164599v1</w:t>
+                <w:t xml:space="preserve">hal-01159940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Supported Paths in Heterogeneous Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some algorithmic results for [2]-sumset covers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (1), pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214037v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid de novo tandem repeat detection using short and long reads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximation algorithms for sorting by length-weighted prefix and suffix operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Negri Lintzmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanoni Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1755-8794-8-S3-S5⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 593, pp.26-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214038v1</w:t>
+                <w:t xml:space="preserve">hal-01164599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path-Driven Orientation of Mixed Graphs</w:t>
+                <w:t xml:space="preserve">Finding Supported Paths in Heterogeneous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 181, pp.98-108. </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2014.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a8040810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044921v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancake Flipping Is Hard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Path-Driven Orientation of Mixed Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 81 (8), pp.1556-1574. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 181, pp.98-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2015.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053461v1</w:t>
+                <w:t xml:space="preserve">hal-01044921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Algorithmic Guide to Spiral Galaxies</w:t>
+                <w:t xml:space="preserve">Hybrid de novo tandem repeat detection using short and long reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahrad Jamshidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+                <w:t xml:space="preserve">Andreea Radulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.26-39. </w:t>
+              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (Suppl 3), pp.S5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.01.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1755-8794-8-S3-S5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159940v1</w:t>
+                <w:t xml:space="preserve">hal-01214038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some algorithmic results for [2]-sumset covers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Pancake Flipping Is Hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roméo Rizzi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (8), pp.1556-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2015.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044891v1</w:t>
+                <w:t xml:space="preserve">hal-01053461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal Strip Recovery Problem with Gaps: Hardness and Approximation Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+                <w:t xml:space="preserve">Finding Approximate and Constrained Motifs in Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 483 (-), pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.08.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826876v1</w:t>
+                <w:t xml:space="preserve">hal-00726556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Minimum Breakpoint Linearization Problem Theoretical Computer Science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Maximal Strip Recovery Problem with Gaps: Hardness and Approximation Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 494, pp.122-133</w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826880v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Approximate and Constrained Motifs in Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">Revisiting the Minimum Breakpoint Linearization Problem Theoretical Computer Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 483 (-), pp.10-21. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 494, pp.122-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00726556v1</w:t>
+                <w:t xml:space="preserve">hal-00826880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tractability and approximability of maximal strip recovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Sorting by Transpositions is Difficult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.04.034⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp.1148-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110851390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700598v1</w:t>
+                <w:t xml:space="preserve">hal-00826867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting by Transpositions is Difficult</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Tractability and approximability of maximal strip recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (3), pp.1148-1180. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 440-441, pp.14-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110851390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826867v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and lower bounds for finding connected motifs in vertex-colored graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael R. Fellows</w:t>
+                <w:t xml:space="preserve">Complexity issues in Vertex-Colored Graph Pattern Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2010.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp.82-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606148v1</w:t>
+                <w:t xml:space="preserve">hal-00606154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity issues in Vertex-Colored Graph Pattern Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">Upper and lower bounds for finding connected motifs in vertex-colored graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Fellows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9 (1), pp.82-99. </w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (4), pp.799-811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2010.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2010.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606154v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Common Structured Patterns in Linear Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5108,51 +5108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Occurrences of Protein Complexes in Protein-Protein Interaction Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5216,51 +5216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelyse Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5305,1362 +5305,1362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Parameter Algorithms For Protein Similarity Search Under mRNA Structure Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Tools for Computing the Number of Breakpoints and the Number of Adjacencies between two Genomes with Duplicate Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
+                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (8), pp.1093-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2008.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416442v1</w:t>
+                <w:t xml:space="preserve">hal-00416446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Tools for Computing the Number of Breakpoints and the Number of Adjacencies between two Genomes with Duplicate Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+                <w:t xml:space="preserve">Fixed-Parameter Algorithms For Protein Similarity Search Under mRNA Structure Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (4), pp.618-626</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416446v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic Coloring of Graphs of Maximum Degree Five: Nine Colors are Enough</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertex labeling and routing in expanded Apollonian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzhi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Comellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Rong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 105 (2), pp.65-72</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (3), pp.035004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416567v1</w:t>
+                <w:t xml:space="preserve">hal-00416574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex labeling and routing in expanded Apollonian networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acyclic Coloring of Graphs of Maximum Degree Five: Nine Colors are Enough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongzhi Zhang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41 (3), pp.035004</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (2), pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416574v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L(p,q) labeling of d-dimensional grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing Genomes with Duplications: a Computational Complexity Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (4), pp.523-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2007.1069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293512v1</w:t>
+                <w:t xml:space="preserve">hal-00417720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L(p,q) labeling of d-Dimensional Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 307 (16), pp.2132-2140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Constrained 2-Interval Subsets in 2-Interval Sets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L(p,q) labeling of d-dimensional grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 385 (1-3), pp.241-263</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 307 (16), pp.2132-2140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417717v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar Longest Common Subsequence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">Extracting Constrained 2-Interval Subsets in 2-Interval Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4 (4), pp.535-543</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 385 (1-3), pp.241-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417728v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Framework for Computing Rearrangement Distances between Genomes with Duplicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (4), pp.379-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/cmb.2007.A001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Genomes with Duplications: a Computational Complexity Point of View</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Exemplar Longest Common Subsequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+                <w:t xml:space="preserve">Gianluca Della Vedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaella Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 4 (4), pp.523-534. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 4 (4), pp.535-543</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417720v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dimensional Apollonian networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesc Comellas</w:t>
+                <w:t xml:space="preserve">New Bounds for the L(h,k) Number of Regular Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Calamoneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Caminiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lili Rong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 39, pp.1811-1818</w:t>
+              <w:t xml:space="preserve">International Journal of Mobile Network Design and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (2), pp.92-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461776v1</w:t>
+                <w:t xml:space="preserve">hal-00461775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Bounds for the L(h,k) Number of Regular Grids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saverio Caminiti</w:t>
+                <w:t xml:space="preserve">High dimensional Apollonian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzhi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Comellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Rong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mobile Network Design and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1 (2), pp.92-101</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, pp.1811-1818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461775v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes the Arc-Preserving Subsequence problem hard ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6698,51 +6698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Maximal Instances for the Original Syntenic Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6793,51 +6793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Star Coloring of Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Reed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6888,51 +6888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Knödel Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 137 (2), pp.173-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6951,476 +6951,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor d-Domatic Colorings of Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Survey on Knödel Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ladislav Stacho</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 262 (1--3), pp.17--25</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 137 (2), pp.173--195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442418v1</w:t>
+                <w:t xml:space="preserve">hal-00442434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic and k-distance coloring of the grid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+                <w:t xml:space="preserve">Factor d-Domatic Colorings of Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noga Alon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur L. Liestman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Shermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Stacho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 87 (1), pp.51-58</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 262 (1--3), pp.17--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307787v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the oriented chromatic number of grids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Acyclic and k-distance coloring of the grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arup Roychowdhury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 85 (5), pp.261-266</w:t>
+              <w:t xml:space="preserve">, 2003, 87 (1), pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307790v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Knödel Graphs</w:t>
+                <w:t xml:space="preserve">On the oriented chromatic number of grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arup Roychowdhury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 137 (2), pp.173--195</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 85 (5), pp.261-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442434v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum feedback vertex set and acyclic coloring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 84 (3), pp.131-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7534,247 +7534,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compounding of Gossip Graphs</w:t>
+                <w:t xml:space="preserve">On the Structure of Minimum Broadcast Digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Labahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 36 (2), pp.126--137</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 245 (2), pp.203--216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442427v1</w:t>
+                <w:t xml:space="preserve">hal-00442425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Minimum Gossip Graphs</w:t>
+                <w:t xml:space="preserve">Compounding of Gossip Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Labahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 215 (1--3), pp.33--57</w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (2), pp.126--137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442424v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Structure of Minimum Broadcast Digraphs</w:t>
+                <w:t xml:space="preserve">A Study of Minimum Gossip Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 245 (2), pp.203--216</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 215 (1--3), pp.33--57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442425v1</w:t>
+                <w:t xml:space="preserve">hal-00442424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8024,389 +8024,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition Distance Considering Intergenic Regions for Unbalanced Genomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andre Rodrigues Oliveira</w:t>
+                <w:t xml:space="preserve">The Exact Subset MultiCover Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics Research and Applications 18th International Symposium, ISBRA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Haifa, Israel. pp.100-113, </w:t>
+              <w:t xml:space="preserve">Theory and Applications of Models of Computation. TAMC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tianjin, China. pp.189-200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-23198-8_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20350-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958480v1</w:t>
+                <w:t xml:space="preserve">hal-03958441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Maximum Zero-Sum Partition Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transposition Distance Considering Intergenic Regions for Unbalanced Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexsandro Oliveira Alexandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Rodrigues Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisses Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Computer Symposium, ICS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Taoyuan, Taiwan. pp.73-85, </w:t>
+              <w:t xml:space="preserve">Bioinformatics Research and Applications 18th International Symposium, ISBRA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Haifa, Israel. pp.100-113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-19-9582-8_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23198-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293802v1</w:t>
+                <w:t xml:space="preserve">hal-03958480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Inférence de Protéines à travers le Modèle Peptide Quantity Assignment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Maximum Zero-Sum Partition Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Computer Symposium, ICS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Taoyuan, Taiwan. pp.73-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-9582-8_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595308v1</w:t>
+                <w:t xml:space="preserve">hal-04293802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting Genomes by Prefix Double-Cut-and-Joins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8425,500 +8434,491 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">String Processing and Information Retrieval, 29th International Symposium, SPIRE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Concepcion, Chile. pp.178-190, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20643-6_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permutation Pattern Matching for Doubly Partially Ordered Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual Symposium on Combinatorial Pattern Matching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hideo Bannai and Jan Holub, Jun 2022, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/lipics.cpm.2022.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting by k-Cuts on Signed Permutations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexsandro Oliveira Alexandrino</w:t>
+                <w:t xml:space="preserve">L'Inférence de Protéines à travers le Modèle Peptide Quantity Assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Genomics 19th International Conference, RECOMB-CG 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06220-9_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03959780v1</w:t>
+                <w:t xml:space="preserve">hal-03595308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Exact Subset MultiCover Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Benoist</w:t>
+                <w:t xml:space="preserve">Sorting by k-Cuts on Signed Permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Rodrigues Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexsandro Oliveira Alexandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisses Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Applications of Models of Computation. TAMC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Tianjin, China. pp.189-200, </w:t>
+              <w:t xml:space="preserve">Comparative Genomics 19th International Conference, RECOMB-CG 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Jolla, United States. pp.189-204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-20350-3_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06220-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958441v1</w:t>
+                <w:t xml:space="preserve">hal-03959780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting by Multi-cut Rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFSEM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Bolzano-Bozen, Italy. pp.593-607, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8991,51 +8991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klairton Lima Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulisses Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9203,51 +9203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting by Reversals, Transpositions, and Indels on Both Gene Order and Intergenic Sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klairton Lima Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9337,51 +9337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Small Number of Colourful Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9614,64 +9614,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Maximum Colorful Arborescence Problem and Color Hierarchy Graph Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Symposium on Combinatorial Pattern Matching -- CPM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9690,572 +9690,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Adjacency Maximization: Scaffold Filling for New String Distances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithmic Aspects of the Maximum Colorful Arborescence Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian J Komusiewicz</w:t>
+                <w:t xml:space="preserve">Julien Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Symposium on Combinatorial Pattern Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2017.27⟩</w:t>
+              <w:t xml:space="preserve">Theory and Applications of Models of Computation - 14th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Berne, Switzerland. pp.216-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-55911-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615671v1</w:t>
+                <w:t xml:space="preserve">hal-01524069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic Aspects of the Maximum Colorful Arborescence Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond Adjacency Maximization: Scaffold Filling for New String Distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Jean</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian J Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Applications of Models of Computation - 14th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Berne, Switzerland. pp.216-230, </w:t>
+              <w:t xml:space="preserve">28th Annual Symposium on Combinatorial Pattern Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Warsaw, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-55911-7_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2017.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524069v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing Cubic Graphs into Connected Subgraphs of Size Three</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome Rearrangements on both Gene Order and Intergenic Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Computing and Combinatorics Conference (COCOON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WABI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aarhus, Denmark. pp.162-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309152v1</w:t>
+                <w:t xml:space="preserve">hal-01334942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Rearrangements on both Gene Order and Intergenic Regions</w:t>
+                <w:t xml:space="preserve">Graph Motif Problems Parameterized by Dual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Tannier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WABI 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aarhus, Denmark. pp.162-173</w:t>
+              <w:t xml:space="preserve">27th Annual Symposium on Combinatorial Pattern Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tel-Aviv, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334942v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Motif Problems Parameterized by Dual</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decomposing Cubic Graphs into Connected Subgraphs of Size Three</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Symposium on Combinatorial Pattern Matching</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 22nd International Computing and Combinatorics Conference (COCOON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Ho Chi Minh City, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-42634-1_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311579v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpecTrees: An efficient without a priori data structure for MS/MS spectra identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10309,330 +10309,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefix and Suffix Reversals on Strings</w:t>
+                <w:t xml:space="preserve">Obtaining a Triangular Matrix by Independent Row-Column Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Jean</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposiumon String Processing and Information Retrieval (SPIRE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, London, United Kingdom. pp.1-12, </w:t>
+              <w:t xml:space="preserve">26th International Symposium on Algorithms and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nagoya, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23826-5_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48971-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194636v1</w:t>
+                <w:t xml:space="preserve">hal-01189621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic aspects of the S-Labeling problem</w:t>
+                <w:t xml:space="preserve">Prefix and Suffix Reversals on Strings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Workshop on Combinatorial Algorithms (IWOCA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Symposiumon String Processing and Information Retrieval (SPIRE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, London, United Kingdom. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23826-5_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311584v1</w:t>
+                <w:t xml:space="preserve">hal-01194636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining a Triangular Matrix by Independent Row-Column Permutations</w:t>
+                <w:t xml:space="preserve">Algorithmic aspects of the S-Labeling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Algorithms and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Workshop on Combinatorial Algorithms (IWOCA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Verona, Italy. pp.173-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-48971-0_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189621v1</w:t>
+                <w:t xml:space="preserve">hal-01311584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DExTaR: Detection of Exact Tandem Repeats based on the de Bruijn graph</w:t>
               </w:r>
@@ -10644,64 +10644,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Biomedicine (BIBM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Belfast, Ireland. pp.90-93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10748,64 +10748,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Algorithmic Guide to Spiral Galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrad Jamshidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on FUN WITH ALGORITHMS (FUN 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lipari, Italy. pp.171-182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10839,77 +10839,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversal Distances for Strings with Few Blocks or Small Alphabets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Symposium on Combinatorial Pattern Matching (CPM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Moscou, Russia. pp.50-59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10943,90 +10943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fixed-Parameter Algorithm for Minimum Common String Partition with Few Duplications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Workshop on Algorithms in Bioinformatics (WABI2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nice, France. pp.244-258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11054,930 +11054,930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for subnetwork mining in heterogeneous networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pancake Flipping is Hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium on Experimental Algorithms (SEA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.184-194</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Mathematical Foundations of Computer Science (MFCS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.247-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689889v1</w:t>
+                <w:t xml:space="preserve">hal-00717712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of two Problems on Orientations of Mixed Graphs</w:t>
+                <w:t xml:space="preserve">Algorithms for subnetwork mining in heterogeneous networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proc. 5èmes Journées Ouvertes Biologie Informatique Mathématiques (JOBIM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.161-170</w:t>
+              <w:t xml:space="preserve">11th Symposium on Experimental Algorithms (SEA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.184-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826863v1</w:t>
+                <w:t xml:space="preserve">hal-00689889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancake Flipping is Hard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Complexity of two Problems on Orientations of Mixed Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Mathematical Foundations of Computer Science (MFCS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.247-258</w:t>
+              <w:t xml:space="preserve">In Proc. 5èmes Journées Ouvertes Biologie Informatique Mathématiques (JOBIM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.161-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717712v1</w:t>
+                <w:t xml:space="preserve">hal-00826863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic Aspects of Heterogeneous Biological Networks Comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Tractability and Approximability of Maximal Strip Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd Annual Symposium on Combinatorial Pattern Matching (CPM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palermo, Italy. pp.336-349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606375v1</w:t>
+                <w:t xml:space="preserve">hal-00606167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting by Transpositions is Difficult</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+                <w:t xml:space="preserve">Integration of omics data to investigate common intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Colloquium on Automata, Languages and Programming (ICALP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Zürich, Switzerland. pp.654-665</w:t>
+              <w:t xml:space="preserve">1st International Conference on Bioscience, Biochemistry and Bioinformatics (ICBBB 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Singapore, Singapore. pp.101-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606223v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of omics data to investigate common intervals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Finding Approximate and Constrained Motifs in Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Bioscience, Biochemistry and Bioinformatics (ICBBB 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palermo, Italy. pp.388-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21458-5_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606226v1</w:t>
+                <w:t xml:space="preserve">hal-00606173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Approximate and Constrained Motifs in Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">Algorithmic Aspects of Heterogeneous Biological Networks Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Palermo, Italy. pp.388-401, </w:t>
+              <w:t xml:space="preserve">COCOA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Zhangjiajie, China. pp.272-286, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21458-5_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22616-8_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606173v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tractability and Approximability of Maximal Strip Recovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Sorting by Transpositions is Difficult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Annual Symposium on Combinatorial Pattern Matching (CPM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Palermo, Italy. pp.336-349</w:t>
+              <w:t xml:space="preserve">38th International Colloquium on Automata, Languages and Programming (ICALP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Zürich, Switzerland. pp.654-665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606167v1</w:t>
+                <w:t xml:space="preserve">hal-00606223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Minimum Breakpoint Linearization Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Annual Conference on Theory and Applications of Models of Computation (TAMC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Prague, France. pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12028,51 +12028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12113,883 +12113,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Spectra in Unsequenced Species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freddy Cliquet</w:t>
+                <w:t xml:space="preserve">Maximum Motif Problem in Vertex-Colored Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tessier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Brazilian Symposium on Bioinformatics (BSB 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03223-3_3⟩</w:t>
+              <w:t xml:space="preserve">20th Annual Symposium on Combinatorial Pattern Matching (CPM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France. pp.221-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416462v1</w:t>
+                <w:t xml:space="preserve">hal-00416463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Bacterial Genomes by Searching their Common Intervals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Comparison of Spectra in Unsequenced Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Bioinformatics and Computational Biology (BICoB 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Brazilian Symposium on Bioinformatics (BSB 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Porto Alegre, Brazil. pp.24-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03223-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00727-9_12⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00416466v1</w:t>
+                <w:t xml:space="preserve">hal-00416462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-Boolean Programming for Partially Ordered Genomes</w:t>
+                <w:t xml:space="preserve">Comparing Bacterial Genomes by Searching their Common Intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB-CG 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Bioinformatics and Computational Biology (BICoB 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, New Orleans, United States. pp.102-113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00727-9_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04744-2_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00416458v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Exemplar Breakpoint Distance for non-trivial genomes cannot be approximated</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudo-Boolean Programming for Partially Ordered Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Sikora</w:t>
+                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WALCOM 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RECOMB-CG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Budapest, Hungary. pp.126-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04744-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416491v1</w:t>
+                <w:t xml:space="preserve">hal-00416458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal Strip Recovery Problem with Gaps: Hardness and Approximation Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+                <w:t xml:space="preserve">The Exemplar Breakpoint Distance for non-trivial genomes cannot be approximated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAAC 2009 (20th International Symposium on Algorithms and Computation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hawaii, United States. pp.710-719</w:t>
+              <w:t xml:space="preserve">WALCOM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Kolkata, India. pp.357-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425145v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the S-labeling Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximal Strip Recovery Problem with Gaps: Hardness and Approximation Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 5th Euroconference on Combinatorics, Graph Theory and Applications (EUROCOMB 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France. pp.273-277</w:t>
+              <w:t xml:space="preserve">ISAAC 2009 (20th International Symposium on Algorithms and Computation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hawaii, United States. pp.710-719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416570v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Finding Small 2-Generating Sets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the S-labeling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOON 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. 5th Euroconference on Combinatorics, Graph Theory and Applications (EUROCOMB 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France. pp.273-277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416577v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Motif Problem in Vertex-Colored Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">On Finding Small 2-Generating Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Annual Symposium on Combinatorial Pattern Matching (CPM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lille, France. pp.221-235, </w:t>
+              <w:t xml:space="preserve">COCOON 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Niagara Falls, United States. pp.378-387, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02882-3_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416463v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Approximability of Comparing Genomes with Duplicates</w:t>
               </w:r>
@@ -13001,51 +13001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Algorithms and Computation (WALCOM 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Dhaka, Bangladesh. pp.34-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13096,64 +13096,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelyse Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13191,77 +13191,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the Hardness of RNA Secondary Structure Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13293,299 +13293,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp Tractability Borderlines for Finding Connected Motifs in Vertex-Colored Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael R. Fellows</w:t>
+                <w:t xml:space="preserve">Comparing RNA Structures: Towards an Intermediate Model Between the EDIT and the LAPCS Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Colloquium on Automata, Languages and Programming (ICALP 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Wroclaw, Poland. pp.340-351</w:t>
+              <w:t xml:space="preserve">Brazilian Symposium on Bioinformatics (BSB 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Angra dos Reis, Brazil. pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417928v1</w:t>
+                <w:t xml:space="preserve">hal-00417918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing RNA Structures: Towards an Intermediate Model Between the EDIT and the LAPCS Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Sharp Tractability Borderlines for Finding Connected Motifs in Vertex-Colored Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Fellows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Herry</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Symposium on Bioinformatics (BSB 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Angra dos Reis, Brazil. pp.101-112</w:t>
+              <w:t xml:space="preserve">34th International Colloquium on Automata, Languages and Programming (ICALP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Wroclaw, Poland. pp.340-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417918v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Structured Patterns in Linear Graphs: Approximations and Combinatorics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13623,51 +13623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak pattern matching in colored graphs: Minimizing the number of connected components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13712,947 +13712,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomes containing duplicates are hard to compare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Genomes containing Duplicates are Hard to compare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc Int. Workshop on Bioinformatics Research and Applications (IWBRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Reading, UK, United Kingdom. pp.783-790</w:t>
+              <w:t xml:space="preserve">International Workshop on Bioinformatics Research and Applications (IWBRA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Reading, United Kingdom. pp.783-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620297v1</w:t>
+                <w:t xml:space="preserve">hal-00418260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Pseudo-boolean Programming Can Help Genome Rearrangement Distance Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+                <w:t xml:space="preserve">Genomes containing duplicates are hard to compare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4thAnnual RECOMB Satellite Workshop on Comparative Genomics (RECOMB-CG'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montreal, Canada, Canada. pp.75-86</w:t>
+              <w:t xml:space="preserve">Proc Int. Workshop on Bioinformatics Research and Applications (IWBRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Reading, UK, United Kingdom. pp.783-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619848v1</w:t>
+                <w:t xml:space="preserve">hal-00620297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Pseudo-Boolean Programming can help Genome Rearrangement Distance Computation</w:t>
+                <w:t xml:space="preserve">How Pseudo-boolean Programming Can Help Genome Rearrangement Distance Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th RECOMB Comparative Genomics Satellite Workshop (RECOMB-CG 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montréal, Canada. pp.75-86</w:t>
+              <w:t xml:space="preserve">4thAnnual RECOMB Satellite Workshop on Comparative Genomics (RECOMB-CG'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montreal, Canada, Canada. pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418258v1</w:t>
+                <w:t xml:space="preserve">hal-00619848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar Longest Common Subsequences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">How Pseudo-Boolean Programming can help Genome Rearrangement Distance Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Workshop on Bioinformatics Research and Applications (IWBRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, United States. pp.622-629</w:t>
+              <w:t xml:space="preserve">4th RECOMB Comparative Genomics Satellite Workshop (RECOMB-CG 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montréal, Canada. pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620296v1</w:t>
+                <w:t xml:space="preserve">hal-00418258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar Longest Common Subsequence (extended abstract)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Exemplar Longest Common Subsequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bonizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianuca Della Vedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Bioinformatics Research and Applications (IWBRA 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Reading, United Kingdom. pp.622-629</w:t>
+              <w:t xml:space="preserve">Int. Workshop on Bioinformatics Research and Applications (IWBRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United States. pp.622-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461780v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomes containing Duplicates are Hard to compare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exemplar Longest Common Subsequence (extended abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+                <w:t xml:space="preserve">Gianluca Della Vedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Bioinformatics Research and Applications (IWBRA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Reading, United Kingdom. pp.783-790</w:t>
+              <w:t xml:space="preserve">, May 2006, Reading, United Kingdom. pp.622-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418260v1</w:t>
+                <w:t xml:space="preserve">hal-00461780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Parameter Algorithms for Protein Similarity Search Under mRNA Structure Constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding Exact and Maximum Occurrences of Protein Complexes in Protein-Protein Interaction Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Workshop on Graph-Theoretic Concepts in Computer Science (WG'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Metz, France. pp.271-282</w:t>
+              <w:t xml:space="preserve">30th International Symposium on Mathematical Foundations of Computer Science (MFCS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Gdansk, Poland, Poland. pp.328-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620363v1</w:t>
+                <w:t xml:space="preserve">hal-00620292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes Order and Phylogenetic Reconstruction: Application to $\gamma$-Proteobacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Fixed-Parameter Algorithms for Protein Similarity Search Under mRNA Structure Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual RECOMB Satellite Workshop on Comparative Genomics (RECOMB-CG'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dublin, Ireland, Ireland. pp.11-20</w:t>
+              <w:t xml:space="preserve">31st International Workshop on Graph-Theoretic Concepts in Computer Science (WG'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Metz, France. pp.271-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620362v1</w:t>
+                <w:t xml:space="preserve">hal-00620363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic Coloring of Graphs of Maximum Degree $\Delta$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 European Conference on Combinatorics, Graph Theory and Applications (EuroComb '05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Berlin, Germany. pp.389-396, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14686,77 +14686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Makes the Arc-Preserving Subsequence Problem Hard?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14788,247 +14788,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Exact and Maximum Occurrences of Protein Complexes in Protein-Protein Interaction Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genes Order and Phylogenetic Reconstruction: Application to $\gamma$-Proteobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Symposium on Mathematical Foundations of Computer Science (MFCS'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Gdansk, Poland, Poland. pp.328-339</w:t>
+              <w:t xml:space="preserve">3rd Annual RECOMB Satellite Workshop on Comparative Genomics (RECOMB-CG'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dublin, Ireland, Ireland. pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620292v1</w:t>
+                <w:t xml:space="preserve">hal-00620362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The breakpoint distance for signed sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Pattern Matching in Arc-Annotated Sequences: New Results for the APS Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on Algorithms and Computational Methods for biochemical and Evolutionary Networks (CompBioNets'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Recife, Brazil, Brazil. pp.3-16</w:t>
+              <w:t xml:space="preserve">5th Journées Ouvertes de Biologie, Informatique et Mathématiques (JOBIM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montréal, Quebec, Canada. 12 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620356v1</w:t>
+                <w:t xml:space="preserve">hal-00620330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Results for the 2-Interval Pattern Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15073,230 +15086,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-Hole L(p,0)-Labelling of Cycles, Grids and Hypercubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The breakpoint distance for signed sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ondrej Sykora</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Colloquium on Structural Information &amp; Communication Complexity (SIROCCO 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Smolenice, Slovakia. pp.138-148</w:t>
+              <w:t xml:space="preserve">1st Conference on Algorithms and Computational Methods for biochemical and Evolutionary Networks (CompBioNets'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Recife, Brazil, Brazil. pp.3-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307789v1</w:t>
+                <w:t xml:space="preserve">hal-00620356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern Matching in Arc-Annotated Sequences: New Results for the APS Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No-Hole L(p,0)-Labelling of Cycles, Grids and Hypercubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Sykora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Journées Ouvertes de Biologie, Informatique et Mathématiques (JOBIM'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montréal, Quebec, Canada. 12 pp</w:t>
+              <w:t xml:space="preserve">11th International Colloquium on Structural Information &amp; Communication Complexity (SIROCCO 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Smolenice, Slovakia. pp.138-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620330v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routing permutations in the hypercube</w:t>
               </w:r>
@@ -15369,51 +15369,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -15524,57 +15524,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SpecPeptidOMS allows fast and without a priori peptide identification in a peptidomics context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuPA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Detection of multiple modifications in mass spectra without any a priori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Lysiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15602,51 +15723,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Philadelphia (PA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15656,231 +15777,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Aspects in Information and Management 11th International Conference, AAIM 2016, Bergamo, Italy, July 18-20, 2016, Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorics of Genome Rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MIT Press, pp.312, 2009, Computational Molecular Biology, 978-0-262-06282-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15890,228 +16011,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Lower Bounds for the Cyclic Bandwidth Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Science (ICCS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.555-569, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-77961-0_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Genomic Distances: An Algorihtmic Viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley Science. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms in Computational Molecular Biology: Techniques, Approaches and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Science, pp.773-798, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470892107.ch34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16121,65 +16242,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpecGlob: rapid and accurate alignment of mass spectra differing from their peptide models by several unknown modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Lysiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16200,87 +16321,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Small Number of Colourful Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16288,283 +16409,283 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Paulusma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Approximability of Comparing Genomes with Duplicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelyse Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Bounds for the L(h, k) Number of Regular Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Calamoneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziana Calamoneri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Saverio Caminiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16574,264 +16695,264 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Spectra Interpretation and the Interest of SpecFit for Identifying Uncommon Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Meeting, CIBB 2019, Bergamo, Italy, September 4–6, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12313, Springer International Publishing, pp.80-89, 2020, Lecture Notes in Computer Science, 978-3-030-63060-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63061-4_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Mauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 717, Elsevier, 2018, Theoretical Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId334"/>
+      <w:footerReference w:type="default" r:id="rId335"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16899,51 +17020,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD36BD8E"/>
+    <w:nsid w:val="CE07103E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17130,51 +17251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-fertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8251-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095050612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Siqueira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Oliveira Alexandrino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2024.3467033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benoist" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114936" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Benoist" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-024-09528-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114811" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisses Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2023.0087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-022-00937-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fradin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.11.021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388424v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22713" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Komusiewicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14060169" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klairton Lima Brito" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2021.3077418" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00538" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2020.2993002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2019.0293" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanoni Dias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0156-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jankowiak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk H&#252;ffner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sorge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2018.03.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R09HS0G4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911088v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Peters" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.03.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Negri Lintzmayer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.01.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-018-0131-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Peters" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynette Raabe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Xu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.01.034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TNL8J4K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720017500020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0107-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00308" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1264-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mohamed-Babou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a8040810" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Radulescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-8-S3-S5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.10.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.02.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrad Jamshidi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.01.051" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CWRV9TS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.04.034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851390" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606148v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Fellows" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2010.07.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606154v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.09.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.02.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416394v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angibaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Th&#233;venin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416442v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416446v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Thevenin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0061" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhi Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Comellas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Rong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307791v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417717v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417728v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonizzoni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Della Vedova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Rizzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417735v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.A001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1069" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Calamoneri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Caminiti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417741v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307788v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Reed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307786v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Alon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L. Liestman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Shermer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Stacho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307787v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fertin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307790v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Roychowdhury" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442434v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307785v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Havel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442427v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Labahn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442424v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442425v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04646116v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Vasconcellos-Gaete" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63775-9_14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7074-2_19" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958480v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23198-8_10" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9582-8_7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958465v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20643-6_13" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.21" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959780v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06220-9_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958441v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20350-3_16" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346830v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67731-2_43" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528304v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42266-0_2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304028v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giraudo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14812-6_15" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304027v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20242-2_3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304030v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01722-4_2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081156v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615671v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Komusiewicz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.27" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524069v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55911-7_16" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309152v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_32" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334942v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602410v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43681-4_6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194636v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23826-5_17" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311584v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189621v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48971-0_15" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117967v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2014.6999134" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044934v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07890-8_15" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044938v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906903v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40453-5_19" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689889v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826863v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717712v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606375v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22616-8_22" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606223v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606226v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606173v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21458-5_33" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606167v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482856v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068873v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cliquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03223-3_3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416462v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416466v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_12" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NSQKCMKS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416458v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04744-2_11" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416491v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425145v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416570v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416577v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fagnot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02882-3_38" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416463v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_20" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416492v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417902v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418248v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417928v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417918v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Herry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418241v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417910v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620297v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619848v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418258v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620296v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianuca Della Vedova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461780v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418260v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620362v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184439v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3450" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620359v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620292v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620356v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620366v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307789v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Sykora" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620330v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649015v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411345v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berthier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959810v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lysiak" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671021v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416453v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346828v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77961-0_45" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606146v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470892107.ch34" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959826v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986725v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulusma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023160v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665835v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63061-4_8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911085v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.016" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-fertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8251-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095050612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Siqueira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Oliveira Alexandrino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2024.3467033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benoist" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114936" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Benoist" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-024-09528-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114811" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisses Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2023.0087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-022-00937-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klairton Lima Brito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2021.3077418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fradin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.11.021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Komusiewicz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14060169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22713" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00538" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2020.2993002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2019.0293" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanoni Dias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0156-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jankowiak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk H&#252;ffner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sorge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2018.03.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R09HS0G4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911088v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Peters" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.03.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Negri Lintzmayer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.01.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-018-0131-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Peters" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynette Raabe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Xu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.01.034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TNL8J4K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0107-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00308" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720017500020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1264-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrad Jamshidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.01.051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mohamed-Babou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a8040810" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.10.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214038v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Radulescu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-8-S3-S5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.02.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CWRV9TS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851390" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.04.034" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.09.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606148v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Fellows" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2010.07.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.02.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416394v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angibaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Th&#233;venin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Thevenin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0061" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416442v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhi Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Comellas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Rong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1069" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293512v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.A001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonizzoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Della Vedova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Rizzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461775v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Calamoneri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Caminiti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461776v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417741v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307788v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Reed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307786v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Alon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L. Liestman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Shermer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Stacho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307787v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fertin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307790v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Roychowdhury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307785v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Havel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Labahn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442424v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04646116v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Vasconcellos-Gaete" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63775-9_14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7074-2_19" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958441v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20350-3_16" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958480v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23198-8_10" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293802v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9582-8_7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958465v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20643-6_13" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624311v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.21" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595308v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959780v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06220-9_11" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346830v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67731-2_43" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528304v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42266-0_2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304028v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giraudo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14812-6_15" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304027v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20242-2_3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304030v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01722-4_2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081156v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524069v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55911-7_16" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615671v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Komusiewicz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.27" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334942v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311579v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309152v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_32" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602410v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43681-4_6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189621v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48971-0_15" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194636v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23826-5_17" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311584v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117967v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2014.6999134" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044934v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07890-8_15" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044938v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906903v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40453-5_19" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689889v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826863v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606167v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606226v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606173v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21458-5_33" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606375v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22616-8_22" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606223v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482856v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068873v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cliquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03223-3_3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416463v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_20" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416462v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416466v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_12" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NSQKCMKS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416458v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04744-2_11" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416491v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425145v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416570v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416577v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fagnot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02882-3_38" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416492v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417902v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418248v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417918v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Herry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417928v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418241v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417910v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418260v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620297v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418258v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620296v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianuca Della Vedova" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461780v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620292v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620363v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184439v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3450" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620359v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620362v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620330v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620366v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620356v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307789v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Sykora" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649015v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411345v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berthier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630928v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959810v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lysiak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671021v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416453v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346828v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77961-0_45" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606146v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470892107.ch34" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959826v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986725v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulusma" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285511v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023160v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665835v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63061-4_8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911085v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.016" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>