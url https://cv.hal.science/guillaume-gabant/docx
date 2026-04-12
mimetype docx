--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1138,934 +1138,946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Biochemical, and Functional Characterization of the Cyclic Nucleotide Binding Homology Domain from the Mouse EAG1 Potassium Channel.</w:t>
+                <w:t xml:space="preserve">Crystal structure of greglin, a novel non-classical Kazal inhibitor, in complex with subtilisin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria J Marques-Carvalho</w:t>
+                <w:t xml:space="preserve">Chrystelle Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirakar Sahoo</w:t>
+                <w:t xml:space="preserve">Christophe Epinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick W Muskett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ricardo S Vieira-Pires</w:t>
+                <w:t xml:space="preserve">Alain Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2012.06.025⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (24), pp.4466-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.12033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747621v1</w:t>
+                <w:t xml:space="preserve">hal-00817089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of greglin, a novel non-classical Kazal inhibitor, in complex with subtilisin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, Biochemical, and Functional Characterization of the Cyclic Nucleotide Binding Homology Domain from the Mouse EAG1 Potassium Channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J Marques-Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Derache</w:t>
+                <w:t xml:space="preserve">Nirakar Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Epinette</w:t>
+                <w:t xml:space="preserve">Frederick W Muskett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roussel</w:t>
+                <w:t xml:space="preserve">Ricardo S Vieira-Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 279 (24), pp.4466-78. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (1), pp.34-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.12033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2012.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817089v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic embryogenesis and transformation of the diploid Rosa chinensis cv Old Blush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 100 (1), pp.73-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11240-009-9621-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of solvent residues accessibility using three Sulfo-NHS-biotin reagents in parallel: application to footprint changes of a methyltransferase upon binding its substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (3), pp.360-370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jms.1328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophosphorylated Residues Involved in the Regulation of Human Chk2 In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lorphelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nozerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 380 (3), pp.489-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry of full-length integral membrane proteins to define functionally relevant structural features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46, pp.54-61. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2008.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THUMP from archaeal tRNA:m22G10 methyltransferase, a genuine autonomously folding domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Auxilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Tuszynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Locard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Gajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (9), pp.2483-2494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkl145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2075,137 +2087,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSPaQ: a new method for the quantification of modification at all possible sites of a protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33es Journées de la Société Française de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2215,1109 +2227,1109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme MO2VING: From MOlecular Organization to in Vivo ImagiNG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sobilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Cancéropole Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition humaine aux fongicides SDHIs par les denrées alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonmatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Glauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Namur, Belgique. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme MO2VING: from MOlecular Organization to in Vivo ImagiNG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sobilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning ETD Top Down MS parameters on a UHR-QTOF instrument to improve protein the fragmentation coverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nemcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pinetre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a faster localization of noncovalent ligand binding sites using an original footprinting method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Development of an original footprinting approach to localize non-covalent ligand binding sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bijot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">30e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902978v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing chemical labeling of proteins by mass spectrometry: MALDI−TOF to the rescue of ESI−HRMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Towards a faster localization of noncovalent ligand binding sites using an original footprinting method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bijot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902984v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an original footprinting approach to localize non-covalent ligand binding sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Assessing chemical labeling of proteins by mass spectrometry: MALDI−TOF to the rescue of ESI−HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
+              <w:t xml:space="preserve">SMMAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902974v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a faster localization of noncovalent ligand binding sites using an original footprinting method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bijot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées du Cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a prediction of protein reactivity against electrophile ligands: 1. Ranking amino acid side chain nucleophilicities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Motteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th ASMS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSPaQ: a subtractive method for the parallel quantification of the degree of modification at every possible site of a protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th ASMS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San-Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3464,51 +3476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stekovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Nemcic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pin&#234;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi N'Guessan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Grzywa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Seren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Juliano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15229" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01448" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966024v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Castro-Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxian Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Fonseca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.10.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#160;jo&#227;o Marques-Carvalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Oppermann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mu&#241;oz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia&#160;s. Fernandes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.07.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1416-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guarino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legowska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Epinette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kellenberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dallet-Choisy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.591339" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Marques-Carvalho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirakar Sahoo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W Muskett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S Vieira-Pires" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.06.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Epinette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12033" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maene" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debener" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-009-9621-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0TTGW4S0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132921v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Augier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1328" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHS7FS6W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lorphelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nozerand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marchetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.04.053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9NV19R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2008.10.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RXNWXK5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Auxilien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tuszynska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gajda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl145" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berteaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Glauser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902968v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemcic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinetre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bijot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902984v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902989v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903017v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mebold" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stekovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Nemcic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pin&#234;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi N'Guessan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Grzywa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Seren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Juliano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15229" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01448" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966024v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Castro-Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxian Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Fonseca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.10.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#160;jo&#227;o Marques-Carvalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Oppermann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mu&#241;oz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia&#160;s. Fernandes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.07.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1416-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guarino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legowska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Epinette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kellenberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dallet-Choisy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.591339" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Epinette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Marques-Carvalho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirakar Sahoo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W Muskett" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S Vieira-Pires" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.06.025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S07Q6JLC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maene" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debener" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-009-9621-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0TTGW4S0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Augier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1328" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHS7FS6W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lorphelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nozerand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marchetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.04.053" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9NV19R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2008.10.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RXNWXK5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Auxilien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tuszynska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gajda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl145" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berteaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Glauser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemcic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinetre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902974v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bijot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902984v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mebold" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>