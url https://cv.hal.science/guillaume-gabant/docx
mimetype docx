--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -2718,164 +2718,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an original footprinting approach to localize non-covalent ligand binding sites</w:t>
+                <w:t xml:space="preserve">Towards a faster localization of noncovalent ligand binding sites using an original footprinting method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bijot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
+              <w:t xml:space="preserve">SMMAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902974v1</w:t>
+                <w:t xml:space="preserve">hal-02902978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a faster localization of noncovalent ligand binding sites using an original footprinting method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing chemical labeling of proteins by mass spectrometry: MALDI−TOF to the rescue of ESI−HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2884,133 +2871,146 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902978v1</w:t>
+                <w:t xml:space="preserve">hal-02902984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing chemical labeling of proteins by mass spectrometry: MALDI−TOF to the rescue of ESI−HRMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an original footprinting approach to localize non-covalent ligand binding sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bijot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">30e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902984v1</w:t>
+                <w:t xml:space="preserve">hal-02902974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a faster localization of noncovalent ligand binding sites using an original footprinting method</w:t>
               </w:r>
@@ -3476,51 +3476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stekovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Nemcic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pin&#234;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi N'Guessan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Grzywa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Seren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Juliano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15229" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01448" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966024v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Castro-Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxian Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Fonseca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.10.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#160;jo&#227;o Marques-Carvalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Oppermann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mu&#241;oz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia&#160;s. Fernandes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.07.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1416-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guarino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legowska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Epinette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kellenberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dallet-Choisy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.591339" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Epinette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Marques-Carvalho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirakar Sahoo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W Muskett" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S Vieira-Pires" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.06.025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S07Q6JLC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maene" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debener" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-009-9621-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0TTGW4S0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Augier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1328" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHS7FS6W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lorphelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nozerand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marchetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.04.053" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9NV19R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2008.10.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RXNWXK5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Auxilien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tuszynska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gajda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl145" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berteaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Glauser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemcic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinetre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902974v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bijot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902984v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mebold" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stekovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Nemcic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pin&#234;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi N'Guessan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Grzywa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Seren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Juliano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15229" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01448" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966024v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Castro-Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxian Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Fonseca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.10.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#160;jo&#227;o Marques-Carvalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Oppermann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mu&#241;oz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia&#160;s. Fernandes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.07.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1416-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guarino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legowska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Epinette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kellenberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dallet-Choisy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.591339" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Epinette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Marques-Carvalho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirakar Sahoo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W Muskett" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S Vieira-Pires" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.06.025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S07Q6JLC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maene" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debener" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-009-9621-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0TTGW4S0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Augier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1328" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHS7FS6W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lorphelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nozerand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marchetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.04.053" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9NV19R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2008.10.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RXNWXK5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Auxilien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tuszynska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gajda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl145" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berteaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Glauser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemcic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinetre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bijot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mebold" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>