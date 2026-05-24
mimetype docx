--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1138,307 +1138,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of greglin, a novel non-classical Kazal inhibitor, in complex with subtilisin.</w:t>
+                <w:t xml:space="preserve">Structural, Biochemical, and Functional Characterization of the Cyclic Nucleotide Binding Homology Domain from the Mouse EAG1 Potassium Channel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Derache</w:t>
+                <w:t xml:space="preserve">Maria J Marques-Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Epinette</w:t>
+                <w:t xml:space="preserve">Nirakar Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roussel</w:t>
+                <w:t xml:space="preserve">Frederick W Muskett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo S Vieira-Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.12033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (1), pp.34-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2012.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817089v1</w:t>
+                <w:t xml:space="preserve">hal-00747621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Biochemical, and Functional Characterization of the Cyclic Nucleotide Binding Homology Domain from the Mouse EAG1 Potassium Channel.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure of greglin, a novel non-classical Kazal inhibitor, in complex with subtilisin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick W Muskett</w:t>
+                <w:t xml:space="preserve">Chrystelle Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo S Vieira-Pires</w:t>
+                <w:t xml:space="preserve">Christophe Epinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2012.06.025⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (24), pp.4466-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.12033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00747621v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic embryogenesis and transformation of the diploid Rosa chinensis cv Old Blush</w:t>
               </w:r>
@@ -3476,51 +3476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stekovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Nemcic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pin&#234;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi N'Guessan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Grzywa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Seren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Juliano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15229" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01448" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966024v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Castro-Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxian Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Fonseca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.10.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#160;jo&#227;o Marques-Carvalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Oppermann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mu&#241;oz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia&#160;s. Fernandes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.07.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1416-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guarino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legowska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Epinette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kellenberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dallet-Choisy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.591339" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Epinette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Marques-Carvalho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirakar Sahoo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W Muskett" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S Vieira-Pires" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.06.025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S07Q6JLC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maene" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debener" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-009-9621-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0TTGW4S0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Augier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1328" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHS7FS6W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lorphelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nozerand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marchetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.04.053" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9NV19R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2008.10.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RXNWXK5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Auxilien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tuszynska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gajda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl145" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berteaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Glauser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemcic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinetre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bijot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mebold" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stekovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Nemcic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pin&#234;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi N'Guessan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Grzywa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Seren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Juliano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15229" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01448" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966024v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Castro-Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxian Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Fonseca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.10.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#160;jo&#227;o Marques-Carvalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Oppermann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mu&#241;oz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia&#160;s. Fernandes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.07.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1416-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guarino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legowska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Epinette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kellenberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dallet-Choisy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.591339" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Marques-Carvalho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirakar Sahoo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W Muskett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S Vieira-Pires" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.06.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S07Q6JLC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Epinette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maene" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debener" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-009-9621-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0TTGW4S0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Augier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1328" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHS7FS6W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lorphelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nozerand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marchetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.04.053" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9NV19R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2008.10.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RXNWXK5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Auxilien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tuszynska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gajda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl145" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berteaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Glauser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemcic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinetre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bijot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mebold" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>