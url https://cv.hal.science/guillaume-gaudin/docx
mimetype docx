--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -329,279 +329,279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arar la mar del Sur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CuLagos Ediciones, 2022, Historia, 978-607-571-610-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03949570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las Filipinas, ¿una periferia global? Gobernar y vivir en los confines del Imperio hispano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Machuca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Midi; El Colegio de Michoacán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 252 p., 2022, 978-2-8107-0729-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires du Midi; El Colegio de Michoacán</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-03693140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las distancias en el gobierno de los imperios ibéricos. Concepciones, experiencias y vínculos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Stumpf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa de Velazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9788490963456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.29051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...59 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casa de Velazquez</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03668149v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-03949570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que aya virrey en aquel reyno&amp;quot;: vencer la distancia en el imperio español</w:t>
               </w:r>
@@ -1340,51 +1340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Castillo Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Gómez Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Stumpf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1623,51 +1623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manila and their agents in the court: long-distance political communication and imperial configuration in the seventeenth-century Spanish monarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2019,910 +2019,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02532072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estableciendo la autoridad del rey católico en Asia oriental: la erección del obispado de Manila (años 1570-1590)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caravelle.6709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02890957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Historia y derecho en la investigación sobre las monarquías ibéricas. Entrevista de Guillaume Gaudin y Pilar Ponce Leiva a Darío G. Barriera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Ponce Leiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío G. Barriera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.6061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/framespa.6061⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02024130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde, la terre et l’Europe moderne. Retour sur les processus de production et de mobilité des savoirs dans les espaces de la catholicité entre xvie et xviie siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/caravelle.6709⟩</w:t>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mobilités créatrices, 29, pp.71-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œuvre et la méthode de Thomas Calvo, historien des sociétés de l'Amérique coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 394-395 (1), pp.211-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/om.171.0211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01553043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cifras al servicio de la grandeza del Rey Católico. Las finanzas del Imperio vistas desde el Consejo de Indias a mediados del siglo XVII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espacio Tiempo y Forma. Serie IV, Historia Moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30, pp.113-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5944/etfiv.2017.1864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01662882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une famille de commis du Conseil des Indes à Madrid au XVIIe siècle. Des officiers moyens au cœur de la Monarchie catholique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Histoire de l'Amérique Coloniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les élites en Amérique coloniale, 7, pp.97-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01655356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un acercamiento a las figuras de agentes de negocios y procuradores de Indias en la Corte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nuevomundo.71390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01622918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démesure des listes du Conseil des Indes au XVIIe siècle : le Nouveau Monde vu depuis les bureaux madrilènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Pour faire une histoire des listes à l'époque moderne, 44 (2), pp.83-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.5766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01293273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il faut sauver l’auditeur Matías Delgado y Florez. Lettre d’un magistrat de Manille du 30 novembre 1631, à son frère Sancho, à Cáceres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Mobilités créatrices, 29, pp.71-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/diasporas.749⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 25, pp.73 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La démesure des listes du Conseil des Indes au XVIIe siècle : le Nouveau Monde vu depuis les bureaux madrilènes</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01553003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expulser les étrangers de la monarchie hispanique : un sujet épineux (1591-1625)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, s.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciudad y campo americanos vistos desde el Consejo de Indias en Madrid (1570-1650)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mundo Agrario</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (27), s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00947447v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00866883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot; limbes &amp;quot; de Gerónimo de Vivar : représentations et appropriation de la nature chilienne pendant la Conquête</w:t>
               </w:r>
@@ -4124,234 +4124,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A community in the making: the “sangleyes” from their petitions (17th century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communities, Mobilities and Environment around the East Asian Seas (1560-1740)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Gaudin; Mark Dizon; Luca Gabianni; Paola Calanca, Aug 2024, Manille, Philippines</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04712904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imperial Limits: The Philippines in the Spanish Monarchy (16th-17th c.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History Department Colloquium – University at Albany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Albany, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04610267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base de datos Fichoz: una herramienta para hacer una historia colectiva de las monarquías ibéricas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Seminário Internacional Dinâmicas Imperiais - Circuitos Oceânicos: petições, comunicação, política e representação social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andréa Slemian, Mar 2024, Sao Paulo, Universidade Federal de São Paulo, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04610268v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04712904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood at the heart of the Hispanic colonial technical system in the Philippines: deforestation and labor (17th c.).</w:t>
               </w:r>
@@ -4676,165 +4676,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04610260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estableciendo la autoridad del rey en Filipinas : la errecion des obispado de manila y su primer obispo, F. Domingo de Salazar (anos1570-1590)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56.º Congreso Internacional de Americanistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Salamanca, España. pp.903-913</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Los &amp;quot;proto-procuradores&amp;quot; de las Islas Filipinas en la Corte: el fraile, el escribano y el maestre de nao (1565-1572)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th International Congress of Americanists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Salamanca, España. pp.614-625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01882617v2</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02024113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipinas en el recorrido vital y profesional de los magistrados de la Monarquía católica (siglo XVII): pistas para un proyecto de investigación</w:t>
               </w:r>
@@ -5245,51 +5245,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86202856"/>
+    <w:nsid w:val="70F81982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5476,51 +5476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-gaudin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8719-6039" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155918125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-anacharsis.com/Le-plus-loin-du-monde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/54659" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Machuca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Las-Filipinas-una-periferia-global~.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03668149v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Stumpf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/29051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.29051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calvo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890940v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rivero Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=791841" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondodeculturaeconomica.com/Ficha/9786071661128/F" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio De Almeida Mendes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Planas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourdeu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Sanders" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9545" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9550" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.7465" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ponce Leiva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.5426" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castillo G&#243;mez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita G&#243;mez G&#243;mez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71453" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Valenzuela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.352" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-11981017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211692v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2023.2226679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.143" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24901/rehs.v40i160.686" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.79411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o G. Barriera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.6061" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.6709" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfiv.2017.1864" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.171.0211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71390" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024124v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brice" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.749" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.5766" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.367" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947447v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866873v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Si&#226;n Mynett" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1351761" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21360" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.16464" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503588124-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chartes.psl.eu/fr/actualite/parution-ecritures-grises" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pratiques-d-archives-a-l-epoque-moderne-europe-mondes-coloniaux-les-archives-imperiales-espagnoles.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08555-3.p.0299" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697368v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albatrosediciones.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Barreto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610268v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882617v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-gaudin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8719-6039" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155918125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-anacharsis.com/Le-plus-loin-du-monde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/54659" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calvo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693140v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Machuca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Las-Filipinas-una-periferia-global~.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03668149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Stumpf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/29051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.29051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890940v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rivero Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=791841" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondodeculturaeconomica.com/Ficha/9786071661128/F" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio De Almeida Mendes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Planas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourdeu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Sanders" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9545" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9550" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.7465" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ponce Leiva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.5426" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castillo G&#243;mez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita G&#243;mez G&#243;mez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71453" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Valenzuela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.352" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-11981017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211692v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2023.2226679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.143" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24901/rehs.v40i160.686" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.79411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.6709" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024130v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o G. Barriera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.6061" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.749" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.171.0211" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfiv.2017.1864" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622918v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71390" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.5766" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.367" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866873v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Si&#226;n Mynett" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1351761" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21360" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.16464" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503588124-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chartes.psl.eu/fr/actualite/parution-ecritures-grises" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pratiques-d-archives-a-l-epoque-moderne-europe-mondes-coloniaux-les-archives-imperiales-espagnoles.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08555-3.p.0299" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697368v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albatrosediciones.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Barreto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712904v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882617v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>