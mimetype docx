--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -329,279 +329,279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Las Filipinas, ¿una periferia global? Gobernar y vivir en los confines del Imperio hispano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Machuca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Midi; El Colegio de Michoacán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 252 p., 2022, 978-2-8107-0729-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03693140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las distancias en el gobierno de los imperios ibéricos. Concepciones, experiencias y vínculos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Stumpf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa de Velazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9788490963456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.29051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arar la mar del Sur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CuLagos Ediciones, 2022, Historia, 978-607-571-610-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03949570v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-03668149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que aya virrey en aquel reyno&amp;quot;: vencer la distancia en el imperio español</w:t>
               </w:r>
@@ -1340,51 +1340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Castillo Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Gómez Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Stumpf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1623,51 +1623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manila and their agents in the court: long-distance political communication and imperial configuration in the seventeenth-century Spanish monarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2019,616 +2019,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02532072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Historia y derecho en la investigación sobre las monarquías ibéricas. Entrevista de Guillaume Gaudin y Pilar Ponce Leiva a Darío G. Barriera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Ponce Leiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío G. Barriera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.6061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estableciendo la autoridad del rey católico en Asia oriental: la erección del obispado de Manila (años 1570-1590)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 113, pp.125-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/caravelle.6709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02890957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Darío G. Barriera</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œuvre et la méthode de Thomas Calvo, historien des sociétés de l'Amérique coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/framespa.6061⟩</w:t>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 394-395 (1), pp.211-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/om.171.0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01553043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cifras al servicio de la grandeza del Rey Católico. Las finanzas del Imperio vistas desde el Consejo de Indias a mediados del siglo XVII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espacio Tiempo y Forma. Serie IV, Historia Moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.113-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5944/etfiv.2017.1864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01662882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une famille de commis du Conseil des Indes à Madrid au XVIIe siècle. Des officiers moyens au cœur de la Monarchie catholique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Histoire de l'Amérique Coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les élites en Amérique coloniale, 7, pp.97-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01655356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un acercamiento a las figuras de agentes de negocios y procuradores de Indias en la Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.71390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01622918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde, la terre et l’Europe moderne. Retour sur les processus de production et de mobilité des savoirs dans les espaces de la catholicité entre xvie et xviie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Mobilités créatrices, 29, pp.71-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/diasporas.749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02024124v1</w:t>
-              </w:r>
-[...301 lines deleted...]
-                <w:t xml:space="preserve">halshs-01622918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démesure des listes du Conseil des Indes au XVIIe siècle : le Nouveau Monde vu depuis les bureaux madrilènes</w:t>
               </w:r>
@@ -4676,165 +4676,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04610260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los &amp;quot;proto-procuradores&amp;quot; de las Islas Filipinas en la Corte: el fraile, el escribano y el maestre de nao (1565-1572)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56th International Congress of Americanists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Salamanca, España. pp.614-625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01882617v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estableciendo la autoridad del rey en Filipinas : la errecion des obispado de manila y su primer obispo, F. Domingo de Salazar (anos1570-1590)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56.º Congreso Internacional de Americanistas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Salamanca, España. pp.903-913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02024113v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01882617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipinas en el recorrido vital y profesional de los magistrados de la Monarquía católica (siglo XVII): pistas para un proyecto de investigación</w:t>
               </w:r>
@@ -5245,51 +5245,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70F81982"/>
+    <w:nsid w:val="38F15C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5476,51 +5476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-gaudin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8719-6039" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155918125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-anacharsis.com/Le-plus-loin-du-monde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/54659" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calvo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693140v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Machuca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Las-Filipinas-una-periferia-global~.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03668149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Stumpf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/29051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.29051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890940v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rivero Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=791841" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondodeculturaeconomica.com/Ficha/9786071661128/F" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio De Almeida Mendes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Planas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourdeu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Sanders" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9545" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9550" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.7465" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ponce Leiva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.5426" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castillo G&#243;mez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita G&#243;mez G&#243;mez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71453" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Valenzuela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.352" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-11981017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211692v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2023.2226679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.143" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24901/rehs.v40i160.686" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.79411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.6709" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024130v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o G. Barriera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.6061" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.749" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.171.0211" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfiv.2017.1864" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622918v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71390" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.5766" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.367" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866873v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Si&#226;n Mynett" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1351761" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21360" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.16464" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503588124-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chartes.psl.eu/fr/actualite/parution-ecritures-grises" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pratiques-d-archives-a-l-epoque-moderne-europe-mondes-coloniaux-les-archives-imperiales-espagnoles.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08555-3.p.0299" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697368v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albatrosediciones.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Barreto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712904v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882617v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-gaudin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8719-6039" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155918125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-anacharsis.com/Le-plus-loin-du-monde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/54659" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Machuca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Las-Filipinas-una-periferia-global~.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03668149v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Stumpf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/29051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.29051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calvo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890940v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rivero Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=791841" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondodeculturaeconomica.com/Ficha/9786071661128/F" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio De Almeida Mendes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Planas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourdeu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Sanders" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9545" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9550" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.7465" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ponce Leiva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.5426" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castillo G&#243;mez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita G&#243;mez G&#243;mez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71453" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Valenzuela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.352" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-11981017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211692v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2023.2226679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.143" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24901/rehs.v40i160.686" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.79411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o G. Barriera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.6061" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.6709" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.171.0211" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfiv.2017.1864" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71390" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024124v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brice" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.749" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.5766" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.367" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866873v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Si&#226;n Mynett" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1351761" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21360" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.16464" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503588124-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chartes.psl.eu/fr/actualite/parution-ecritures-grises" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pratiques-d-archives-a-l-epoque-moderne-europe-mondes-coloniaux-les-archives-imperiales-espagnoles.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08555-3.p.0299" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697368v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albatrosediciones.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Barreto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712904v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882617v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>