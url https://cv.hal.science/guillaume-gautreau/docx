--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -160,3316 +160,3316 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What genomics can learn from Natural Language Processing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iabioscripting : Utilisation des IA génératives comme appui à la programmation et au scripting pour la biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau MERIT; l’Institut Français de Bioinformatique (IFB); Université Paris Cité (iPOP-UP et DU omiques), Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feedback from Evo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perinelle Naïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GT LEGO - Journées du GDR BIMMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR BIMMM, Nov 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la pangénomique procaryote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées BioinfOmics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BioinfOmics, Dec 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating complex pangenome graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Dumbrava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 IEEE 40th International Conference on Data Engineering Workshops (ICDEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Utrecht, Netherlands. pp.350-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDEW61823.2024.00052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CroCoDeEL: accurate detection of cross-sample contaminations in metagenomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Plaza Onate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Prifti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugeni Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM2024 : Journées Ouvertes en Biologie, Informatique, et Mathématiques - 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Genomics to Pangenomics: the path to pangenome graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelme Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 20th MicroScope anniversary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandra Calteau; David Vallenet, Sep 2023, Evry-Courcouronnes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PPanGGOLiN V2: technical enhancement and new features to analyze thousands of prokaryotic genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelme Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The local pangenome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Alicante, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelme Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM 2021 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris (virtual), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelme Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 19th European Conference on Computational Biology, ECCB 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Barcelona (Virtual), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Beuvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 8th Congress of European Microbiologists, FEMS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative microbial pangenomics to explore mobilome dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelme Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 8th Congress of European Microbiologists, FEMS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Planel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Informatics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hinxton, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Planel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Gene-level And Sequence-level Pangenome Graph To Explore Microbial Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanin Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Degardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Paperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématiques 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. https://jobim2025.labri.fr/JOBIM2025_proceedings_posters.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To the species level and beyond A rationalized approach to study pangenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Junker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématiques 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. , Nextcloud, https://nextcloud.inrae.fr/s/An986qpn6CqCQek</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CroCoDeEL : accurate detection of cross-sample contamination in metagenomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Plaza Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeni Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Human Microbiome Consortium Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a machine learning approach for automated detection of well-to-well contamination in metagenomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Plaza Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeni Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Intelligent Systems For Molecular Biology and the 22nd Annual European Conference on Computational Biology ( ECCB/ISMB 2023 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a machine learning approach for automated detection of well-to-well contamination in metagenomics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Plaza Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeni Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Junior Pluridisciplinaire 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive benchmark of machine learning methods for quantitative microbiome data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Plaza Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Berreira Ibraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PanGBank: exploring GenBank genomes through a resource of pangenome graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Amours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2020 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PanGBank: depicting microbial species diversity via PPanGGOLiN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative microbial pangenomics to explore mobilome dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on environmental and agronomical genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPADEVizR: an R package for Visualization, Analysis and Integration of SPADE results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pejoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cosma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Beignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7490/f1000research.1112446.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome assembly using Nanopore-guided Long and Error-free DNA reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed‐amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Engelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862540v1</w:t>
-              </w:r>
-[...1506 lines deleted...]
-                <w:t xml:space="preserve">hal-04355945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3487,103 +3487,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CroCoDeEL: accurate control-free detection of cross-sample contamination in metagenomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Plaza Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Famechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeni Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4062,90 +4062,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a partitioned pangenome graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -4183,103 +4183,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (Supplément 2), pp.i651 - i658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4313,103 +4313,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic, pangenomic and metabolic comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Amours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (D1), pp.D579-D589. </w:t>
@@ -4447,90 +4447,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroScope—an integrated resource for community expertise of gene functions and comparative analysis of microbial genomic and metabolic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4594,90 +4594,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational approach for phenotypic comparisons of cell populations in high-dimensional cytometry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Platon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pejoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MethodsX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -4728,90 +4728,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPADEVizR: an R package for Visualization, Analysis and Integration of SPADE results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pejoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cosma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Beignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.btw708. </w:t>
@@ -5121,51 +5121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176404v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Degardins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paperman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bruy&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Goulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179293v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maziers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Berreira Ibraim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amours" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gachet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Beuvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lajus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pejoski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cosma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Beignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1112446.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;amin Madoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perinelle Na&#239;a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza Onate" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360257v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Famechon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinquis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.112.0026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329100v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik-Borna &#262;epuli&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Coll-Mart&#237;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debove" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00784-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329116v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lieberoth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang-Yi Lin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina St&#246;ckli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyemin Han" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200589" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007732" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa792" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz926" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbx113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Platon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Targat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.09.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw708" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02933311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASE001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119255v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388811v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perinelle Na&#239;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660364v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00052" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Goulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza Onate" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Beuvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176404v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Ali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Degardins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paperman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bruy&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maziers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Berreira Ibraim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amours" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gachet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lajus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pejoski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cosma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Beignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1112446.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;amin Madoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Famechon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinquis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.112.0026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329100v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik-Borna &#262;epuli&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Coll-Mart&#237;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debove" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00784-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329116v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lieberoth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang-Yi Lin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina St&#246;ckli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyemin Han" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200589" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007732" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa792" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz926" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbx113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Platon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Targat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.09.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw708" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02933311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASE001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>