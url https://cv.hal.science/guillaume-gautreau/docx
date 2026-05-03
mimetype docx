--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1174,273 +1174,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative microbial pangenomics to explore mobilome dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelme Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Congress of European Microbiologists, FEMS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358401v1</w:t>
+                <w:t xml:space="preserve">hal-04359455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative microbial pangenomics to explore mobilome dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudine Médigue</w:t>
+                <w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Beuvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Congress of European Microbiologists, FEMS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04359455v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t>
               </w:r>
@@ -2489,64 +2489,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2020 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier (virtual), France</w:t>
@@ -2627,51 +2627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
@@ -2847,77 +2847,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
@@ -2972,51 +2972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4043,291 +4043,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a partitioned pangenome graph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelme Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (Supplément 2), pp.i651 - i658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089210v1</w:t>
+                <w:t xml:space="preserve">hal-03322363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a partitioned pangenome graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Planel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (Supplément 2), pp.i651 - i658. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322363v1</w:t>
+                <w:t xml:space="preserve">hal-03089210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic, pangenomic and metabolic comparative analysis</w:t>
               </w:r>
@@ -4339,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Amours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5121,51 +5121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119255v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388811v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perinelle Na&#239;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660364v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00052" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Goulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza Onate" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Beuvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176404v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Ali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Degardins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paperman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bruy&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maziers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Berreira Ibraim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amours" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gachet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lajus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pejoski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cosma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Beignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1112446.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;amin Madoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Famechon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinquis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.112.0026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329100v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik-Borna &#262;epuli&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Coll-Mart&#237;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debove" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00784-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329116v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lieberoth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang-Yi Lin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina St&#246;ckli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyemin Han" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200589" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007732" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa792" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz926" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbx113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Platon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Targat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.09.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw708" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02933311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASE001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119255v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388811v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perinelle Na&#239;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660364v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00052" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Goulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza Onate" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Beuvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176404v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Ali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Degardins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paperman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bruy&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maziers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Berreira Ibraim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amours" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gachet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lajus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pejoski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cosma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Beignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1112446.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;amin Madoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Famechon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinquis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.112.0026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329100v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik-Borna &#262;epuli&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Coll-Mart&#237;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debove" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00784-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329116v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lieberoth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang-Yi Lin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina St&#246;ckli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyemin Han" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200589" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa792" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007732" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz926" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbx113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Platon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Targat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.09.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw708" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02933311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASE001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>