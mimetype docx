--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,117 +66,447 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Concept to Perspective: Digital Twins of Microbial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CroCoDeEL: accurate control-free detection of cross-sample contamination in metagenomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Plaza Oñate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Famechon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugeni Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un droit unique de la Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can genomics learn from natural language processing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Cité internationale universitaire de Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -186,1505 +516,1505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What genomics can learn from Natural Language Processing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iabioscripting : Utilisation des IA génératives comme appui à la programmation et au scripting pour la biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau MERIT; l’Institut Français de Bioinformatique (IFB); Université Paris Cité (iPOP-UP et DU omiques), Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback from Evo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinelle Naïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT LEGO - Journées du GDR BIMMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR BIMMM, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la pangénomique procaryote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées BioinfOmics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BioinfOmics, Dec 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating complex pangenome graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 40th International Conference on Data Engineering Workshops (ICDEW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Utrecht, Netherlands. pp.350-354, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDEW61823.2024.00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CroCoDeEL: accurate detection of cross-sample contaminations in metagenomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Plaza Onate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeni Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM2024 : Journées Ouvertes en Biologie, Informatique, et Mathématiques - 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Genomics to Pangenomics: the path to pangenome graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelme Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Arnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th MicroScope anniversary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexandra Calteau; David Vallenet, Sep 2023, Evry-Courcouronnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPanGGOLiN V2: technical enhancement and new features to analyze thousands of prokaryotic genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The local pangenome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2021 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 19th European Conference on Computational Biology, ECCB 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Barcelona (Virtual), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative microbial pangenomics to explore mobilome dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Congress of European Microbiologists, FEMS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Congress of European Microbiologists, FEMS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Informatics 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Hinxton, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1694,3170 +2024,2958 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Gene-level And Sequence-level Pangenome Graph To Explore Microbial Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanin Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Degardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Paperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématiques 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. https://jobim2025.labri.fr/JOBIM2025_proceedings_posters.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To the species level and beyond A rationalized approach to study pangenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Junker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématiques 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. , Nextcloud, https://nextcloud.inrae.fr/s/An986qpn6CqCQek</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CroCoDeEL : accurate detection of cross-sample contamination in metagenomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Plaza Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeni Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Human Microbiome Consortium Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">, Jun 2024, Rome, Italy. , SAMS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a machine learning approach for automated detection of well-to-well contamination in metagenomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Plaza Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeni Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Intelligent Systems For Molecular Biology and the 22nd Annual European Conference on Computational Biology ( ECCB/ISMB 2023 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a machine learning approach for automated detection of well-to-well contamination in metagenomics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Plaza Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeni Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Junior Pluridisciplinaire 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive benchmark of machine learning methods for quantitative microbiome data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Plaza Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Berreira Ibraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PanGBank: exploring GenBank genomes through a resource of pangenome graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Amours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2020 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PanGBank: depicting microbial species diversity via PPanGGOLiN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative microbial pangenomics to explore mobilome dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on environmental and agronomical genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPADEVizR: an R package for Visualization, Analysis and Integration of SPADE results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pejoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cosma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Beignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7490/f1000research.1112446.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome assembly using Nanopore-guided Long and Error-free DNA reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed‐amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Engelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862540v1</w:t>
-              </w:r>
-[...210 lines deleted...]
-                <w:t xml:space="preserve">hal-04747042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybercriminalité en santé : la réponse aux « divulgiciels »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dsso.112.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVIDiSTRESS Global Survey dataset on psychological and behavioural consequences of the COVID-19 outbreak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik-Borna Ćepulić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Coll-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), pp.3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-00784-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and worry in the 2020 coronavirus pandemic: relationships to trust and compliance with preventive measures across 48 countries in the COVIDiSTRESS global survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Lieberoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiang-Yi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Stöckli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyemin Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Kowal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsos.200589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a partitioned pangenome graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Planel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa792⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322363v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a partitioned pangenome graph</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelme Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007732⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (Supplément 2), pp.i651 - i658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089210v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic, pangenomic and metabolic comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Amours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (D1), pp.D579-D589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkz926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroScope—an integrated resource for community expertise of gene functions and comparative analysis of microbial genomic and metabolic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (4), pp.1071-1084. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bib/bbx113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational approach for phenotypic comparisons of cell populations in high-dimensional cytometry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Platon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pejoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MethodsX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymeth.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPADEVizR: an R package for Visualization, Analysis and Integration of SPADE results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pejoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cosma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Beignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.btw708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4867,114 +4985,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualisation et exploitation d’un graphe de pangénome partitionné comme représentation compacte de la diversité du répertoire génique des espèces procaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Paris-Saclay, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020UPASE001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02933311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5121,51 +5239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119255v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388811v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perinelle Na&#239;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660364v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00052" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Goulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza Onate" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Beuvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176404v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Ali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Degardins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paperman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bruy&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maziers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Berreira Ibraim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amours" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gachet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lajus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pejoski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cosma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Beignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1112446.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;amin Madoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Famechon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinquis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.112.0026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329100v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik-Borna &#262;epuli&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Coll-Mart&#237;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debove" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00784-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329116v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lieberoth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang-Yi Lin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina St&#246;ckli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyemin Han" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200589" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa792" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007732" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz926" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbx113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Platon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Targat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.09.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw708" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02933311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASE001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902208v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Goulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Famechon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinquis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747042v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perinelle Na&#239;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822722v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00052" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza Onate" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371316v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Beuvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Ali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Degardins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paperman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bruy&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179293v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maziers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Berreira Ibraim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360000v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amours" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gachet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lajus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pejoski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cosma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Beignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1112446.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;amin Madoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.112.0026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik-Borna &#262;epuli&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Coll-Mart&#237;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debove" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00784-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lieberoth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang-Yi Lin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina St&#246;ckli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyemin Han" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200589" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007732" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322363v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa792" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz926" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626039v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbx113" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386051v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Platon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Targat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.09.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385937v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw708" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02933311v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASE001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>