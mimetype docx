--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -315,4489 +315,4477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden protein disorder: Deciphering the structural organisation and dynamics of a non‐canonical CP12 from the diatom Thalassiosira pseudonana</w:t>
+                <w:t xml:space="preserve">Exploring electron spin dynamics in spin chains using defects as a quantum probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Bonucci</w:t>
+                <w:t xml:space="preserve">Loic Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Wang</w:t>
+                <w:t xml:space="preserve">Achuthan Manoj Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakima Baroudi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilien Etienne</w:t>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+                <w:t xml:space="preserve">Adrien Savoyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.70187⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-70589-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169659v1</w:t>
+                <w:t xml:space="preserve">hal-05483494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the Diversity of Nitroxide‐Based Paramagnetic Probes Conjugated to Non‐Canonical Amino Acids for Sdsl‐Epr Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Áron Balázsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbic.202500064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into the semiquinone form of human Cytochrome P450 reductase by DEER distance measurements between a native flavin and a spin labelled non‐canonical amino acid</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hidden protein disorder: Deciphering the structural organisation and dynamics of a non‐canonical CP12 from the diatom Thalassiosira pseudonana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Baroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.70187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202304307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04426634v1</w:t>
+                <w:t xml:space="preserve">hal-05169659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and mechanistic basis for RiPP epimerization by a radical SAM enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Polsinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41589-023-01493-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Spectroscopic Investigations of pH-Dependent Mo(V) Species in a Bacterial Sulfite-Oxidizing Enzyme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Structural insights into the semiquinone form of human Cytochrome P450 reductase by DEER distance measurements between a native flavin and a spin labelled non‐canonical amino acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Nitschke</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202304307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c02584⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04801647v1</w:t>
+                <w:t xml:space="preserve">hal-04426634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transport activity of the multidrug ABC transporter BmrA does not require a wide separation of the nucleotide-binding domains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Spectroscopic Investigations of pH-Dependent Mo(V) Species in a Bacterial Sulfite-Oxidizing Enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Kaplan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Ahmed Djeghader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Biaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sepideh Valimehr</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105546⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c02584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435310v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the Dynamic Network of T2SS Endopilus Tip Heterocomplex Combining cw‐EPR and Nitroxide–Gd III Distance Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The transport activity of the multidrug ABC transporter BmrA does not require a wide separation of the nucleotide-binding domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Rendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Belle</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Valimehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (1), pp.105546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210232v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-cell investigation of the conformational landscape of the GTPase UreG by SDSL-EPR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic functionalization of ZnO nanoparticles surfaces via optically generated methyl radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketty C Tamburrini</w:t>
+                <w:t xml:space="preserve">D. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Leguenno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilien Etienne</w:t>
+                <w:t xml:space="preserve">G. Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107855⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (18), pp.184704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0152015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233485v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of Face-to-Face Arylsulfanyl and Phenoxyl Radicals Embedded in Mesoporous Silicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabokoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Dol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127 (20), pp.9699-9706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic functionalization of ZnO nanoparticles surfaces via optically generated methyl radicals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-cell investigation of the conformational landscape of the GTPase UreG by SDSL-EPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ziarelli</w:t>
+                <w:t xml:space="preserve">Annalisa Pierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ferrer</w:t>
+                <w:t xml:space="preserve">Ketty C Tamburrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Leguenno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0152015⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115234v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PP2A is activated by cytochrome c upon formation of a diffuse encounter complex with SET/TAF-Iβ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Á. Casado-Combreras</w:t>
+                <w:t xml:space="preserve">Refining the Dynamic Network of T2SS Endopilus Tip Heterocomplex Combining cw‐EPR and Nitroxide–Gd III Distance Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Rivero-Rodríguez</w:t>
+                <w:t xml:space="preserve">Brice Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A Elena-Real</w:t>
+                <w:t xml:space="preserve">Mathilde Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Molodenskiy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Díaz-Quintana</w:t>
+                <w:t xml:space="preserve">Valérie Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2022.07.009⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965171v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron insertion at the assembly site of the ISCU scaffold protein is a conserved process initiating Fe–S cluster biosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and characterization of a non-canonical menaquinone-linked formate dehydrogenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Arias-Cartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batoul Srour</w:t>
+                <w:t xml:space="preserve">Alexandre Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gervason</w:t>
+                <w:t xml:space="preserve">Farida Seduk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Hellen Hoock</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kristian Want</w:t>
+                <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c06338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (2), pp.101384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837292v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of human Cytochrome P450 reductase by Electron Paramagnetic Resonance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+                <w:t xml:space="preserve">Probing Structural Dynamics of a Bacterial Chaperone in Its Native Environment by Nitroxide-Based EPR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Pierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Normanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148752⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050498v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Structural Dynamics of a Bacterial Chaperone in Its Native Environment by Nitroxide-Based EPR Spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the efficiency of silica materials with wall-embedded nitroxide radicals for dynamic nuclear polarisation NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
+                <w:t xml:space="preserve">Eric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pilet</w:t>
+                <w:t xml:space="preserve">Aurelien Vebr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202249⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (41), pp.25279-25286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP02872G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836431v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the efficiency of silica materials with wall-embedded nitroxide radicals for dynamic nuclear polarisation NMR</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron insertion at the assembly site of the ISCU scaffold protein is a conserved process initiating Fe–S cluster biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+                <w:t xml:space="preserve">Batoul Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Bloch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+                <w:t xml:space="preserve">Sylvain Gervason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Hellen Hoock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CP02872G⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (38), pp.17496 - 17515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c06338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844800v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of a non-canonical menaquinone-linked formate dehydrogenase</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Study of human Cytochrome P450 reductase by Electron Paramagnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pierrel</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Biaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101384⟩</w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1863, pp.148752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431446v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSBRI- A New European Research Infrastructure for Molecular Biophysics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilien Etienne</w:t>
+                <w:t xml:space="preserve">PP2A is activated by cytochrome c upon formation of a diffuse encounter complex with SET/TAF-Iβ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Á. Casado-Combreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Grimaldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
+                <w:t xml:space="preserve">Francisco Rivero-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A Elena-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Molodenskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Díaz-Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148684⟩</w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.3695-3707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2022.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805560v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel and GTP Modulate Helicobacter pylori UreG Structural Flexibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Pierro</w:t>
+                <w:t xml:space="preserve">MOSBRI- A New European Research Infrastructure for Molecular Biophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ciurli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom10071062⟩</w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1863, pp.148684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902916v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evidence for a reaction intermediate mimic in the active site of a sulfite dehydrogenase</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nickel and GTP Modulate Helicobacter pylori UreG Structural Flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Pierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ciurli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10071062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CC03634J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02930401v1</w:t>
+                <w:t xml:space="preserve">hal-02902916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating lifetimes and relaxation times of phenoxyl radicals through their incorporation into different hybrid nanostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Structural evidence for a reaction intermediate mimic in the active site of a sulfite dehydrogenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Djeghader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rossotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Abdulkarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Biaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (68), pp.9850-9853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC03634J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP03052B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02177931v1</w:t>
+                <w:t xml:space="preserve">hal-02930401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hunt for the Closed Conformation of the Fruit‐Ripening Enzyme 1‐Aminocyclopropane‐1‐carboxylic Oxidase: A Combined Electron Paramagnetic Resonance and Molecular Dynamics Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Tuning the redox properties of a [4Fe-4S] center to modulate the activity of Mo-bisPGD periplasmic nitrate reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Zeamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Chaspoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201903003⟩</w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1860 (5), pp.402-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303326v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the redox properties of a [4Fe-4S] center to modulate the activity of Mo-bisPGD periplasmic nitrate reductase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Hunt for the Closed Conformation of the Fruit‐Ripening Enzyme 1‐Aminocyclopropane‐1‐carboxylic Oxidase: A Combined Electron Paramagnetic Resonance and Molecular Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Chaspoul</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2019.01.003⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (60), pp.13766-13776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201903003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106668v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs de spin : des espions au cœur des protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournier Eugenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Mileo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Martinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent spin dynamics of solitons in the organic spin chain compounds ($o$-DMTTF)$_2X$ ($X$ = Cl, Br)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zeisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pilone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (22), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.224414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs de spin : des espions au cœur des protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournier Eugenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Mileo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bioresistant Nitroxide Spin Label for In-Cell EPR Spectroscopy: In Vitro and In Oocytes Protein Structural Dynamics Studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modulating lifetimes and relaxation times of phenoxyl radicals through their incorporation into different hybrid nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Dol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Abel</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201710184⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP03052B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000559v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimerization interface and dynamic properties of yeast IF1 revealed by Site-Directed Spin Labeling EPR spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bioresistant Nitroxide Spin Label for In-Cell EPR Spectroscopy: In Vitro and In Oocytes Protein Structural Dynamics Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiona Adrianaivomananjaona</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ganesan Karthikeyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Casano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Bisetto</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2015.10.010⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (5), pp.1366-1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201710184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413333v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica materials with wall-embedded nitroxides provide efficient polarization matrices for dynamic nuclear polarization NMR</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dimerization interface and dynamic properties of yeast IF1 revealed by Site-Directed Spin Labeling EPR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiona Adrianaivomananjaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Queyroy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CC01809B⟩</w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Volume 1857, Issue 1, pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415149v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring intrinsically disordered proteins using site-directed spin labeling electron paramagnetic resonance spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Silica materials with wall-embedded nitroxides provide efficient polarization matrices for dynamic nuclear polarization NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Queyroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2015.00021⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (32), pp.5531--5533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CC01809B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429982v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR analysis of the transformation of wood constituents by torrefaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Le Pape</w:t>
+                <w:t xml:space="preserve">Exploring intrinsically disordered proteins using site-directed spin labeling electron paramagnetic resonance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Martinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Mileo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 92 (1), pp.271-280. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2011.06.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2015.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01233101v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational selection underlies recognition of a molybdoenzyme by its dedicated chaperone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lorenzi</w:t>
+                <w:t xml:space="preserve">L. Sylvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sylvi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Gerbaud</w:t>
+                <w:t xml:space="preserve">E. Mileo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (11), pp.e49523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0049523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the molecular system on the performance of heteronuclear decoupling in solid-state NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+                <w:t xml:space="preserve">NMR analysis of the transformation of wood constituents by torrefaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Melkior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Caldarelli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2011.02.013⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (1), pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2011.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412503v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of metal–metal bonded polymer [Ru(L)(CO)2]n (L = 2,2′-bipyridine) in the solid state using high-resolution NMR and DFT chemical shift calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The influence of the molecular system on the performance of heteronuclear decoupling in solid-state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefano Caldarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (47), </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 210 (1), pp.75 - 81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cp00487a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2011.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658604v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic structure of heterogeneous lipid-based formulations revealed by C-13 high-resolution solid-state and H-1 PFG NMR methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4848,51 +4836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosslinking of porous SiOCH films involving Si-O-C bonds: Impact of deposition and curing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gourhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4973,51 +4961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and mechanical properties of a-C:H and Si doped a-C:H thin films grown by LF-PECVD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5079,992 +5067,1138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13C high-resolution solid-state NMR for structural elucidation of archaeological woods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural characterization of metal–metal bonded polymer [Ru(L)(CO)2]n (L = 2,2′-bipyridine) in the solid state using high-resolution NMR and DFT chemical shift calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bardet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Gerbaud</w:t>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Giffard</w:t>
+                <w:t xml:space="preserve">Sylvie Chardon-Noblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Doan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Hediger</w:t>
+                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 55 (3), pp.199-214. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (47), </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnmrs.2009.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0cp00487a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149630v1</w:t>
+                <w:t xml:space="preserve">hal-01658604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear magnetic resonance and electron paramagnetic resonance as analytical tools to investigate structural features of archaeological leathers</w:t>
+                <w:t xml:space="preserve">13C high-resolution solid-state NMR for structural elucidation of archaeological woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bardet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+                <w:t xml:space="preserve">M Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Le Pape</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">M. Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quôc-Khôc Trân</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 81 (4), pp.1505-1511. </w:t>
+              <w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (3), pp.199-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac802052a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pnmrs.2009.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150976v1</w:t>
+                <w:t xml:space="preserve">hal-01149630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and solid-state NMR study of chromium complexes of per(3,6-anhydro)-α-cyclodextrin based polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nuclear magnetic resonance and electron paramagnetic resonance as analytical tools to investigate structural features of archaeological leathers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quôc-Khôc Trân</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2007.11.004⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (4), pp.1505-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac802052a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01889742v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of ultraviolet radiation during ultralow k films curing: Strengthening mechanisms and sacrificial porogen removal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and solid-state NMR study of chromium complexes of per(3,6-anhydro)-α-cyclodextrin based polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Gadelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (1), pp.64 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2007.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463070v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">comparison between electron beam and ultravilet curing to preform porous a-SIOC:H</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">The role of ultraviolet radiation during ultralow k films curing: Strengthening mechanisms and sacrificial porogen removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Zenasni</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Holliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Bardet</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gourhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 154, pp.G103-G109</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.094107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354260v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of interactions between silane coupling agents and cellulose fibers with liquid and solid-state NMR</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">comparison between electron beam and ultravilet curing to preform porous a-SIOC:H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Boufi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Salon-Brochier</w:t>
+                <w:t xml:space="preserve">V. Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 45 (6), pp.473-483</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 154, pp.G103-G109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292107v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between E-beam and Ultraviolet Curing to Perform Porous a-SiOC:H</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bardet</w:t>
+                <w:t xml:space="preserve">Studies of interactions between silane coupling agents and cellulose fibers with liquid and solid-state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmouleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Boufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruzzèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Salon-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 154, pp.G103</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (6), pp.473-483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00206318v1</w:t>
+                <w:t xml:space="preserve">hal-00292107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparison Between E-beam and Ultraviolet Curing to Perform Porous a-SiOC:H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 154, pp.G103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00206318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PECVD versus spin-on to perform porous ULK for advanced interconnects: chemical composition, porosity and mechanical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ciaramella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6083,51 +6217,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposium Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 914, pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6137,1231 +6271,1113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BPS2025 - Understanding interactions between the mitochondrial porin VDAC2 and the pro-apoptotic protein bax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varun Ravishankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laidy Maidel Alvero González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Queralt-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Los Angeles (CA), United States. pp.57a, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2024.11.375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR spectroscopy gives hints on the functioning of CopI, a periplasmic protein involved in bacterial copper resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EPR-MRS site: EPR spectroscopy for the study of biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Rossotti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bornet</w:t>
+                <w:t xml:space="preserve">Stéphane Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Bioenergetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Axel Magalon, Barbara Schoepp-Cothenet, Aug 2022, Aix-en-Provence, France. pp.148692, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148692⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Aix-en-Provence, France. pp.148685, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805631v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational dynamics of the ABC-transporter BmrA reveals by SDSL-EPR spectroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Study of human Cytochrome P450 reductase by Electron Paramagnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilien Etienne</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Biaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Bioenergetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Aix-en-Provence, France. pp.148732, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148732⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Aix-en-Provence, France. pp.148752, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805648v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR-MRS site: EPR spectroscopy for the study of biomolecules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Conformational dynamics of the ABC-transporter BmrA reveals by SDSL-EPR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Rendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Bioenergetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Aix-en-Provence, France. pp.148685, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148685⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Aix-en-Provence, France. pp.148732, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805551v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of human Cytochrome P450 reductase by Electron Paramagnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bizet</w:t>
+                <w:t xml:space="preserve">EPR spectroscopy gives hints on the functioning of CopI, a periplasmic protein involved in bacterial copper resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rossotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Byrne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Bioenergetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Aix-en-Provence, France. pp.148752, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148752⟩</w:t>
+              <w:t xml:space="preserve">, Axel Magalon, Barbara Schoepp-Cothenet, Aug 2022, Aix-en-Provence, France. pp.148692, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805641v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing structural transitions in both structured and disordered proteins using site-directed spin labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ranaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Nitroxide Radicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the flexible chaperon protein NarJ in the biogenesis of nitrate reductase: structural analysis by EPR and site-directed spin labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lorenzi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43th Annual International Meetings of the ESR Spectroscopy Group of the Royal Society of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring electron spin dynamics in spin chains using defects as a quantum probe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Dassonneville</w:t>
+                <w:t xml:space="preserve">Expanding the diversity of nitroxide-based paramagnetic probes conjugated to non-canonical amino acids for SDSL-EPR applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Áron Balázsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Biaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7429,51 +7445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07866DA9"/>
+    <w:nsid w:val="3AC9E8D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7660,51 +7676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-gerbaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7320-9839" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083944540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bizet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Bal&#225;zsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Maignet-Magard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-025-01806-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bonucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Baroudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70187" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990674v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biaso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202500064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kubiak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Polsinelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Chavas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01493-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Djeghader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rendon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02584" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Di Cesare" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kaplan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Valimehr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105546" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barbat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300099" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pierro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty C Tamburrini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leguenno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107855" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabokoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guigliarelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01550" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03965171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;. Casado-Combreras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rivero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Elena-Real" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Molodenskiy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#237;az-Quintana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.07.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Srour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervason" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Hellen Hoock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Monfort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Want" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06338" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148752" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Normanno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ansaldi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202249" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03844800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Besson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Vebr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bloch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02872G" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03431446v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Arias-Cartin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Uzel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Seduk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101384" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grimaldi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148684" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ciurli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rossotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdulkarim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC03634J" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02177931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gastaldi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03052B" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Fournier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Fowler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106668v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Zeamari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grosse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourmond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2019.01.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466331v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Eugenie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Mileo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346730v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeisner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soriano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pilone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.224414" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054795v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Karthikeyan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Casano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201710184" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413333v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiona Adrianaivomananjaona" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bisetto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2015.10.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415149v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Queyroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC01809B" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2015.00021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.06.042" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNJPF0SZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758737v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lorenzi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sylvi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mileo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halgand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049523" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01412503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.02.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6GX8J74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658604v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00487a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/787BCC2D53319B6E17AB3316672426B0F267EBA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677528v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillermo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609945v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gourhant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zenasni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favennec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677652v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bardet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giffard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2009.02.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR1FQXS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Pape" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c-Kh&#244;c Tr&#226;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802052a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889742v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gadelle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.11.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQ43WJ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463070v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Holliger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354260v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292107v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmouleh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boufi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruzz&#232;se" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Salon-Brochier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139802v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Cornec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ciaramella" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483565v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Ravishankar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laidy Maidel Alvero Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Prima" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Queralt-Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.11.375" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805631v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148692" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805648v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Godet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148732" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805551v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148685" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805641v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645425v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranaldi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinho" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646052v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magalon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483494v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Soriano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manoj-Kumar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savoyant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dassonneville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958061v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-gerbaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7320-9839" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083944540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bizet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Bal&#225;zsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Maignet-Magard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-025-01806-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483494v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Soriano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achuthan Manoj Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Savoyant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dassonneville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70589-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biaso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202500064" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bonucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Baroudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kubiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Polsinelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Chavas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01493-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304307" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Djeghader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rendon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02584" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Di Cesare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kaplan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Valimehr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105546" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabokoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guigliarelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01550" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pierro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty C Tamburrini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leguenno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107855" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barbat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300099" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03431446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Arias-Cartin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Uzel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Seduk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101384" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Normanno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ansaldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202249" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03844800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Besson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Vebr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bloch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02872G" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Srour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervason" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Hellen Hoock" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Monfort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Want" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06338" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148752" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03965171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;. Casado-Combreras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rivero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Elena-Real" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Molodenskiy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#237;az-Quintana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.07.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grimaldi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148684" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ciurli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rossotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdulkarim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC03634J" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Zeamari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourmond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2019.01.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Fournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Fowler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Eugenie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Mileo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346730v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeisner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soriano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pilone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.224414" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054795v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02177931v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gastaldi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03052B" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000559v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Karthikeyan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Casano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201710184" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiona Adrianaivomananjaona" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bisetto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2015.10.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415149v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Queyroy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC01809B" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2015.00021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lorenzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sylvi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mileo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halgand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049523" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233101v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.06.042" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNJPF0SZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01412503v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.02.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6GX8J74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677528v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillermo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609945v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gourhant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zenasni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favennec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677652v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658604v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00487a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/787BCC2D53319B6E17AB3316672426B0F267EBA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149630v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bardet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giffard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2009.02.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR1FQXS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150976v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Pape" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c-Kh&#244;c Tr&#226;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802052a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889742v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gadelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.11.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQ43WJ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Holliger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354260v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292107v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmouleh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boufi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruzz&#232;se" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Salon-Brochier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206318v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Cornec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ciaramella" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483565v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Ravishankar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laidy Maidel Alvero Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Prima" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Queralt-Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.11.375" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805551v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148685" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805648v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Godet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148732" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805631v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148692" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645425v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranaldi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646052v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magalon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958061v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>