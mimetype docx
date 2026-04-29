--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -181,377 +181,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide spin, non-canonical amino acids and SDSL-EPR spectroscopy: a winning combination for protein dynamics studies</w:t>
+                <w:t xml:space="preserve">Exploring electron spin dynamics in spin chains using defects as a quantum probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bizet</w:t>
+                <w:t xml:space="preserve">Loic Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Áron Balázsi</w:t>
+                <w:t xml:space="preserve">Achuthan Manoj Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Maignet-Magard</w:t>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+                <w:t xml:space="preserve">Adrien Savoyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Etienne</w:t>
+                <w:t xml:space="preserve">Remy Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00249-025-01806-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-70589-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517239v1</w:t>
+                <w:t xml:space="preserve">hal-05483494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring electron spin dynamics in spin chains using defects as a quantum probe</w:t>
+                <w:t xml:space="preserve">Nitroxide spin, non-canonical amino acids and SDSL-EPR spectroscopy: a winning combination for protein dynamics studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Soriano</w:t>
+                <w:t xml:space="preserve">Maxime Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achuthan Manoj Kumar</w:t>
+                <w:t xml:space="preserve">Áron Balázsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+                <w:t xml:space="preserve">Colette Maignet-Magard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Savoyant</w:t>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Dassonneville</w:t>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-026-70589-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00249-025-01806-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483494v2</w:t>
+                <w:t xml:space="preserve">hal-05517239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the Diversity of Nitroxide‐Based Paramagnetic Probes Conjugated to Non‐Canonical Amino Acids for Sdsl‐Epr Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Áron Balázsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -628,64 +628,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -857,103 +857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insights into the semiquinone form of human Cytochrome P450 reductase by DEER distance measurements between a native flavin and a spin labelled non‐canonical amino acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1030,51 +1030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1164,51 +1164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Valimehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1253,1449 +1253,1449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic functionalization of ZnO nanoparticles surfaces via optically generated methyl radicals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refining the Dynamic Network of T2SS Endopilus Tip Heterocomplex Combining cw‐EPR and Nitroxide–Gd III Distance Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marin</w:t>
+                <w:t xml:space="preserve">Brice Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gerbaud</w:t>
+                <w:t xml:space="preserve">Mathilde Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Margeat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Ferrer</w:t>
+                <w:t xml:space="preserve">Valérie Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0152015⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115234v1</w:t>
+                <w:t xml:space="preserve">hal-04210232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Face-to-Face Arylsulfanyl and Phenoxyl Radicals Embedded in Mesoporous Silicas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic functionalization of ZnO nanoparticles surfaces via optically generated methyl radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nabokoff</w:t>
+                <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brulay</w:t>
+                <w:t xml:space="preserve">F. Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Dol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
+                <w:t xml:space="preserve">F. Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01550⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (18), pp.184704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0152015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114864v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-cell investigation of the conformational landscape of the GTPase UreG by SDSL-EPR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Characterization of Face-to-Face Arylsulfanyl and Phenoxyl Radicals Embedded in Mesoporous Silicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabokoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Pierro</w:t>
+                <w:t xml:space="preserve">Guillaume Brulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketty C Tamburrini</w:t>
+                <w:t xml:space="preserve">Cyrielle Dol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Leguenno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilien Etienne</w:t>
+                <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (20), pp.9699-9706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233485v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the Dynamic Network of T2SS Endopilus Tip Heterocomplex Combining cw‐EPR and Nitroxide–Gd III Distance Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">In-cell investigation of the conformational landscape of the GTPase UreG by SDSL-EPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Pierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty C Tamburrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Leguenno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (15), </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210232v1</w:t>
+                <w:t xml:space="preserve">hal-04233485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of a non-canonical menaquinone-linked formate dehydrogenase</w:t>
+                <w:t xml:space="preserve">PP2A is activated by cytochrome c upon formation of a diffuse encounter complex with SET/TAF-Iβ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Arias-Cartin</w:t>
+                <w:t xml:space="preserve">Miguel Á. Casado-Combreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Uzel</w:t>
+                <w:t xml:space="preserve">Francisco Rivero-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farida Seduk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+                <w:t xml:space="preserve">Carlos A Elena-Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Pierrel</w:t>
+                <w:t xml:space="preserve">Dmitry Molodenskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Díaz-Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101384⟩</w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.3695-3707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2022.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431446v1</w:t>
+                <w:t xml:space="preserve">hal-03965171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Structural Dynamics of a Bacterial Chaperone in Its Native Environment by Nitroxide-Based EPR Spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and characterization of a non-canonical menaquinone-linked formate dehydrogenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
+                <w:t xml:space="preserve">Rodrigo Arias-Cartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pilet</w:t>
+                <w:t xml:space="preserve">Alexandre Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Seduk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202249⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (2), pp.101384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836431v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the efficiency of silica materials with wall-embedded nitroxide radicals for dynamic nuclear polarisation NMR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Vebr</w:t>
+                <w:t xml:space="preserve">Probing Structural Dynamics of a Bacterial Chaperone in Its Native Environment by Nitroxide-Based EPR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Pierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+                <w:t xml:space="preserve">Davide Normanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Bloch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CP02872G⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844800v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron insertion at the assembly site of the ISCU scaffold protein is a conserved process initiating Fe–S cluster biosynthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the efficiency of silica materials with wall-embedded nitroxide radicals for dynamic nuclear polarisation NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gervason</w:t>
+                <w:t xml:space="preserve">Eric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Hellen Hoock</w:t>
+                <w:t xml:space="preserve">Aurelien Vebr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Monfort</w:t>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Want</w:t>
+                <w:t xml:space="preserve">Emily Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 144 (38), pp.17496 - 17515. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (41), pp.25279-25286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c06338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2CP02872G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837292v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of human Cytochrome P450 reductase by Electron Paramagnetic Resonance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+                <w:t xml:space="preserve">Iron insertion at the assembly site of the ISCU scaffold protein is a conserved process initiating Fe–S cluster biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gervason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Hellen Hoock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148752⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (38), pp.17496 - 17515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c06338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050498v1</w:t>
+                <w:t xml:space="preserve">hal-03837292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PP2A is activated by cytochrome c upon formation of a diffuse encounter complex with SET/TAF-Iβ</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Díaz-Quintana</w:t>
+                <w:t xml:space="preserve">Study of human Cytochrome P450 reductase by Electron Paramagnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Biaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20, pp.3695-3707. </w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1863, pp.148752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2022.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965171v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSBRI- A New European Research Infrastructure for Molecular Biophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1863, pp.148684. </w:t>
@@ -2733,90 +2733,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel and GTP Modulate Helicobacter pylori UreG Structural Flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Pierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ciurli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2919,51 +2919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Abdulkarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (68), pp.9850-9853. </w:t>
@@ -2995,809 +2995,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the redox properties of a [4Fe-4S] center to modulate the activity of Mo-bisPGD periplasmic nitrate reductase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulating lifetimes and relaxation times of phenoxyl radicals through their incorporation into different hybrid nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Dol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Zeamari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Chaspoul</w:t>
+                <w:t xml:space="preserve">Stéphane Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2019.01.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP03052B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106668v1</w:t>
+                <w:t xml:space="preserve">hal-02177931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hunt for the Closed Conformation of the Fruit‐Ripening Enzyme 1‐Aminocyclopropane‐1‐carboxylic Oxidase: A Combined Electron Paramagnetic Resonance and Molecular Dynamics Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mansuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (60), pp.13766-13776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201903003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs de spin : des espions au cœur des protéines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the redox properties of a [4Fe-4S] center to modulate the activity of Mo-bisPGD periplasmic nitrate reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Zeamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fournier Eugenie</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Chaspoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1860 (5), pp.402-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2019.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466331v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent spin dynamics of solitons in the organic spin chain compounds ($o$-DMTTF)$_2X$ ($X$ = Cl, Br)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marqueurs de spin : des espions au cœur des protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournier Eugenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zeisner</w:t>
+                <w:t xml:space="preserve">Elisabetta Mileo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Soriano</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marlène Martinho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346730v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs de spin : des espions au cœur des protéines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilien Etienne</w:t>
+                <w:t xml:space="preserve">Coherent spin dynamics of solitons in the organic spin chain compounds ($o$-DMTTF)$_2X$ ($X$ = Cl, Br)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zeisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pilone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.224414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054795v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating lifetimes and relaxation times of phenoxyl radicals through their incorporation into different hybrid nanostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Marqueurs de spin : des espions au cœur des protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournier Eugenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Mileo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gastaldi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP03052B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02177931v1</w:t>
+                <w:t xml:space="preserve">hal-03054795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bioresistant Nitroxide Spin Label for In-Cell EPR Spectroscopy: In Vitro and In Oocytes Protein Structural Dynamics Studies</w:t>
               </w:r>
@@ -3822,51 +3822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Bonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Casano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3943,64 +3943,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiona Adrianaivomananjaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4051,90 +4051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica materials with wall-embedded nitroxides provide efficient polarization matrices for dynamic nuclear polarization NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Queyroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4198,90 +4198,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring intrinsically disordered proteins using site-directed spin labeling electron paramagnetic resonance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Mileo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, </w:t>
@@ -4313,376 +4313,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational selection underlies recognition of a molybdoenzyme by its dedicated chaperone</w:t>
+                <w:t xml:space="preserve">NMR analysis of the transformation of wood constituents by torrefaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lorenzi</w:t>
+                <w:t xml:space="preserve">T. Melkior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sylvi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">S. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mileo</w:t>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Halgand</w:t>
+                <w:t xml:space="preserve">L. Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (11), pp.e49523. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (1), pp.271-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2011.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758737v1</w:t>
+                <w:t xml:space="preserve">hal-01233101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR analysis of the transformation of wood constituents by torrefaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformational selection underlies recognition of a molybdoenzyme by its dedicated chaperone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jacob</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">M. Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sylvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Pape</w:t>
+                <w:t xml:space="preserve">E. Mileo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2011.06.042⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e49523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01233101v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the molecular system on the performance of heteronuclear decoupling in solid-state NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caldarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 210 (1), pp.75 - 81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4722,600 +4722,600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic structure of heterogeneous lipid-based formulations revealed by C-13 high-resolution solid-state and H-1 PFG NMR methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural characterization of metal–metal bonded polymer [Ru(L)(CO)2]n (L = 2,2′-bipyridine) in the solid state using high-resolution NMR and DFT chemical shift calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guillermo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bardet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Chardon-Noblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp00487a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677528v1</w:t>
+                <w:t xml:space="preserve">hal-01658604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosslinking of porous SiOCH films involving Si-O-C bonds: Impact of deposition and curing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopic structure of heterogeneous lipid-based formulations revealed by C-13 high-resolution solid-state and H-1 PFG NMR methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gonon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Guillermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.108, 124105</w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (163), pp.309-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609945v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of a-C:H and Si doped a-C:H thin films grown by LF-PECVD.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crosslinking of porous SiOCH films involving Si-O-C bonds: Impact of deposition and curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barrat</w:t>
+                <w:t xml:space="preserve">O. Gourhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Billard</w:t>
+                <w:t xml:space="preserve">A. Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 204 (9-10), pp.1339-1346</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.108, 124105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677652v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of metal–metal bonded polymer [Ru(L)(CO)2]n (L = 2,2′-bipyridine) in the solid state using high-resolution NMR and DFT chemical shift calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Structural and mechanical properties of a-C:H and Si doped a-C:H thin films grown by LF-PECVD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 204 (9-10), pp.1339-1346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01658604v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C high-resolution solid-state NMR for structural elucidation of archaeological woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 55 (3), pp.199-214. </w:t>
@@ -5378,77 +5378,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear magnetic resonance and electron paramagnetic resonance as analytical tools to investigate structural features of archaeological leathers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quôc-Khôc Trân</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5499,64 +5499,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and solid-state NMR study of chromium complexes of per(3,6-anhydro)-α-cyclodextrin based polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Gadelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5628,103 +5628,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of ultraviolet radiation during ultralow k films curing: Strengthening mechanisms and sacrificial porogen removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Holliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gourhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.094107</w:t>
@@ -5766,90 +5766,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">comparison between electron beam and ultravilet curing to preform porous a-SIOC:H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 154, pp.G103-G109</w:t>
@@ -6016,90 +6016,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between E-beam and Ultraviolet Curing to Perform Porous a-SiOC:H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 154, pp.G103</w:t>
@@ -6167,64 +6167,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ciaramella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposium Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 914, pp.63-68</w:t>
@@ -6337,51 +6337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Queralt-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Los Angeles (CA), United States. pp.57a, </w:t>
@@ -6413,563 +6413,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR-MRS site: EPR spectroscopy for the study of biomolecules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">EPR spectroscopy gives hints on the functioning of CopI, a periplasmic protein involved in bacterial copper resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rossotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Biaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Bioenergetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Aix-en-Provence, France. pp.148685, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148685⟩</w:t>
+              <w:t xml:space="preserve">, Axel Magalon, Barbara Schoepp-Cothenet, Aug 2022, Aix-en-Provence, France. pp.148692, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805551v1</w:t>
+                <w:t xml:space="preserve">hal-03805631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of human Cytochrome P450 reductase by Electron Paramagnetic Resonance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Conformational dynamics of the ABC-transporter BmrA reveals by SDSL-EPR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Rendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Bioenergetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Aix-en-Provence, France. pp.148752, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148752⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Aix-en-Provence, France. pp.148732, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805641v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational dynamics of the ABC-transporter BmrA reveals by SDSL-EPR spectroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">EPR-MRS site: EPR spectroscopy for the study of biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Bioenergetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Aix-en-Provence, France. pp.148732, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148732⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Aix-en-Provence, France. pp.148685, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805648v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR spectroscopy gives hints on the functioning of CopI, a periplasmic protein involved in bacterial copper resistance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Study of human Cytochrome P450 reductase by Electron Paramagnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bornet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Bioenergetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Axel Magalon, Barbara Schoepp-Cothenet, Aug 2022, Aix-en-Provence, France. pp.148692, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2022, Aix-en-Provence, France. pp.148752, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148692⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03805631v1</w:t>
+                <w:t xml:space="preserve">hal-03805641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing structural transitions in both structured and disordered proteins using site-directed spin labeling</w:t>
               </w:r>
@@ -6981,64 +6981,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ranaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7080,77 +7080,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the flexible chaperon protein NarJ in the biogenesis of nitrate reductase: structural analysis by EPR and site-directed spin labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7237,103 +7237,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the diversity of nitroxide-based paramagnetic probes conjugated to non-canonical amino acids for SDSL-EPR applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Áron Balázsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7445,51 +7445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AC9E8D7"/>
+    <w:nsid w:val="C782570F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7676,51 +7676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-gerbaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7320-9839" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083944540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bizet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Bal&#225;zsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Maignet-Magard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-025-01806-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483494v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Soriano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achuthan Manoj Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Savoyant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dassonneville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70589-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biaso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202500064" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bonucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Baroudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kubiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Polsinelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Chavas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01493-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304307" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Djeghader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rendon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02584" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Di Cesare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kaplan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Valimehr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105546" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabokoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guigliarelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01550" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pierro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty C Tamburrini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leguenno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107855" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barbat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300099" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03431446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Arias-Cartin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Uzel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Seduk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101384" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Normanno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ansaldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202249" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03844800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Besson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Vebr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bloch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02872G" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Srour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervason" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Hellen Hoock" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Monfort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Want" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06338" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148752" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03965171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;. Casado-Combreras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rivero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Elena-Real" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Molodenskiy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#237;az-Quintana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.07.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grimaldi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148684" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ciurli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rossotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdulkarim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC03634J" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Zeamari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourmond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2019.01.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Fournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Fowler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Eugenie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Mileo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346730v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeisner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soriano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pilone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.224414" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054795v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02177931v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gastaldi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03052B" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000559v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Karthikeyan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Casano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201710184" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiona Adrianaivomananjaona" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bisetto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2015.10.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415149v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Queyroy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC01809B" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2015.00021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lorenzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sylvi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mileo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halgand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049523" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233101v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.06.042" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNJPF0SZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01412503v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.02.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6GX8J74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677528v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillermo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609945v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gourhant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zenasni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favennec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677652v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658604v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00487a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/787BCC2D53319B6E17AB3316672426B0F267EBA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149630v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bardet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giffard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2009.02.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR1FQXS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150976v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Pape" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c-Kh&#244;c Tr&#226;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802052a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889742v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gadelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.11.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQ43WJ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Holliger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354260v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292107v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmouleh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boufi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruzz&#232;se" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Salon-Brochier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206318v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Cornec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ciaramella" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483565v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Ravishankar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laidy Maidel Alvero Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Prima" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Queralt-Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.11.375" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805551v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148685" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805648v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Godet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148732" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805631v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148692" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645425v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranaldi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646052v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magalon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958061v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-gerbaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7320-9839" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083944540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483494v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Soriano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achuthan Manoj Kumar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Savoyant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dassonneville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70589-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bizet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Bal&#225;zsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Maignet-Magard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-025-01806-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biaso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202500064" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bonucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Baroudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kubiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Polsinelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Chavas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01493-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304307" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Djeghader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rendon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02584" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Di Cesare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kaplan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Valimehr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105546" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barbat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabokoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guigliarelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01550" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pierro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty C Tamburrini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leguenno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107855" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03965171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;. Casado-Combreras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rivero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Elena-Real" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Molodenskiy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#237;az-Quintana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.07.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03431446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Arias-Cartin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Uzel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Seduk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101384" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Normanno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ansaldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202249" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03844800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Besson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Vebr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bloch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02872G" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Srour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervason" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Hellen Hoock" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Monfort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Want" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06338" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148752" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grimaldi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148684" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ciurli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rossotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdulkarim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC03634J" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02177931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gastaldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03052B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Fournier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Fowler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Zeamari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grosse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourmond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2019.01.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466331v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Eugenie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Mileo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346730v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeisner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soriano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pilone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.224414" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000559v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Karthikeyan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Casano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201710184" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiona Adrianaivomananjaona" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bisetto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2015.10.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415149v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Queyroy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC01809B" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2015.00021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233101v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.06.042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNJPF0SZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758737v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lorenzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sylvi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mileo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halgand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049523" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01412503v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.02.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6GX8J74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658604v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00487a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/787BCC2D53319B6E17AB3316672426B0F267EBA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677528v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillermo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gourhant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zenasni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favennec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677652v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149630v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bardet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giffard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2009.02.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR1FQXS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150976v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Pape" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c-Kh&#244;c Tr&#226;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802052a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889742v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gadelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.11.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQ43WJ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Holliger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354260v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292107v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmouleh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boufi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruzz&#232;se" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Salon-Brochier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206318v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Cornec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ciaramella" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483565v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Ravishankar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laidy Maidel Alvero Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Prima" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Queralt-Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.11.375" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805631v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148692" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Godet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148732" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805551v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148685" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805641v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645425v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranaldi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646052v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magalon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958061v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>