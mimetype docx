--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -181,377 +181,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring electron spin dynamics in spin chains using defects as a quantum probe</w:t>
+                <w:t xml:space="preserve">Nitroxide spin, non-canonical amino acids and SDSL-EPR spectroscopy: a winning combination for protein dynamics studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Soriano</w:t>
+                <w:t xml:space="preserve">Maxime Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achuthan Manoj Kumar</w:t>
+                <w:t xml:space="preserve">Áron Balázsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+                <w:t xml:space="preserve">Colette Maignet-Magard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Savoyant</w:t>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Dassonneville</w:t>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-026-70589-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00249-025-01806-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483494v2</w:t>
+                <w:t xml:space="preserve">hal-05517239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide spin, non-canonical amino acids and SDSL-EPR spectroscopy: a winning combination for protein dynamics studies</w:t>
+                <w:t xml:space="preserve">Exploring electron spin dynamics in spin chains using defects as a quantum probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bizet</w:t>
+                <w:t xml:space="preserve">Loic Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Áron Balázsi</w:t>
+                <w:t xml:space="preserve">Achuthan Manoj Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Maignet-Magard</w:t>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+                <w:t xml:space="preserve">Adrien Savoyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Etienne</w:t>
+                <w:t xml:space="preserve">Remy Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00249-025-01806-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-70589-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517239v1</w:t>
+                <w:t xml:space="preserve">hal-05483494v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the Diversity of Nitroxide‐Based Paramagnetic Probes Conjugated to Non‐Canonical Amino Acids for Sdsl‐Epr Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Áron Balázsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -628,64 +628,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -857,103 +857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insights into the semiquinone form of human Cytochrome P450 reductase by DEER distance measurements between a native flavin and a spin labelled non‐canonical amino acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1030,51 +1030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1164,51 +1164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Valimehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1259,90 +1259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining the Dynamic Network of T2SS Endopilus Tip Heterocomplex Combining cw‐EPR and Nitroxide–Gd III Distance Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1566,51 +1566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Dol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1700,64 +1700,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty C Tamburrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Leguenno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1789,563 +1789,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PP2A is activated by cytochrome c upon formation of a diffuse encounter complex with SET/TAF-Iβ</w:t>
+                <w:t xml:space="preserve">Identification and characterization of a non-canonical menaquinone-linked formate dehydrogenase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Á. Casado-Combreras</w:t>
+                <w:t xml:space="preserve">Rodrigo Arias-Cartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Rivero-Rodríguez</w:t>
+                <w:t xml:space="preserve">Alexandre Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A Elena-Real</w:t>
+                <w:t xml:space="preserve">Farida Seduk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Molodenskiy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Díaz-Quintana</w:t>
+                <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2022.07.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (2), pp.101384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965171v1</w:t>
+                <w:t xml:space="preserve">hal-03431446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of a non-canonical menaquinone-linked formate dehydrogenase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Structural Dynamics of a Bacterial Chaperone in Its Native Environment by Nitroxide-Based EPR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Pierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Normanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Arias-Cartin</w:t>
+                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Uzel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pierrel</w:t>
+                <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101384⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431446v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Structural Dynamics of a Bacterial Chaperone in Its Native Environment by Nitroxide-Based EPR Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessio Bonucci</w:t>
+                <w:t xml:space="preserve">Investigating the efficiency of silica materials with wall-embedded nitroxide radicals for dynamic nuclear polarisation NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Vebr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Normanno</w:t>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Pilet</w:t>
+                <w:t xml:space="preserve">Emily Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202249⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (41), pp.25279-25286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP02872G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836431v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the efficiency of silica materials with wall-embedded nitroxide radicals for dynamic nuclear polarisation NMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PP2A is activated by cytochrome c upon formation of a diffuse encounter complex with SET/TAF-Iβ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Á. Casado-Combreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Besson</w:t>
+                <w:t xml:space="preserve">Francisco Rivero-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Vebr</w:t>
+                <w:t xml:space="preserve">Carlos A Elena-Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+                <w:t xml:space="preserve">Dmitry Molodenskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Bloch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+                <w:t xml:space="preserve">Antonio Díaz-Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (41), pp.25279-25286. </w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.3695-3707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CP02872G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2022.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844800v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron insertion at the assembly site of the ISCU scaffold protein is a conserved process initiating Fe–S cluster biosynthesis</w:t>
               </w:r>
@@ -2465,103 +2465,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of human Cytochrome P450 reductase by Electron Paramagnetic Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1863, pp.148752. </w:t>
@@ -2599,77 +2599,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSBRI- A New European Research Infrastructure for Molecular Biophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2746,64 +2746,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel and GTP Modulate Helicobacter pylori UreG Structural Flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Pierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2919,51 +2919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Abdulkarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (68), pp.9850-9853. </w:t>
@@ -3014,77 +3014,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating lifetimes and relaxation times of phenoxyl radicals through their incorporation into different hybrid nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Dol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3174,51 +3174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mansuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3282,51 +3282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the redox properties of a [4Fe-4S] center to modulate the activity of Mo-bisPGD periplasmic nitrate reductase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Zeamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3429,51 +3429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournier Eugenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Mileo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3697,64 +3697,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Mileo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -3822,51 +3822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Bonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Casano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3943,64 +3943,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiona Adrianaivomananjaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4051,90 +4051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica materials with wall-embedded nitroxides provide efficient polarization matrices for dynamic nuclear polarization NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Queyroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4224,64 +4224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Mileo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, </w:t>
@@ -4599,77 +4599,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the molecular system on the performance of heteronuclear decoupling in solid-state NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caldarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4728,51 +4728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of metal–metal bonded polymer [Ru(L)(CO)2]n (L = 2,2′-bipyridine) in the solid state using high-resolution NMR and DFT chemical shift calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4887,51 +4887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic structure of heterogeneous lipid-based formulations revealed by C-13 high-resolution solid-state and H-1 PFG NMR methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5107,51 +5107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and mechanical properties of a-C:H and Si doped a-C:H thin films grown by LF-PECVD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5378,51 +5378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear magnetic resonance and electron paramagnetic resonance as analytical tools to investigate structural features of archaeological leathers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5499,51 +5499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and solid-state NMR study of chromium complexes of per(3,6-anhydro)-α-cyclodextrin based polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6337,51 +6337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Queralt-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Los Angeles (CA), United States. pp.57a, </w:t>
@@ -6445,51 +6445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Rossotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6592,64 +6592,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Bioenergetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Aix-en-Provence, France. pp.148732, </w:t>
@@ -6681,295 +6681,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR-MRS site: EPR spectroscopy for the study of biomolecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Study of human Cytochrome P450 reductase by Electron Paramagnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Biaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorlet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Bioenergetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Aix-en-Provence, France. pp.148685, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148685⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Aix-en-Provence, France. pp.148752, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805551v1</w:t>
+                <w:t xml:space="preserve">hal-03805641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of human Cytochrome P450 reductase by Electron Paramagnetic Resonance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">EPR-MRS site: EPR spectroscopy for the study of biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Bioenergetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Aix-en-Provence, France. pp.148752, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148752⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Aix-en-Provence, France. pp.148685, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805641v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing structural transitions in both structured and disordered proteins using site-directed spin labeling</w:t>
               </w:r>
@@ -7237,103 +7237,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the diversity of nitroxide-based paramagnetic probes conjugated to non-canonical amino acids for SDSL-EPR applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Áron Balázsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7445,51 +7445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C782570F"/>
+    <w:nsid w:val="2737F387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7676,51 +7676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-gerbaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7320-9839" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083944540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483494v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Soriano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achuthan Manoj Kumar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Savoyant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dassonneville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70589-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bizet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Bal&#225;zsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Maignet-Magard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-025-01806-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biaso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202500064" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bonucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Baroudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kubiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Polsinelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Chavas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01493-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304307" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Djeghader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rendon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02584" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Di Cesare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kaplan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Valimehr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105546" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barbat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabokoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guigliarelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01550" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pierro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty C Tamburrini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leguenno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107855" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03965171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;. Casado-Combreras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rivero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Elena-Real" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Molodenskiy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#237;az-Quintana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.07.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03431446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Arias-Cartin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Uzel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Seduk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101384" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Normanno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ansaldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202249" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03844800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Besson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Vebr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bloch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02872G" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Srour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervason" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Hellen Hoock" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Monfort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Want" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06338" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148752" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grimaldi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148684" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ciurli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rossotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdulkarim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC03634J" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02177931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gastaldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03052B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Fournier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Fowler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Zeamari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grosse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourmond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2019.01.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466331v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Eugenie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Mileo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346730v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeisner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soriano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pilone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.224414" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000559v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Karthikeyan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Casano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201710184" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiona Adrianaivomananjaona" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bisetto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2015.10.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415149v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Queyroy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC01809B" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2015.00021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233101v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.06.042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNJPF0SZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758737v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lorenzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sylvi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mileo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halgand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049523" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01412503v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.02.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6GX8J74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658604v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00487a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/787BCC2D53319B6E17AB3316672426B0F267EBA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677528v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillermo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gourhant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zenasni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favennec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677652v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149630v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bardet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giffard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2009.02.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR1FQXS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150976v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Pape" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c-Kh&#244;c Tr&#226;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802052a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889742v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gadelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.11.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQ43WJ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Holliger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354260v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292107v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmouleh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boufi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruzz&#232;se" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Salon-Brochier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206318v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Cornec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ciaramella" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483565v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Ravishankar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laidy Maidel Alvero Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Prima" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Queralt-Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.11.375" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805631v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148692" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Godet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148732" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805551v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148685" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805641v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645425v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranaldi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646052v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magalon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958061v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-gerbaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7320-9839" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083944540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bizet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Bal&#225;zsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Maignet-Magard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-025-01806-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483494v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Soriano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achuthan Manoj Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Savoyant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dassonneville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70589-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biaso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202500064" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bonucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Baroudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kubiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Polsinelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Chavas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01493-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304307" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Djeghader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rendon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02584" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Di Cesare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kaplan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Valimehr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105546" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barbat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabokoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guigliarelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01550" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pierro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty C Tamburrini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leguenno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107855" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03431446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Arias-Cartin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Uzel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Seduk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101384" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Normanno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ansaldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202249" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03844800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Besson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Vebr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bloch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02872G" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03965171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;. Casado-Combreras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rivero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Elena-Real" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Molodenskiy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#237;az-Quintana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.07.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Srour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervason" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Hellen Hoock" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Monfort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Want" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06338" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148752" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grimaldi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148684" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ciurli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rossotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdulkarim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC03634J" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02177931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gastaldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03052B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Fournier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Fowler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Zeamari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grosse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourmond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2019.01.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466331v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Eugenie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Mileo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346730v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeisner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soriano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pilone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.224414" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000559v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Karthikeyan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Casano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201710184" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiona Adrianaivomananjaona" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bisetto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2015.10.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415149v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Queyroy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC01809B" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2015.00021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233101v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.06.042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNJPF0SZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758737v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lorenzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sylvi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mileo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halgand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049523" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01412503v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.02.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6GX8J74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658604v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00487a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/787BCC2D53319B6E17AB3316672426B0F267EBA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677528v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillermo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gourhant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zenasni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favennec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677652v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149630v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bardet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giffard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2009.02.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR1FQXS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150976v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Pape" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c-Kh&#244;c Tr&#226;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802052a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889742v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gadelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.11.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQ43WJ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Holliger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354260v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292107v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmouleh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boufi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruzz&#232;se" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Salon-Brochier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206318v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Cornec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ciaramella" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483565v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Ravishankar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laidy Maidel Alvero Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Prima" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Queralt-Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.11.375" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805631v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148692" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Godet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148732" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805641v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148685" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645425v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranaldi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646052v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magalon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958061v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>